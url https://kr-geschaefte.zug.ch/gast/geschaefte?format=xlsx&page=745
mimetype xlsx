--- v0 (2026-06-25)
+++ v1 (2026-09-01)
@@ -62,98 +62,98 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N277" totalsRowShown="0">
-  <autoFilter ref="A1:N277"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N275" totalsRowShown="0">
+  <autoFilter ref="A1:N275"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N277"/>
+  <dimension ref="A1:N275"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="26.18988764044944"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
     <col min="13" max="13" bestFit="true" customWidth="true" width="176.88988764044947"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
@@ -189,16290 +189,16386 @@
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>Kommissionen</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht am</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht von</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Abgeschlossen am</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>4145</v>
+        <v>4175</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Petition</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
+          <t>Petition betreffend Anpassung des Baugesetzes (eigene Waschmaschinen und barrierefreie Bäder bei Sanierungen)</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Justizprüfungskommission</t>
         </is>
       </c>
       <c r="J2" s="0"/>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>4142</v>
+        <v>4169</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
+          <t>Berichtsmotion von Tabea Zimmermann Gibson, Carina Brüngger, Jean Luc Mösch und Livio Bundi betreffend Umsetzung der koordinierten Gesundheitsversorgung im Kanton Zug</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J3" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J3" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Zimmermann Gibson Tabea, Brüngger Carina, Mösch Jean Luc, Bundi Livio</t>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>4141</v>
+        <v>4168</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
+          <t>Interpellation von Mirjam Arnold betreffend mögliche Schadstoffbelastungen auf öffentlichen Kinderspielplätzen im Kanton Zug</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J4" s="0"/>
+      <c r="J4" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t>Arnold Mirjam</t>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>4140</v>
+        <v>4167</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
+          <t>Interpellation von Philip C. Brunner, Gregor Bruhin, Alex Haslimann und Hans Jörg Villiger betreffend IT-Sicherheit und Schutz sensibler Registerdaten beim Amt für Informatik und Organisation (AIO) – Lehren aus dem Vorfall in Liechtenstein</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J5" s="0"/>
+      <c r="J5" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
+          <t>Brunner Philip C., Bruhin Gregor, Haslimann Alexander, Villiger Hans Jörg</t>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>4139</v>
+        <v>4166</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
+          <t>Kleine Anfrage von Patrick Iten betreffend Legionellenprävention bei Verdunstungskühlanlagen und raumlufttechnischen Anlagen</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J6" s="0"/>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Bürgler Karl</t>
+          <t>Iten Patrick</t>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>4138</v>
+        <v>4165</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
+          <t>Kleine Anfrage von Tabea Estermann betreffend attraktiver Wegunterhalt statt Kahlschlag: Wie wird des kantonale Freizeit-Velowegnetz zukunftsfähig gepflegt?</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026-06-12</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J7" s="0"/>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2026-06-12</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
-[...2 lines deleted...]
-      <c r="N7" s="0"/>
+          <t>Estermann Tabea</t>
+        </is>
+      </c>
+      <c r="N7" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>4137</v>
+        <v>4164</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage der SP-Fraktion betreffend die Reussdammsanierung «Beugerank», Gemeinde Hünenberg, im Lichte des Bundesgerichtsurteils zur Reuss</t>
+          <t>Kleine Anfrage von Philip C. Brunner betreffend Raumplanerische Steuerung des aktuellen Wachstums im Kanton Zug und den Gemeinden nach der Abstimmung zur 10-Mio. Schweiz</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026-06-12</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J8" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J8" s="0"/>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2026-06-12</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>4136</v>
+        <v>4163</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
+          <t>Interpellation von Philip C. Brunner, Karl Nussbaumer und Brigitte Wenzin Widmer betreffend «Bereitschaft und Ausrüstung der Zuger Feuerwehren bei steigender Waldbrandgefahr – wie gerüstet sind unsere Feuerwehren?»</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026-06-11</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J9" s="0"/>
+      <c r="J9" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2026-06-11</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
-          <t>Gössi Alois, Gwerder Thomas </t>
+          <t>Brunner Philip C., Nussbaumer Karl, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>4135</v>
+        <v>4162</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der SP-Fraktion betreffend den Demografischen Wandel: Was will Zug für Mieter:innen tun?</t>
+          <t>Postulat der ALG-Fraktion betreffend kantonale Strategie gegen Gewalt an Frauen</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2026-06-11</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J10" s="0"/>
+      <c r="J10" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>2026-06-11</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>4134</v>
+        <v>4161</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
+          <t>Kleine Anfrage der ALG-Fraktion betreffend Stand der Erarbeitung der kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2026-06-10</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J11" s="0"/>
+      <c r="J11" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2026-06-10</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
-      <c r="N11" s="0"/>
+      <c r="N11" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>4133</v>
+        <v>4160</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
+          <t>Postulat von Corina Kremmel, Patrick Röösli und Michael Felber «Von Schnecken und Ställen» - Zuger Recht ausmisten</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J12" s="0"/>
+      <c r="J12" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Felber Michael</t>
+          <t>Kremmel Corina, Röösli Patrick, Felber Michael</t>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>4132</v>
+        <v>4159</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
+          <t>Motion von Philip C. Brunner betreffend Aufhebung der Altersgrenzen für das Zuger Staatspersonal (Anpassung des Personalgesetzes)</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J13" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J13" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-26</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>4131</v>
+        <v>4158</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
+          <t>Interpellation von Michael Felber und Thomas Meierhans betreffend prognostizierte Zahlenwerte im Richtplan (Bevölkerungs- und Beschäftigtenentwicklung im Kanton Zug) </t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J14" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J14" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Felber Michael, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>4130</v>
+        <v>4157</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
+          <t>Motion der Fraktion Die Mitte betreffend Kontrolle von Strafregisterauszügen für die Erteilung von Aufenthaltsbewilligungen</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J15" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J15" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>4129</v>
+        <v>4156</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
+          <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J16" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J16" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>4128</v>
+        <v>4155</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Wahlen</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Feststellung der Gültigkeit der stillen Wahl von Pascal Sterchi als Mitglied des Kantonsgerichts für den Rest der Amtsdauer 2025–2030</t>
+          <t>Motion der ALG-Fraktion betreffend kantonale Hitzestrategie und Hitze-Koordinationsstelle (Taskforce) 
+</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>Obergericht</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J17" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J17" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>4127</v>
+        <v>4154</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
+          <t>Interpellation von Mirjam Arnold und Jean Luc Mösch betreffend Bahnausbau, Infrastruktur und Kundenfreundlichkeit im öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2026-06-07</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J18" s="0"/>
+      <c r="J18" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2026-06-07</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Arnold Mirjam, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>4126</v>
+        <v>4153</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
+          <t>Interpellation der ALG-Fraktion bezüglich Massnahmen gegen Hitze in öffentlichen Gebäuden</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J19" s="0"/>
+      <c r="J19" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>4125</v>
+        <v>4152</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Innovationsprojekts «Virtuelles Kraftwerk Zug» der Zug Alliance</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J20" s="0"/>
       <c r="K20" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Zug Alliance, 4152</t>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
+        <v>4151</v>
+      </c>
+      <c r="B21" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C21" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D21" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E21" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an die Schaffung des Kompetenzzentrums für den Nationalen Finanzausgleich (NFA) am Institut für Schweizer Wirtschaftspolitik an der Universität Luzern (IWP) </t>
+        </is>
+      </c>
+      <c r="F21" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G21" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H21" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I21" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J21" s="0"/>
+      <c r="K21" s="0" t="inlineStr">
+        <is>
+          <t>ad-hoc Kompetenzzentrum NFA, 4151</t>
+        </is>
+      </c>
+      <c r="L21" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="M21" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N21" s="0"/>
+    </row>
+    <row r="22">
+      <c r="A22" s="0" t="n">
+        <v>4150</v>
+      </c>
+      <c r="B22" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C22" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E22" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Jean Luc Mösch, Fabio Iten, Philip C. Brunner, Drin Alaj und Flurin Grond betreffend die Realisierung eines kantonalen Kongress- und Veranstaltungsgebäudes (Kongresszentrum) für Grossanlässe im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F22" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G22" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H22" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J22" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L22" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="M22" s="0" t="inlineStr">
+        <is>
+          <t>Mösch Jean Luc, Iten Fabio, Brunner Philip C., Alaj Drin, Grond Flurin</t>
+        </is>
+      </c>
+      <c r="N22" s="0"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="0" t="n">
+        <v>4149</v>
+      </c>
+      <c r="B23" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C23" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E23" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der ALG-Fraktion betreffend wirksamen Schutz von Wohnraum vor der Zweckentfremdung durch Business Apartments</t>
+        </is>
+      </c>
+      <c r="F23" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G23" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H23" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J23" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L23" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="M23" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N23" s="0"/>
+    </row>
+    <row r="24">
+      <c r="A24" s="0" t="n">
+        <v>4148</v>
+      </c>
+      <c r="B24" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C24" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E24" s="0" t="inlineStr">
+        <is>
+          <t>Motion der SP-Fraktion betreffend Wohnraum statt Business Apartments</t>
+        </is>
+      </c>
+      <c r="F24" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G24" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H24" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J24" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L24" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="M24" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N24" s="0"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="0" t="n">
+        <v>4147</v>
+      </c>
+      <c r="B25" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C25" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E25" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner und Michael Felber betreffend namentliche Nennung von Petentinnen und Petenten bei der Behandlung von Petitionen</t>
+        </is>
+      </c>
+      <c r="F25" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G25" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H25" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J25" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
+      <c r="K25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L25" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="M25" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Felber Michael</t>
+        </is>
+      </c>
+      <c r="N25" s="0"/>
+    </row>
+    <row r="26">
+      <c r="A26" s="0" t="n">
+        <v>4145</v>
+      </c>
+      <c r="B26" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C26" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E26" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
+        </is>
+      </c>
+      <c r="F26" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G26" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H26" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J26" s="0"/>
+      <c r="K26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L26" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="M26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N26" s="0"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="0" t="n">
+        <v>4144</v>
+      </c>
+      <c r="B27" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C27" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E27" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner, Karl Bürgler, Joëlle Gautier, Barbara Gysel, Andreas Iten, Andreas Lustenberger, Jean Luc Mösch, Karl Nussbaumer, Patrick Röösli und Martin Zimmermann betreffend Reintegration von Menschen mit einer Beeinträchtigung in den ersten Arbeitsmarkt</t>
+        </is>
+      </c>
+      <c r="F27" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G27" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H27" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J27" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
+      <c r="K27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L27" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="M27" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Bürgler Karl, Gautier Joëlle, Gysel Barbara, Iten Andreas, Lustenberger Andreas, Mösch Jean Luc, Nussbaumer Karl, Röösli Patrick, Zimmermann Martin</t>
+        </is>
+      </c>
+      <c r="N27" s="0"/>
+    </row>
+    <row r="28">
+      <c r="A28" s="0" t="n">
+        <v>4143</v>
+      </c>
+      <c r="B28" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C28" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E28" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Karl Nussbaumer, Philip C. Brunner, Karl Bürgler, Andreas Lustenberger, Andreas Iten, Barbara Gysel, Martin Zimmermann, Jean Luc Mösch und Patrick Röösli betreffend Förderung der beruflichen Inklusion von Menschen mit Behinderungen durch finanziellen Ausgleich für Arbeitgebende</t>
+        </is>
+      </c>
+      <c r="F28" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G28" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H28" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J28" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L28" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="M28" s="0" t="inlineStr">
+        <is>
+          <t>Nussbaumer Karl, Brunner Philip C., Bürgler Karl, Lustenberger Andreas, Iten Andreas, Gysel Barbara, Zimmermann Martin, Mösch Jean Luc, Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N28" s="0"/>
+    </row>
+    <row r="29">
+      <c r="A29" s="0" t="n">
+        <v>4142</v>
+      </c>
+      <c r="B29" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C29" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E29" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
+        </is>
+      </c>
+      <c r="F29" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G29" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H29" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J29" s="0"/>
+      <c r="K29" s="0" t="inlineStr">
+        <is>
+          <t>ad-hoc Zivilschutz, 4142</t>
+        </is>
+      </c>
+      <c r="L29" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-16</t>
+        </is>
+      </c>
+      <c r="M29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N29" s="0"/>
+    </row>
+    <row r="30">
+      <c r="A30" s="0" t="n">
+        <v>4141</v>
+      </c>
+      <c r="B30" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C30" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E30" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F30" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G30" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H30" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J30" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L30" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-16</t>
+        </is>
+      </c>
+      <c r="M30" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N30" s="0"/>
+    </row>
+    <row r="31">
+      <c r="A31" s="0" t="n">
+        <v>4140</v>
+      </c>
+      <c r="B31" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C31" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E31" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F31" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G31" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H31" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J31" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L31" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="M31" s="0" t="inlineStr">
+        <is>
+          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
+        </is>
+      </c>
+      <c r="N31" s="0"/>
+    </row>
+    <row r="32">
+      <c r="A32" s="0" t="n">
+        <v>4139</v>
+      </c>
+      <c r="B32" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C32" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E32" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
+        </is>
+      </c>
+      <c r="F32" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G32" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H32" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J32" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L32" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="M32" s="0" t="inlineStr">
+        <is>
+          <t>Riboni Michael, Bürgler Karl</t>
+        </is>
+      </c>
+      <c r="N32" s="0"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="n">
+        <v>4138</v>
+      </c>
+      <c r="B33" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C33" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E33" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
+        </is>
+      </c>
+      <c r="F33" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G33" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H33" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J33" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L33" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-12</t>
+        </is>
+      </c>
+      <c r="M33" s="0" t="inlineStr">
+        <is>
+          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
+        </is>
+      </c>
+      <c r="N33" s="0"/>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="n">
+        <v>4136</v>
+      </c>
+      <c r="B34" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C34" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E34" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
+        </is>
+      </c>
+      <c r="F34" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G34" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H34" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J34" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L34" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="M34" s="0" t="inlineStr">
+        <is>
+          <t>Gössi Alois, Gwerder Thomas </t>
+        </is>
+      </c>
+      <c r="N34" s="0"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="n">
+        <v>4134</v>
+      </c>
+      <c r="B35" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C35" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E35" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
+        </is>
+      </c>
+      <c r="F35" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G35" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H35" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J35" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L35" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
+      <c r="M35" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N35" s="0"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="n">
+        <v>4133</v>
+      </c>
+      <c r="B36" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C36" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E36" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
+        </is>
+      </c>
+      <c r="F36" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G36" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="H36" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I36" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J36" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L36" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M36" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N36" s="0"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="0" t="n">
+        <v>4132</v>
+      </c>
+      <c r="B37" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C37" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E37" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
+        </is>
+      </c>
+      <c r="F37" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G37" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H37" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J37" s="0"/>
+      <c r="K37" s="0" t="inlineStr">
+        <is>
+          <t>Bildungskommission (BK)</t>
+        </is>
+      </c>
+      <c r="L37" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N37" s="0"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="0" t="n">
+        <v>4131</v>
+      </c>
+      <c r="B38" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C38" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E38" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
+        </is>
+      </c>
+      <c r="F38" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G38" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H38" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J38" s="0"/>
+      <c r="K38" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Gesundheit und Soziales</t>
+        </is>
+      </c>
+      <c r="L38" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N38" s="0"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="0" t="n">
+        <v>4130</v>
+      </c>
+      <c r="B39" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C39" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E39" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
+        </is>
+      </c>
+      <c r="F39" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G39" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H39" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J39" s="0"/>
+      <c r="K39" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Gesundheit und Soziales</t>
+        </is>
+      </c>
+      <c r="L39" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N39" s="0"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="0" t="n">
+        <v>4129</v>
+      </c>
+      <c r="B40" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C40" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E40" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
+        </is>
+      </c>
+      <c r="F40" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G40" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H40" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J40" s="0"/>
+      <c r="K40" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Hochbau</t>
+        </is>
+      </c>
+      <c r="L40" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N40" s="0"/>
+    </row>
+    <row r="41">
+      <c r="A41" s="0" t="n">
+        <v>4127</v>
+      </c>
+      <c r="B41" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C41" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E41" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
+        </is>
+      </c>
+      <c r="F41" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G41" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H41" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J41" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L41" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-07</t>
+        </is>
+      </c>
+      <c r="M41" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N41" s="0"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="0" t="n">
+        <v>4126</v>
+      </c>
+      <c r="B42" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C42" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E42" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
+        </is>
+      </c>
+      <c r="F42" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G42" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H42" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J42" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L42" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="M42" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N42" s="0"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="0" t="n">
+        <v>4125</v>
+      </c>
+      <c r="B43" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C43" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E43" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
+        </is>
+      </c>
+      <c r="F43" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G43" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H43" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J43" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L43" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="M43" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N43" s="0"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="0" t="n">
         <v>4124</v>
       </c>
-      <c r="B21" s="0" t="inlineStr">
+      <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Wahlen</t>
         </is>
       </c>
-      <c r="C21" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E21" s="0" t="inlineStr">
+      <c r="C44" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E44" s="0" t="inlineStr">
         <is>
           <t>Wahl eines neuen Richters in die Funktion des Zwangsmassnahmengerichts für die Amtsperiode 2025–2030
 </t>
         </is>
       </c>
-      <c r="F21" s="0" t="inlineStr">
+      <c r="F44" s="0" t="inlineStr">
         <is>
           <t>Obergericht</t>
         </is>
       </c>
-      <c r="G21" s="0" t="inlineStr">
+      <c r="G44" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H44" s="0" t="inlineStr">
+        <is>
+          <t>Wahl</t>
+        </is>
+      </c>
+      <c r="I44" s="0" t="inlineStr">
+        <is>
+          <t>Als Richter des Zwangsmassnahmegerichts wurde gewählt:Pascal Sterchi</t>
+        </is>
+      </c>
+      <c r="J44" s="0"/>
+      <c r="K44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L44" s="0" t="inlineStr">
         <is>
           <t>2026-06-02</t>
         </is>
       </c>
-      <c r="H21" s="0" t="inlineStr">
-[...28 lines deleted...]
-      <c r="A22" s="0" t="n">
+      <c r="M44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N44" s="0"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="0" t="n">
         <v>4123</v>
       </c>
-      <c r="B22" s="0" t="inlineStr">
+      <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C22" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E22" s="0" t="inlineStr">
+      <c r="C45" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E45" s="0" t="inlineStr">
         <is>
           <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
-      <c r="F22" s="0" t="inlineStr">
+      <c r="F45" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
-      <c r="G22" s="0" t="inlineStr">
+      <c r="G45" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H45" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J45" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L45" s="0" t="inlineStr">
         <is>
           <t>2026-05-24</t>
         </is>
       </c>
-      <c r="H22" s="0" t="inlineStr">
-[...20 lines deleted...]
-      <c r="M22" s="0" t="inlineStr">
+      <c r="M45" s="0" t="inlineStr">
         <is>
           <t>Haslimann Alexander, Schumpf Etienne</t>
         </is>
       </c>
-      <c r="N22" s="0"/>
-[...2 lines deleted...]
-      <c r="A23" s="0" t="n">
+      <c r="N45" s="0"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="0" t="n">
         <v>4122</v>
       </c>
-      <c r="B23" s="0" t="inlineStr">
+      <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
-      <c r="C23" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E23" s="0" t="inlineStr">
+      <c r="C46" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E46" s="0" t="inlineStr">
         <is>
           <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
         </is>
       </c>
-      <c r="F23" s="0" t="inlineStr">
+      <c r="F46" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
-      <c r="G23" s="0" t="inlineStr">
+      <c r="G46" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H46" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J46" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L46" s="0" t="inlineStr">
         <is>
           <t>2026-05-21</t>
         </is>
       </c>
-      <c r="H23" s="0" t="inlineStr">
-[...15 lines deleted...]
-      <c r="L23" s="0" t="inlineStr">
+      <c r="M46" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
+        </is>
+      </c>
+      <c r="N46" s="0"/>
+    </row>
+    <row r="47">
+      <c r="A47" s="0" t="n">
+        <v>4121</v>
+      </c>
+      <c r="B47" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C47" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E47" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F47" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G47" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H47" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J47" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L47" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="M47" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N47" s="0"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="0" t="n">
+        <v>4120</v>
+      </c>
+      <c r="B48" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C48" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E48" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
+        </is>
+      </c>
+      <c r="F48" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G48" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H48" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J48" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L48" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="M48" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N48" s="0"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="0" t="n">
+        <v>4119</v>
+      </c>
+      <c r="B49" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C49" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E49" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
+        </is>
+      </c>
+      <c r="F49" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G49" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H49" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J49" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L49" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="M49" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N49" s="0"/>
+    </row>
+    <row r="50">
+      <c r="A50" s="0" t="n">
+        <v>4118</v>
+      </c>
+      <c r="B50" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C50" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E50" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
+        </is>
+      </c>
+      <c r="F50" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G50" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H50" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J50" s="0"/>
+      <c r="K50" s="0" t="inlineStr">
+        <is>
+          <t>ad-hoc Olympische Spiele, 4118</t>
+        </is>
+      </c>
+      <c r="L50" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N50" s="0"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="0" t="n">
+        <v>4117</v>
+      </c>
+      <c r="B51" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C51" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E51" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+        </is>
+      </c>
+      <c r="F51" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G51" s="0" t="inlineStr">
         <is>
           <t>2026-05-21</t>
         </is>
       </c>
-      <c r="M23" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="B24" s="0" t="inlineStr">
+      <c r="H51" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J51" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L51" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M51" s="0" t="inlineStr">
+        <is>
+          <t>Gwerder Thomas , Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N51" s="0"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="0" t="n">
+        <v>4116</v>
+      </c>
+      <c r="B52" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C52" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E52" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
+        </is>
+      </c>
+      <c r="F52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G52" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H52" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J52" s="0"/>
+      <c r="K52" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L52" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N52" s="0"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="0" t="n">
+        <v>4113</v>
+      </c>
+      <c r="B53" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C53" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D53" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E53" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
+        </is>
+      </c>
+      <c r="F53" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G53" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H53" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I53" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J53" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
+      <c r="K53" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L53" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M53" s="0" t="inlineStr">
+        <is>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
+        </is>
+      </c>
+      <c r="N53" s="0"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="0" t="n">
+        <v>4112</v>
+      </c>
+      <c r="B54" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C54" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E54" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+        </is>
+      </c>
+      <c r="F54" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G54" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H54" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J54" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
+      <c r="K54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L54" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M54" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N54" s="0"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="0" t="n">
+        <v>4111</v>
+      </c>
+      <c r="B55" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C24" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F24" s="0" t="inlineStr">
+      <c r="C55" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E55" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+        </is>
+      </c>
+      <c r="F55" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G55" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H55" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J55" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L55" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="M55" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N55" s="0"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="0" t="n">
+        <v>4110</v>
+      </c>
+      <c r="B56" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C56" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E56" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+        </is>
+      </c>
+      <c r="F56" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G24" s="0" t="inlineStr">
-[...36 lines deleted...]
-      <c r="B25" s="0" t="inlineStr">
+      <c r="G56" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="H56" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I56" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J56" s="0"/>
+      <c r="K56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L56" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N56" s="0"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="0" t="n">
+        <v>4109</v>
+      </c>
+      <c r="B57" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C57" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E57" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+        </is>
+      </c>
+      <c r="F57" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G57" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-08</t>
+        </is>
+      </c>
+      <c r="H57" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 1. Lesung</t>
+        </is>
+      </c>
+      <c r="I57" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J57" s="0"/>
+      <c r="K57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L57" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N57" s="0"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="0" t="n">
+        <v>4108</v>
+      </c>
+      <c r="B58" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C58" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E58" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+        </is>
+      </c>
+      <c r="F58" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G58" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
+      <c r="H58" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I58" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J58" s="0"/>
+      <c r="K58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L58" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N58" s="0"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="0" t="n">
+        <v>4106</v>
+      </c>
+      <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
-      <c r="C25" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F25" s="0" t="inlineStr">
+      <c r="C59" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D59" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E59" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+        </is>
+      </c>
+      <c r="F59" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G59" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H59" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I59" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J59" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K59" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L59" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M59" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N59" s="0"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="0" t="n">
+        <v>4105</v>
+      </c>
+      <c r="B60" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C60" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D60" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E60" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+        </is>
+      </c>
+      <c r="F60" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G25" s="0" t="inlineStr">
-[...36 lines deleted...]
-      <c r="B26" s="0" t="inlineStr">
+      <c r="G60" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H60" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I60" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J60" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K60" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L60" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M60" s="0" t="inlineStr">
+        <is>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N60" s="0"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="0" t="n">
+        <v>4104</v>
+      </c>
+      <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
-      <c r="C26" s="0" t="inlineStr">
-[...45 lines deleted...]
-      <c r="M26" s="0" t="inlineStr">
+      <c r="C61" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E61" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+        </is>
+      </c>
+      <c r="F61" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G61" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H61" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J61" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L61" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M61" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
-      <c r="N26" s="0"/>
-[...67 lines deleted...]
-      <c r="B28" s="0" t="inlineStr">
+      <c r="N61" s="0"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="0" t="n">
+        <v>4103</v>
+      </c>
+      <c r="B62" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C62" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D62" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E62" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+        </is>
+      </c>
+      <c r="F62" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G62" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H62" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I62" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J62" s="0"/>
+      <c r="K62" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L62" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M62" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N62" s="0"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="0" t="n">
+        <v>4102</v>
+      </c>
+      <c r="B63" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C63" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D63" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E63" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+        </is>
+      </c>
+      <c r="F63" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G63" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H63" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I63" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J63" s="0"/>
+      <c r="K63" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L63" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M63" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N63" s="0"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="0" t="n">
+        <v>4101</v>
+      </c>
+      <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C28" s="0" t="inlineStr">
-[...254 lines deleted...]
-      <c r="B32" s="0" t="inlineStr">
+      <c r="C64" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D64" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E64" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+        </is>
+      </c>
+      <c r="F64" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="G64" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H64" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I64" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Staatswirtschaftskommission </t>
+        </is>
+      </c>
+      <c r="J64" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K64" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L64" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="M64" s="0" t="inlineStr">
+        <is>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N64" s="0"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="0" t="n">
+        <v>4100</v>
+      </c>
+      <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C32" s="0" t="inlineStr">
-[...649 lines deleted...]
-      <c r="E42" s="0" t="inlineStr">
+      <c r="C65" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E65" s="0" t="inlineStr">
         <is>
           <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
 </t>
         </is>
       </c>
-      <c r="F42" s="0" t="inlineStr">
+      <c r="F65" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G42" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J42" s="0" t="inlineStr">
+      <c r="G65" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H65" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I65" s="0" t="inlineStr">
+        <is>
+          <t>Auftrag an den Regierungsrat die Standesinitiative einzureichen.</t>
+        </is>
+      </c>
+      <c r="J65" s="0" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
-      <c r="K42" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="0" t="inlineStr">
+      <c r="K65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L65" s="0" t="inlineStr">
         <is>
           <t>2026-04-09</t>
         </is>
       </c>
-      <c r="M42" s="0" t="inlineStr">
+      <c r="M65" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
-        </is>
-[...1472 lines deleted...]
-          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>4069</v>
+        <v>4099</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>4066</v>
+        <v>4098</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J67" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J67" s="0"/>
       <c r="K67" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>4065</v>
+        <v>4097</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>4064</v>
+        <v>4095</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>4061</v>
+        <v>4094</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>4059</v>
+        <v>4084</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>4057</v>
+        <v>4083</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>4055</v>
+        <v>4082</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J73" s="0"/>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>4054</v>
+        <v>4081</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Schlussabstimmung</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Eintretensbeschluss, Detailberatung und Schlussabstimmung</t>
+        </is>
+      </c>
+      <c r="J74" s="0"/>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>4051</v>
+        <v>4078</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>4050</v>
+        <v>4076</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>4048</v>
+        <v>4075</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>4047</v>
+        <v>4074</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>4046</v>
+        <v>4072</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J79" s="0"/>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>4045</v>
+        <v>4070</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>4044</v>
+        <v>4069</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>4043</v>
+        <v>4066</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>4042</v>
+        <v>4065</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J83" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t/>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>4041</v>
+        <v>4064</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>4039</v>
+        <v>4061</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>4038</v>
+        <v>4059</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>4037</v>
+        <v>4057</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend Stopp dem Vorstoss-Wildwuchs - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>4036</v>
+        <v>4055</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>4035</v>
+        <v>4054</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J89" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>4034</v>
+        <v>4051</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J90" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J90" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-26</t>
+        </is>
+      </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>4030</v>
+        <v>4050</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>4028</v>
+        <v>4048</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>4027</v>
+        <v>4047</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>4026</v>
+        <v>4045</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./.2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J94" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>4023</v>
+        <v>4044</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>4021</v>
+        <v>4043</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J96" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>4020</v>
+        <v>4042</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>4018</v>
+        <v>4041</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>4016</v>
+        <v>4039</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>4015</v>
+        <v>4038</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J100" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>4014</v>
+        <v>4037</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J101" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J101" s="0" t="inlineStr">
+        <is>
+          <t>2029-07-02</t>
+        </is>
+      </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>4013</v>
+        <v>4036</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>4012</v>
+        <v>4035</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J103" s="0"/>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J103" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>4011</v>
+        <v>4034</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Volksabstimmung</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Behördenreferendum: Volksabstimmung vom 28. Februar 2027</t>
+        </is>
+      </c>
+      <c r="J104" s="0"/>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t/>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>4008</v>
+        <v>4030</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J105" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>4006</v>
+        <v>4028</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J106" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>3999</v>
+        <v>4027</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>3998</v>
+        <v>4026</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J108" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>3996</v>
+        <v>4023</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J109" s="0"/>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J109" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>3994</v>
+        <v>4021</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J110" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J110" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-18</t>
+        </is>
+      </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>3993</v>
+        <v>4020</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J111" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>3990</v>
+        <v>4018</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J112" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>3989</v>
+        <v>4016</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>3988</v>
+        <v>4015</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>3985</v>
+        <v>4014</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J115" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J115" s="0"/>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
-[...2 lines deleted...]
-      <c r="N115" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="N115" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>3980</v>
+        <v>4013</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J116" s="0"/>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J116" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3974</v>
+        <v>4012</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J117" s="0"/>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3972</v>
+        <v>4011</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3971</v>
+        <v>4008</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3969</v>
+        <v>4006</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juni 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3966</v>
+        <v>3999</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3965</v>
+        <v>3998</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3964</v>
+        <v>3996</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
+        </is>
+      </c>
+      <c r="J123" s="0"/>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3963</v>
+        <v>3994</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J124" s="0"/>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t/>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3960</v>
+        <v>3990</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3958</v>
+        <v>3989</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
-          <t>Schreiben des Regierungsrats mit Beilagen der Finanzdirektion</t>
-[...2 lines deleted...]
-      <c r="J126" s="0"/>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J126" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3957</v>
+        <v>3988</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J127" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J127" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3956</v>
+        <v>3985</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J128" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J128" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3953</v>
+        <v>3980</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
+        </is>
+      </c>
+      <c r="J129" s="0"/>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t/>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3950</v>
+        <v>3974</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J130" s="0"/>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J130" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3948</v>
+        <v>3972</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J131" s="0"/>
+      <c r="J131" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3943</v>
+        <v>3971</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3942</v>
+        <v>3969</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3941</v>
+        <v>3966</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3939</v>
+        <v>3965</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>Parlamentarische Untersuchungskommission, PUK</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J135" s="0"/>
+      <c r="J135" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3938</v>
+        <v>3964</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3932</v>
+        <v>3963</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3930</v>
+        <v>3960</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3929</v>
+        <v>3958</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
+        </is>
+      </c>
+      <c r="J139" s="0"/>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t/>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3923</v>
+        <v>3957</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
         </is>
       </c>
       <c r="J140" s="0"/>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3921</v>
+        <v>3956</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
+        </is>
+      </c>
+      <c r="J141" s="0"/>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t/>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3911</v>
+        <v>3953</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3910</v>
+        <v>3950</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J143" s="0"/>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3905</v>
+        <v>3948</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J144" s="0"/>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3896</v>
+        <v>3942</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3893</v>
+        <v>3941</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
-          <t>2029-04-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3891</v>
+        <v>3939</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J147" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J147" s="0"/>
       <c r="K147" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3889</v>
+        <v>3938</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3888</v>
+        <v>3932</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J149" s="0"/>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J149" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3887</v>
+        <v>3923</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J150" s="0"/>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3885</v>
+        <v>3905</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
+        </is>
+      </c>
+      <c r="J151" s="0"/>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3877</v>
+        <v>3896</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+          <t>Frist: 30. Juni 2027</t>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2027-06-30</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3872</v>
+        <v>3893</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2029-04-30</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3869</v>
+        <v>3891</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3867</v>
+        <v>3889</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J155" s="0"/>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J155" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3866</v>
+        <v>3888</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="J156" s="0"/>
       <c r="K156" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3864</v>
+        <v>3887</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J157" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J157" s="0"/>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>3861</v>
+        <v>3885</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>3858</v>
+        <v>3869</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3827</v>
+        <v>3867</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J160" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J160" s="0"/>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3826</v>
+        <v>3866</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J161" s="0"/>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3819</v>
+        <v>3864</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3816</v>
+        <v>3861</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3811</v>
+        <v>3858</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3808</v>
+        <v>3827</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J165" s="0"/>
+      <c r="J165" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L165" s="0"/>
+      <c r="L165" s="0" t="inlineStr">
+        <is>
+          <t>2024-10-14</t>
+        </is>
+      </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3802</v>
+        <v>3826</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3799</v>
+        <v>3819</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
-[...2 lines deleted...]
-      <c r="J167" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J167" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3792</v>
+        <v>3816</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3791</v>
+        <v>3811</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3790</v>
+        <v>3808</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J170" s="0"/>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L170" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L170" s="0"/>
       <c r="M170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3785</v>
+        <v>3802</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
-          <t>2028-02-20</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3778</v>
+        <v>3799</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J172" s="0"/>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t/>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3770</v>
+        <v>3792</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J173" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J173" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>3767</v>
+        <v>3791</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J174" s="0"/>
+      <c r="J174" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-26</t>
+        </is>
+      </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>3765</v>
+        <v>3790</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J175" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J175" s="0"/>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t/>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>3759</v>
+        <v>3778</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J176" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>3758</v>
+        <v>3770</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J177" s="0"/>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>3755</v>
+        <v>3767</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J178" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J178" s="0"/>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t/>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>3743</v>
+        <v>3765</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J179" s="0"/>
+      <c r="J179" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>3742</v>
+        <v>3759</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J180" s="0"/>
+      <c r="J180" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>3736</v>
+        <v>3758</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>3735</v>
+        <v>3755</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
           <t>2028-10-30</t>
         </is>
       </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>3734</v>
+        <v>3743</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J183" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J183" s="0"/>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>3733</v>
+        <v>3742</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J184" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J184" s="0"/>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>3732</v>
+        <v>3736</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>3727</v>
+        <v>3735</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J186" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>3726</v>
+        <v>3734</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>3725</v>
+        <v>3733</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J188" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="K188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>3704</v>
+        <v>3732</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J189" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>3684</v>
+        <v>3727</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J190" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>3683</v>
+        <v>3726</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J191" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>3680</v>
+        <v>3725</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>3676</v>
+        <v>3704</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J193" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>3667</v>
+        <v>3684</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2025-04-11</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>3656</v>
+        <v>3683</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J195" s="0"/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J195" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-11</t>
+        </is>
+      </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>3646</v>
+        <v>3680</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>3628</v>
+        <v>3676</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J197" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J197" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>3625</v>
+        <v>3667</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J198" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>3621</v>
+        <v>3656</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J199" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J199" s="0"/>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t/>
         </is>
       </c>
       <c r="N199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>3617</v>
+        <v>3646</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J200" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-04-10</t>
         </is>
       </c>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>3616</v>
+        <v>3628</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-08-26</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J201" s="0"/>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-10-24</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
-        <v>3613</v>
+        <v>3625</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J202" s="0"/>
+      <c r="J202" s="0" t="inlineStr">
+        <is>
+          <t>2028-07-03</t>
+        </is>
+      </c>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N202" s="0"/>
     </row>
     <row r="203">
       <c r="A203" s="0" t="n">
-        <v>3602</v>
+        <v>3621</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J203" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N203" s="0"/>
     </row>
     <row r="204">
       <c r="A204" s="0" t="n">
-        <v>3595</v>
+        <v>3617</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J204" s="0"/>
+      <c r="J204" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N204" s="0"/>
     </row>
     <row r="205">
       <c r="A205" s="0" t="n">
-        <v>3594</v>
+        <v>3616</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J205" s="0"/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+        </is>
+      </c>
+      <c r="J205" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>3592</v>
+        <v>3613</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J206" s="0"/>
       <c r="K206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2023-08-29</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>3584</v>
+        <v>3602</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J207" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2026-12-01</t>
         </is>
       </c>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2023-08-07</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Schweizer Emil, Monney Esther</t>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>3579</v>
+        <v>3595</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J208" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J208" s="0"/>
       <c r="K208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t/>
         </is>
       </c>
       <c r="N208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
-        <v>3574</v>
+        <v>3594</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J209" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J209" s="0"/>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t/>
         </is>
       </c>
       <c r="N209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0" t="n">
-        <v>3569</v>
+        <v>3592</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J210" s="0"/>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2023-07-04</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>3562</v>
+        <v>3584</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J211" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2027-09-26</t>
         </is>
       </c>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>3546</v>
+        <v>3579</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
           <t>2024-07-04</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J212" s="0" t="inlineStr">
         <is>
           <t>2027-07-04</t>
         </is>
       </c>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>3544</v>
+        <v>3574</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J213" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2023-05-13</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>3541</v>
+        <v>3569</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J214" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J214" s="0"/>
       <c r="K214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2023-05-02</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>3535</v>
+        <v>3562</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J215" s="0"/>
+      <c r="J215" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-04-18</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>3534</v>
+        <v>3546</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J216" s="0"/>
+      <c r="J216" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-03-28</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
+        <v>3541</v>
+      </c>
+      <c r="B217" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C217" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E217" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+        </is>
+      </c>
+      <c r="F217" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G217" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-21</t>
+        </is>
+      </c>
+      <c r="H217" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J217" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
+      <c r="K217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L217" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-21</t>
+        </is>
+      </c>
+      <c r="M217" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+        </is>
+      </c>
+      <c r="N217" s="0"/>
+    </row>
+    <row r="218">
+      <c r="A218" s="0" t="n">
+        <v>3535</v>
+      </c>
+      <c r="B218" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C218" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E218" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+        </is>
+      </c>
+      <c r="F218" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G218" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H218" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J218" s="0"/>
+      <c r="K218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L218" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N218" s="0"/>
+    </row>
+    <row r="219">
+      <c r="A219" s="0" t="n">
+        <v>3534</v>
+      </c>
+      <c r="B219" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C219" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E219" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+        </is>
+      </c>
+      <c r="F219" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G219" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H219" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J219" s="0"/>
+      <c r="K219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L219" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N219" s="0"/>
+    </row>
+    <row r="220">
+      <c r="A220" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B217" s="0" t="inlineStr">
+      <c r="B220" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C217" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E217" s="0" t="inlineStr">
+      <c r="C220" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E220" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F217" s="0" t="inlineStr">
+      <c r="F220" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G217" s="0" t="inlineStr">
+      <c r="G220" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
-        </is>
-[...192 lines deleted...]
-          <t>2024-01-12</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J220" s="0"/>
       <c r="K220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
-          <t>2022-12-20</t>
+          <t>2023-02-21</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N220" s="0"/>
     </row>
     <row r="221">
       <c r="A221" s="0" t="n">
-        <v>3507</v>
+        <v>3532</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
-[...2 lines deleted...]
-      <c r="J221" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J221" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-21</t>
+        </is>
+      </c>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
-          <t>2022-11-24</t>
+          <t>2023-02-16</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N221" s="0"/>
     </row>
     <row r="222">
       <c r="A222" s="0" t="n">
-        <v>3502</v>
+        <v>3525</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J222" s="0" t="inlineStr">
         <is>
           <t>2027-03-01</t>
         </is>
       </c>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
-          <t>2022-11-20</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>3495</v>
+        <v>3512</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2024-01-12</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J223" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J223" s="0"/>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2022-12-20</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
-        <v>3488</v>
+        <v>3507</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+        </is>
+      </c>
+      <c r="J224" s="0"/>
       <c r="K224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2022-11-24</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t/>
         </is>
       </c>
       <c r="N224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0" t="n">
-        <v>3480</v>
+        <v>3502</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2023-08-18</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J225" s="0"/>
+      <c r="J225" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
       <c r="K225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>2022-09-20</t>
+          <t>2022-11-20</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
       <c r="N225" s="0"/>
     </row>
     <row r="226">
       <c r="A226" s="0" t="n">
+        <v>3495</v>
+      </c>
+      <c r="B226" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C226" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E226" s="0" t="inlineStr">
+        <is>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+        </is>
+      </c>
+      <c r="F226" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G226" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-05</t>
+        </is>
+      </c>
+      <c r="H226" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J226" s="0" t="inlineStr">
+        <is>
+          <t>2028-06-05</t>
+        </is>
+      </c>
+      <c r="K226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L226" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-08</t>
+        </is>
+      </c>
+      <c r="M226" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N226" s="0"/>
+    </row>
+    <row r="227">
+      <c r="A227" s="0" t="n">
+        <v>3488</v>
+      </c>
+      <c r="B227" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C227" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E227" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+        </is>
+      </c>
+      <c r="F227" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G227" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-29</t>
+        </is>
+      </c>
+      <c r="H227" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J227" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-28</t>
+        </is>
+      </c>
+      <c r="K227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L227" s="0" t="inlineStr">
+        <is>
+          <t>2022-10-25</t>
+        </is>
+      </c>
+      <c r="M227" s="0" t="inlineStr">
+        <is>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+        </is>
+      </c>
+      <c r="N227" s="0"/>
+    </row>
+    <row r="228">
+      <c r="A228" s="0" t="n">
+        <v>3480</v>
+      </c>
+      <c r="B228" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C228" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E228" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+        </is>
+      </c>
+      <c r="F228" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G228" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-18</t>
+        </is>
+      </c>
+      <c r="H228" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J228" s="0"/>
+      <c r="K228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L228" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-20</t>
+        </is>
+      </c>
+      <c r="M228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N228" s="0"/>
+    </row>
+    <row r="229">
+      <c r="A229" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B226" s="0" t="inlineStr">
+      <c r="B229" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C226" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E226" s="0" t="inlineStr">
+      <c r="C229" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E229" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F226" s="0" t="inlineStr">
+      <c r="F229" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G226" s="0" t="inlineStr">
+      <c r="G229" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
         </is>
       </c>
-      <c r="H226" s="0" t="inlineStr">
+      <c r="H229" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I226" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L226" s="0" t="inlineStr">
+      <c r="I229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J229" s="0"/>
+      <c r="K229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L229" s="0" t="inlineStr">
         <is>
           <t>2022-09-13</t>
         </is>
       </c>
-      <c r="M226" s="0" t="inlineStr">
-[...188 lines deleted...]
-      </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
+          <t/>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
-        <v>3439</v>
+        <v>3471</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2023-05-11</t>
+          <t>2023-09-08</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J230" s="0"/>
       <c r="K230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L230" s="0" t="inlineStr">
         <is>
-          <t>2022-06-07</t>
+          <t>2022-08-23</t>
         </is>
       </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N230" s="0"/>
     </row>
     <row r="231">
       <c r="A231" s="0" t="n">
-        <v>3364</v>
+        <v>3453</v>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J231" s="0"/>
       <c r="K231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L231" s="0" t="inlineStr">
         <is>
-          <t>2022-01-26</t>
+          <t>2022-06-28</t>
         </is>
       </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N231" s="0"/>
     </row>
     <row r="232">
       <c r="A232" s="0" t="n">
-        <v>3354</v>
+        <v>3443</v>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t/>
         </is>
       </c>
       <c r="J232" s="0" t="inlineStr">
         <is>
-          <t>2026-06-28</t>
+          <t>2026-12-14</t>
         </is>
       </c>
       <c r="K232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L232" s="0" t="inlineStr">
         <is>
-          <t>2021-12-20</t>
+          <t>2022-06-13</t>
         </is>
       </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
-          <t>Spörri Markus, Letter Peter</t>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
       <c r="N232" s="0"/>
     </row>
     <row r="233">
       <c r="A233" s="0" t="n">
-        <v>3350</v>
+        <v>3439</v>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I233" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J233" s="0"/>
       <c r="K233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L233" s="0" t="inlineStr">
         <is>
-          <t>2021-12-16</t>
+          <t>2022-06-07</t>
         </is>
       </c>
       <c r="M233" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Brunner Philip C.</t>
+          <t/>
         </is>
       </c>
       <c r="N233" s="0"/>
     </row>
     <row r="234">
       <c r="A234" s="0" t="n">
-        <v>3320</v>
+        <v>3364</v>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F234" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I234" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
         </is>
       </c>
       <c r="J234" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2026-09-27</t>
         </is>
       </c>
       <c r="K234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L234" s="0" t="inlineStr">
         <is>
-          <t>2021-11-02</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M234" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N234" s="0"/>
     </row>
     <row r="235">
       <c r="A235" s="0" t="n">
-        <v>3286</v>
+        <v>3354</v>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I235" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J235" s="0"/>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J235" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-28</t>
+        </is>
+      </c>
       <c r="K235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L235" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2021-12-20</t>
         </is>
       </c>
       <c r="M235" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
       <c r="N235" s="0"/>
     </row>
     <row r="236">
       <c r="A236" s="0" t="n">
-        <v>3285</v>
+        <v>3350</v>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I236" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J236" s="0"/>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J236" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-24</t>
+        </is>
+      </c>
       <c r="K236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L236" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2021-12-16</t>
         </is>
       </c>
       <c r="M236" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N236" s="0"/>
     </row>
     <row r="237">
       <c r="A237" s="0" t="n">
-        <v>3283</v>
+        <v>3320</v>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H237" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J237" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L237" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2021-11-02</t>
         </is>
       </c>
       <c r="M237" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
       <c r="N237" s="0"/>
     </row>
     <row r="238">
       <c r="A238" s="0" t="n">
-        <v>3281</v>
+        <v>3286</v>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
       <c r="F238" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J238" s="0"/>
       <c r="K238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
-          <t>2021-08-17</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N238" s="0"/>
     </row>
     <row r="239">
       <c r="A239" s="0" t="n">
-        <v>3268</v>
+        <v>3285</v>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
       <c r="F239" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J239" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J239" s="0"/>
       <c r="K239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L239" s="0" t="inlineStr">
         <is>
-          <t>2021-06-24</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N239" s="0"/>
     </row>
     <row r="240">
       <c r="A240" s="0" t="n">
-        <v>3262</v>
+        <v>3283</v>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F240" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J240" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
-          <t>2021-06-09</t>
+          <t>2021-08-23</t>
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N240" s="0"/>
     </row>
     <row r="241">
       <c r="A241" s="0" t="n">
-        <v>3260</v>
+        <v>3281</v>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J241" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J241" s="0"/>
       <c r="K241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2021-08-17</t>
         </is>
       </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N241" s="0"/>
     </row>
     <row r="242">
       <c r="A242" s="0" t="n">
-        <v>3248</v>
+        <v>3268</v>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
         </is>
       </c>
       <c r="F242" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J242" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L242" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2021-06-24</t>
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N242" s="0"/>
     </row>
     <row r="243">
       <c r="A243" s="0" t="n">
+        <v>3262</v>
+      </c>
+      <c r="B243" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C243" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E243" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+        </is>
+      </c>
+      <c r="F243" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G243" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H243" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J243" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L243" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-09</t>
+        </is>
+      </c>
+      <c r="M243" s="0" t="inlineStr">
+        <is>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+        </is>
+      </c>
+      <c r="N243" s="0"/>
+    </row>
+    <row r="244">
+      <c r="A244" s="0" t="n">
+        <v>3260</v>
+      </c>
+      <c r="B244" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C244" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E244" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+        </is>
+      </c>
+      <c r="F244" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G244" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H244" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J244" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L244" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-08</t>
+        </is>
+      </c>
+      <c r="M244" s="0" t="inlineStr">
+        <is>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N244" s="0"/>
+    </row>
+    <row r="245">
+      <c r="A245" s="0" t="n">
+        <v>3248</v>
+      </c>
+      <c r="B245" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C245" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E245" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+        </is>
+      </c>
+      <c r="F245" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G245" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-29</t>
+        </is>
+      </c>
+      <c r="H245" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J245" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-28</t>
+        </is>
+      </c>
+      <c r="K245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L245" s="0" t="inlineStr">
+        <is>
+          <t>2021-05-11</t>
+        </is>
+      </c>
+      <c r="M245" s="0" t="inlineStr">
+        <is>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N245" s="0"/>
+    </row>
+    <row r="246">
+      <c r="A246" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B243" s="0" t="inlineStr">
+      <c r="B246" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C243" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E243" s="0" t="inlineStr">
+      <c r="C246" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E246" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F243" s="0" t="inlineStr">
+      <c r="F246" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G243" s="0" t="inlineStr">
+      <c r="G246" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
-        </is>
-[...185 lines deleted...]
-          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J246" s="0"/>
       <c r="K246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L246" s="0" t="inlineStr">
         <is>
-          <t>2020-12-15</t>
+          <t>2021-04-13</t>
         </is>
       </c>
       <c r="M246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N246" s="0"/>
     </row>
     <row r="247">
       <c r="A247" s="0" t="n">
-        <v>3165</v>
+        <v>3218</v>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>2021-08-21</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J247" s="0"/>
       <c r="K247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L247" s="0" t="inlineStr">
         <is>
-          <t>2020-11-03</t>
+          <t>2021-03-23</t>
         </is>
       </c>
       <c r="M247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N247" s="0"/>
     </row>
     <row r="248">
       <c r="A248" s="0" t="n">
-        <v>3151</v>
+        <v>3185</v>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
       <c r="F248" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
-          <t>2021-06-25</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J248" s="0"/>
       <c r="K248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L248" s="0" t="inlineStr">
         <is>
-          <t>2020-10-27</t>
+          <t>2020-12-15</t>
         </is>
       </c>
       <c r="M248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N248" s="0"/>
     </row>
     <row r="249">
       <c r="A249" s="0" t="n">
-        <v>3148</v>
+        <v>3165</v>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F249" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
-          <t>2021-06-25</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H249" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J249" s="0"/>
       <c r="K249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L249" s="0" t="inlineStr">
         <is>
-          <t>2020-10-20</t>
+          <t>2020-11-03</t>
         </is>
       </c>
       <c r="M249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N249" s="0"/>
     </row>
     <row r="250">
       <c r="A250" s="0" t="n">
-        <v>3129</v>
+        <v>3151</v>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F250" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
-          <t>2021-06-05</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H250" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J250" s="0"/>
       <c r="K250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L250" s="0" t="inlineStr">
         <is>
-          <t>2020-08-18</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N250" s="0"/>
     </row>
     <row r="251">
       <c r="A251" s="0" t="n">
-        <v>3102</v>
+        <v>3148</v>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F251" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H251" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I251" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J251" s="0"/>
       <c r="K251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L251" s="0" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M251" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N251" s="0"/>
     </row>
     <row r="252">
       <c r="A252" s="0" t="n">
-        <v>2940</v>
+        <v>3129</v>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F252" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
-          <t>2019-07-01</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H252" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J252" s="0"/>
       <c r="K252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L252" s="0" t="inlineStr">
         <is>
-          <t>2019-02-19</t>
+          <t>2020-08-18</t>
         </is>
       </c>
       <c r="M252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N252" s="0"/>
     </row>
     <row r="253">
       <c r="A253" s="0" t="n">
-        <v>2897</v>
+        <v>3102</v>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
       <c r="F253" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
-          <t>2019-05-18</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H253" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I253" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J253" s="0"/>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
+        </is>
+      </c>
+      <c r="J253" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-31</t>
+        </is>
+      </c>
       <c r="K253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L253" s="0" t="inlineStr">
         <is>
-          <t>2018-09-18</t>
+          <t>2020-05-12</t>
         </is>
       </c>
       <c r="M253" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N253" s="0"/>
     </row>
     <row r="254">
       <c r="A254" s="0" t="n">
         <v>2885</v>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C254" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E254" s="0" t="inlineStr">
         <is>
@@ -16559,1367 +16655,1243 @@
       <c r="I255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J255" s="0"/>
       <c r="K255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L255" s="0" t="inlineStr">
         <is>
           <t>2018-03-27</t>
         </is>
       </c>
       <c r="M255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N255" s="0"/>
     </row>
     <row r="256">
       <c r="A256" s="0" t="n">
-        <v>2850</v>
+        <v>2655</v>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C256" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E256" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
       <c r="F256" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G256" s="0" t="inlineStr">
         <is>
-          <t>2018-11-06</t>
+          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H256" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J256" s="0"/>
       <c r="K256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L256" s="0" t="inlineStr">
         <is>
-          <t>2018-03-20</t>
+          <t>2016-08-23</t>
         </is>
       </c>
       <c r="M256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N256" s="0"/>
     </row>
     <row r="257">
       <c r="A257" s="0" t="n">
-        <v>2766</v>
+        <v>2640</v>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C257" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E257" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F257" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G257" s="0" t="inlineStr">
         <is>
-          <t>2018-01-25</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H257" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J257" s="0"/>
       <c r="K257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L257" s="0" t="inlineStr">
         <is>
-          <t>2017-07-11</t>
+          <t>2016-06-21</t>
         </is>
       </c>
       <c r="M257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N257" s="0"/>
     </row>
     <row r="258">
       <c r="A258" s="0" t="n">
-        <v>2655</v>
+        <v>2635</v>
       </c>
       <c r="B258" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C258" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E258" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F258" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G258" s="0" t="inlineStr">
         <is>
-          <t>2018-01-20</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H258" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J258" s="0"/>
       <c r="K258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L258" s="0" t="inlineStr">
         <is>
-          <t>2016-08-23</t>
+          <t>2016-06-07</t>
         </is>
       </c>
       <c r="M258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N258" s="0"/>
     </row>
     <row r="259">
       <c r="A259" s="0" t="n">
-        <v>2640</v>
+        <v>2501</v>
       </c>
       <c r="B259" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C259" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E259" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
       <c r="F259" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G259" s="0" t="inlineStr">
         <is>
-          <t>2017-03-30</t>
+          <t>2016-04-09</t>
         </is>
       </c>
       <c r="H259" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J259" s="0"/>
       <c r="K259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L259" s="0" t="inlineStr">
         <is>
-          <t>2016-06-21</t>
+          <t>2015-03-31</t>
         </is>
       </c>
       <c r="M259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N259" s="0"/>
     </row>
     <row r="260">
       <c r="A260" s="0" t="n">
-        <v>2635</v>
+        <v>2336</v>
       </c>
       <c r="B260" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C260" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E260" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
       <c r="F260" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G260" s="0" t="inlineStr">
         <is>
-          <t>2017-03-10</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H260" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J260" s="0"/>
       <c r="K260" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="L260" s="0" t="inlineStr">
         <is>
-          <t>2016-06-07</t>
+          <t>2013-12-17</t>
         </is>
       </c>
       <c r="M260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N260" s="0"/>
     </row>
     <row r="261">
       <c r="A261" s="0" t="n">
-        <v>2501</v>
+        <v>2310</v>
       </c>
       <c r="B261" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C261" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E261" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
         </is>
       </c>
       <c r="F261" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G261" s="0" t="inlineStr">
         <is>
-          <t>2016-04-09</t>
+          <t>2014-11-04</t>
         </is>
       </c>
       <c r="H261" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I261" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
       <c r="J261" s="0"/>
       <c r="K261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L261" s="0" t="inlineStr">
         <is>
-          <t>2015-03-31</t>
+          <t>2013-10-22</t>
         </is>
       </c>
       <c r="M261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N261" s="0"/>
     </row>
     <row r="262">
       <c r="A262" s="0" t="n">
-        <v>2336</v>
+        <v>2291</v>
       </c>
       <c r="B262" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C262" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D262" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E262" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F262" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G262" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2013-09-26</t>
         </is>
       </c>
       <c r="H262" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I262" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J262" s="0"/>
       <c r="K262" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L262" s="0" t="inlineStr">
         <is>
-          <t>2013-12-17</t>
+          <t>2013-09-10</t>
         </is>
       </c>
       <c r="M262" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N262" s="0"/>
     </row>
     <row r="263">
       <c r="A263" s="0" t="n">
-        <v>2310</v>
+        <v>2212</v>
       </c>
       <c r="B263" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C263" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E263" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
         </is>
       </c>
       <c r="F263" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G263" s="0" t="inlineStr">
         <is>
-          <t>2014-11-04</t>
+          <t>2013-08-29</t>
         </is>
       </c>
       <c r="H263" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I263" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J263" s="0"/>
       <c r="K263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L263" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L263" s="0"/>
       <c r="M263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N263" s="0"/>
     </row>
     <row r="264">
       <c r="A264" s="0" t="n">
-        <v>2291</v>
+        <v>2108</v>
       </c>
       <c r="B264" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C264" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
-      <c r="D264" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D264" s="0"/>
       <c r="E264" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
         </is>
       </c>
       <c r="F264" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G264" s="0" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2000-01-01</t>
         </is>
       </c>
       <c r="H264" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
-[...6 lines deleted...]
-      </c>
+          <t>Datenmigration</t>
+        </is>
+      </c>
+      <c r="I264" s="0"/>
       <c r="J264" s="0"/>
       <c r="K264" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="L264" s="0"/>
       <c r="M264" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N264" s="0"/>
     </row>
     <row r="265">
       <c r="A265" s="0" t="n">
-        <v>2212</v>
+        <v>2050</v>
       </c>
       <c r="B265" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C265" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D265" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E265" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
         </is>
       </c>
       <c r="F265" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G265" s="0" t="inlineStr">
         <is>
-          <t>2013-08-29</t>
+          <t>2012-05-03</t>
         </is>
       </c>
       <c r="H265" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I265" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J265" s="0"/>
       <c r="K265" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L265" s="0"/>
       <c r="M265" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N265" s="0"/>
     </row>
     <row r="266">
       <c r="A266" s="0" t="n">
-        <v>2108</v>
+        <v>2024</v>
       </c>
       <c r="B266" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C266" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
-      <c r="D266" s="0"/>
+      <c r="D266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E266" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
         </is>
       </c>
       <c r="F266" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G266" s="0" t="inlineStr">
         <is>
-          <t>2000-01-01</t>
+          <t>2011-07-07</t>
         </is>
       </c>
       <c r="H266" s="0" t="inlineStr">
         <is>
-          <t>Datenmigration</t>
-[...2 lines deleted...]
-      <c r="I266" s="0"/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="J266" s="0"/>
       <c r="K266" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L266" s="0"/>
       <c r="M266" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N266" s="0"/>
     </row>
     <row r="267">
       <c r="A267" s="0" t="n">
-        <v>2050</v>
+        <v>1977</v>
       </c>
       <c r="B267" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C267" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D267" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E267" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
         </is>
       </c>
       <c r="F267" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G267" s="0" t="inlineStr">
         <is>
-          <t>2012-05-03</t>
+          <t>2011-03-31</t>
         </is>
       </c>
       <c r="H267" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I267" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J267" s="0"/>
       <c r="K267" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L267" s="0"/>
       <c r="M267" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N267" s="0"/>
     </row>
     <row r="268">
       <c r="A268" s="0" t="n">
-        <v>2024</v>
+        <v>1901</v>
       </c>
       <c r="B268" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C268" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D268" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E268" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
         </is>
       </c>
       <c r="F268" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G268" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2010-09-30</t>
         </is>
       </c>
       <c r="H268" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I268" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J268" s="0"/>
       <c r="K268" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L268" s="0"/>
       <c r="M268" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N268" s="0"/>
     </row>
     <row r="269">
       <c r="A269" s="0" t="n">
-        <v>1977</v>
+        <v>1775</v>
       </c>
       <c r="B269" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C269" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D269" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E269" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
         </is>
       </c>
       <c r="F269" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G269" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2010-05-06</t>
         </is>
       </c>
       <c r="H269" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I269" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J269" s="0"/>
       <c r="K269" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L269" s="0"/>
       <c r="M269" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N269" s="0"/>
     </row>
     <row r="270">
       <c r="A270" s="0" t="n">
-        <v>1901</v>
+        <v>1693</v>
       </c>
       <c r="B270" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C270" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D270" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E270" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
         </is>
       </c>
       <c r="F270" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G270" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H270" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I270" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J270" s="0"/>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J270" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-30</t>
+        </is>
+      </c>
       <c r="K270" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L270" s="0"/>
+      <c r="L270" s="0" t="inlineStr">
+        <is>
+          <t>2008-06-13</t>
+        </is>
+      </c>
       <c r="M270" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N270" s="0"/>
     </row>
     <row r="271">
       <c r="A271" s="0" t="n">
-        <v>1775</v>
+        <v>1646</v>
       </c>
       <c r="B271" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C271" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D271" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E271" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+          <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
+2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
       <c r="F271" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G271" s="0" t="inlineStr">
         <is>
-          <t>2010-05-06</t>
+          <t>2009-05-28</t>
         </is>
       </c>
       <c r="H271" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I271" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J271" s="0"/>
       <c r="K271" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L271" s="0"/>
       <c r="M271" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N271" s="0"/>
     </row>
     <row r="272">
       <c r="A272" s="0" t="n">
-        <v>1693</v>
+        <v>1393</v>
       </c>
       <c r="B272" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C272" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D272" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E272" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
       <c r="F272" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G272" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2006-06-01</t>
         </is>
       </c>
       <c r="H272" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I272" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J272" s="0"/>
       <c r="K272" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L272" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L272" s="0"/>
       <c r="M272" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N272" s="0"/>
     </row>
     <row r="273">
       <c r="A273" s="0" t="n">
-        <v>1646</v>
+        <v>1251</v>
       </c>
       <c r="B273" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C273" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D273" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E273" s="0" t="inlineStr">
         <is>
-          <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
-2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
+          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
       <c r="F273" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G273" s="0" t="inlineStr">
         <is>
-          <t>2009-05-28</t>
+          <t>2005-02-24</t>
         </is>
       </c>
       <c r="H273" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I273" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J273" s="0"/>
       <c r="K273" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L273" s="0"/>
       <c r="M273" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N273" s="0"/>
     </row>
     <row r="274">
       <c r="A274" s="0" t="n">
-        <v>1393</v>
+        <v>1000</v>
       </c>
       <c r="B274" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C274" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D274" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E274" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
+          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F274" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G274" s="0" t="inlineStr">
         <is>
-          <t>2006-06-01</t>
+          <t>2003-01-30</t>
         </is>
       </c>
       <c r="H274" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I274" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J274" s="0"/>
       <c r="K274" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L274" s="0"/>
       <c r="M274" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N274" s="0"/>
     </row>
     <row r="275">
       <c r="A275" s="0" t="n">
-        <v>1251</v>
+        <v>282</v>
       </c>
       <c r="B275" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C275" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D275" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E275" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
+          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
       <c r="F275" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G275" s="0" t="inlineStr">
         <is>
-          <t>2005-02-24</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H275" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I275" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J275" s="0"/>
+          <t>Frist erstreckt bis 31. Dezember 2030</t>
+        </is>
+      </c>
+      <c r="J275" s="0" t="inlineStr">
+        <is>
+          <t>2030-12-31</t>
+        </is>
+      </c>
       <c r="K275" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L275" s="0"/>
+      <c r="L275" s="0" t="inlineStr">
+        <is>
+          <t>1995-08-07</t>
+        </is>
+      </c>
       <c r="M275" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N275" s="0"/>
-    </row>
-[...122 lines deleted...]
-      <c r="N277" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>