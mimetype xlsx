--- v0 (2026-04-30)
+++ v1 (2026-08-23)
@@ -62,100 +62,100 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N252" totalsRowShown="0">
-  <autoFilter ref="A1:N252"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N280" totalsRowShown="0">
+  <autoFilter ref="A1:N280"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N252"/>
+  <dimension ref="A1:N280"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
-    <col min="6" max="6" bestFit="true" customWidth="true" width="25.08988764044944"/>
+    <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="33.889887640449444"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="27.28988764044944"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
+    <col min="13" max="13" bestFit="true" customWidth="true" width="176.88988764044947"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
@@ -189,16226 +189,17955 @@
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>Kommissionen</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht am</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht von</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Abgeschlossen am</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>4106</v>
+        <v>4169</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+          <t>Berichtsmotion von Tabea Zimmermann Gibson, Carina Brüngger, Jean Luc Mösch und Livio Bundi betreffend Umsetzung der koordinierten Gesundheitsversorgung im Kanton Zug</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J2" s="0"/>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Zimmermann Gibson Tabea, Brüngger Carina, Mösch Jean Luc, Bundi Livio</t>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>4105</v>
+        <v>4168</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+          <t>Interpellation von Mirjam Arnold betreffend mögliche Schadstoffbelastungen auf öffentlichen Kinderspielplätzen im Kanton Zug</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J3" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J3" s="0"/>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+          <t>Arnold Mirjam</t>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>4104</v>
+        <v>4167</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+          <t>Interpellation von Philip C. Brunner, Gregor Bruhin, Alex Haslimann und Hans Jörg Villiger betreffend IT-Sicherheit und Schutz sensibler Registerdaten beim Amt für Informatik und Organisation (AIO) – Lehren aus dem Vorfall in Liechtenstein</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J4" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J4" s="0"/>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Brunner Philip C., Bruhin Gregor, Haslimann Alexander, Villiger Hans Jörg</t>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>4103</v>
+        <v>4166</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+          <t>Kleine Anfrage von Patrick Iten betreffend Legionellenprävention bei Verdunstungskühlanlagen und raumlufttechnischen Anlagen</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
+          <t/>
         </is>
       </c>
       <c r="J5" s="0"/>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Patrick</t>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>4102</v>
+        <v>4165</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+          <t>Kleine Anfrage von Tabea Estermann betreffend «Attraktiver Wegunterhalt statt Kahlschlag: Wie wird des kantonale Freizeit-Velowegnetz zukunftsfähig gepflegt?»</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
+          <t/>
         </is>
       </c>
       <c r="J6" s="0"/>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Estermann Tabea</t>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>4101</v>
+        <v>4164</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+          <t>Kleine Anfrage von Philip C. Brunner betreffend «Raumplanerische Steuerung des aktuellen Wachstums im Kanton Zug und den Gemeinden nach der Abstimmung zur 10-Mio. Schweiz»</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Staatswirtschaftskommission </t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J7" s="0"/>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
+        <v>4163</v>
+      </c>
+      <c r="B8" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C8" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E8" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner, Karl Nussbaumer und Brigitte Wenzin Widmer betreffend "Bereitschaft und Ausrüstung der Zuger Feuerwehren bei steigender Waldbrandgefahr - Wie gerüstet sind unsere Feuerwehren?"</t>
+        </is>
+      </c>
+      <c r="F8" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G8" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="H8" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J8" s="0"/>
+      <c r="K8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L8" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="M8" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Nussbaumer Karl, Wenzin Widmer Brigitte</t>
+        </is>
+      </c>
+      <c r="N8" s="0"/>
+    </row>
+    <row r="9">
+      <c r="A9" s="0" t="n">
+        <v>4162</v>
+      </c>
+      <c r="B9" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C9" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E9" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der ALG-Fraktion betreffend kantonale Strategie gegen Gewalt an Frauen</t>
+        </is>
+      </c>
+      <c r="F9" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G9" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="H9" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J9" s="0"/>
+      <c r="K9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L9" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="M9" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N9" s="0"/>
+    </row>
+    <row r="10">
+      <c r="A10" s="0" t="n">
+        <v>4161</v>
+      </c>
+      <c r="B10" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage</t>
+        </is>
+      </c>
+      <c r="C10" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E10" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage der ALG-Fraktion betreffend Stand der Erarbeitung der kantonalen Wasserstrategie</t>
+        </is>
+      </c>
+      <c r="F10" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G10" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="H10" s="0" t="inlineStr">
+        <is>
+          <t>Antwort des Regierungsrats</t>
+        </is>
+      </c>
+      <c r="I10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J10" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="K10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L10" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="M10" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N10" s="0"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="n">
+        <v>4160</v>
+      </c>
+      <c r="B11" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C11" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D11" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E11" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Corina Kremmel, Patrick Röösli und Michael Felber «Von Schnecken und Ställen» - Zuger Recht ausmisten</t>
+        </is>
+      </c>
+      <c r="F11" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G11" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="H11" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I11" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J11" s="0"/>
+      <c r="K11" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L11" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="M11" s="0" t="inlineStr">
+        <is>
+          <t>Kremmel Corina, Röösli Patrick, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N11" s="0"/>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="n">
+        <v>4159</v>
+      </c>
+      <c r="B12" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C12" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D12" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E12" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Philip C. Brunner betreffend Aufhebung der Altersgrenzen für das Zuger Staatspersonal (Anpassung des Personalgesetzes)</t>
+        </is>
+      </c>
+      <c r="F12" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G12" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-26</t>
+        </is>
+      </c>
+      <c r="H12" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I12" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J12" s="0"/>
+      <c r="K12" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L12" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-26</t>
+        </is>
+      </c>
+      <c r="M12" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N12" s="0"/>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="n">
+        <v>4158</v>
+      </c>
+      <c r="B13" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C13" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D13" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E13" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Michael Felber und Thomas Meierhans betreffend prognostizierte Zahlenwerte im Richtplan (Bevölkerungs- und Beschäftigtenentwicklung im Kanton Zug) </t>
+        </is>
+      </c>
+      <c r="F13" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G13" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="H13" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I13" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J13" s="0"/>
+      <c r="K13" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L13" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="M13" s="0" t="inlineStr">
+        <is>
+          <t>Felber Michael, Meierhans Thomas</t>
+        </is>
+      </c>
+      <c r="N13" s="0"/>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="n">
+        <v>4157</v>
+      </c>
+      <c r="B14" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C14" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D14" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E14" s="0" t="inlineStr">
+        <is>
+          <t>Motion der Fraktion Die Mitte betreffend Kontrolle von Strafregisterauszügen für die Erteilung von Aufenthaltsbewilligungen</t>
+        </is>
+      </c>
+      <c r="F14" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G14" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H14" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I14" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J14" s="0"/>
+      <c r="K14" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L14" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="M14" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N14" s="0"/>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="n">
+        <v>4156</v>
+      </c>
+      <c r="B15" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C15" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D15" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E15" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
+        </is>
+      </c>
+      <c r="F15" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G15" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H15" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I15" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J15" s="0"/>
+      <c r="K15" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L15" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="M15" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N15" s="0"/>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="n">
+        <v>4155</v>
+      </c>
+      <c r="B16" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C16" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D16" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E16" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend kantonale Hitzestrategie und Hitze-Koordinationsstelle (Taskforce) 
+</t>
+        </is>
+      </c>
+      <c r="F16" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G16" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H16" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I16" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J16" s="0"/>
+      <c r="K16" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L16" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="M16" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N16" s="0"/>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="n">
+        <v>4154</v>
+      </c>
+      <c r="B17" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C17" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D17" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E17" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Mirjam Arnold und Jean Luc Mösch betreffend Bahnausbau, Infrastruktur und Kundenfreundlichkeit im öffentlichen Verkehr</t>
+        </is>
+      </c>
+      <c r="F17" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G17" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
+      <c r="H17" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I17" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J17" s="0"/>
+      <c r="K17" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L17" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
+      <c r="M17" s="0" t="inlineStr">
+        <is>
+          <t>Arnold Mirjam, Mösch Jean Luc</t>
+        </is>
+      </c>
+      <c r="N17" s="0"/>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="n">
+        <v>4153</v>
+      </c>
+      <c r="B18" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C18" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D18" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E18" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der ALG-Fraktion bezüglich Massnahmen gegen Hitze in öffentlichen Gebäuden</t>
+        </is>
+      </c>
+      <c r="F18" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G18" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-08</t>
+        </is>
+      </c>
+      <c r="H18" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I18" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J18" s="0"/>
+      <c r="K18" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L18" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-08</t>
+        </is>
+      </c>
+      <c r="M18" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N18" s="0"/>
+    </row>
+    <row r="19">
+      <c r="A19" s="0" t="n">
+        <v>4152</v>
+      </c>
+      <c r="B19" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C19" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D19" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E19" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Innovationsprojekts «Virtuelles Kraftwerk Zug» der Zug Alliance</t>
+        </is>
+      </c>
+      <c r="F19" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G19" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H19" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für Kommissionsbestellung</t>
+        </is>
+      </c>
+      <c r="I19" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J19" s="0"/>
+      <c r="K19" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L19" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="M19" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N19" s="0"/>
+    </row>
+    <row r="20">
+      <c r="A20" s="0" t="n">
+        <v>4151</v>
+      </c>
+      <c r="B20" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C20" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D20" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E20" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an die Schaffung des Kompetenzzentrums für den Nationalen Finanzausgleich (NFA) am Institut für Schweizer Wirtschaftspolitik an der Universität Luzern (IWP) </t>
+        </is>
+      </c>
+      <c r="F20" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G20" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H20" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für Kommissionsbestellung</t>
+        </is>
+      </c>
+      <c r="I20" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J20" s="0"/>
+      <c r="K20" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L20" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="M20" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N20" s="0"/>
+    </row>
+    <row r="21">
+      <c r="A21" s="0" t="n">
+        <v>4150</v>
+      </c>
+      <c r="B21" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C21" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D21" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E21" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Jean Luc Mösch, Fabio Iten, Philip C. Brunner, Drin Alaj und Flurin Grond betreffend die Realisierung eines kantonalen Kongress- und Veranstaltungsgebäudes (Kongresszentrum) für Grossanlässe im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F21" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G21" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="H21" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I21" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J21" s="0"/>
+      <c r="K21" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L21" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="M21" s="0" t="inlineStr">
+        <is>
+          <t>Mösch Jean Luc, Iten Fabio, Brunner Philip C., Alaj Drin, Grond Flurin</t>
+        </is>
+      </c>
+      <c r="N21" s="0"/>
+    </row>
+    <row r="22">
+      <c r="A22" s="0" t="n">
+        <v>4149</v>
+      </c>
+      <c r="B22" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C22" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E22" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der ALG-Fraktion betreffend wirksamen Schutz von Wohnraum vor der Zweckentfremdung durch Business Apartments</t>
+        </is>
+      </c>
+      <c r="F22" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G22" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="H22" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J22" s="0"/>
+      <c r="K22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L22" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="M22" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N22" s="0"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="0" t="n">
+        <v>4148</v>
+      </c>
+      <c r="B23" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C23" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E23" s="0" t="inlineStr">
+        <is>
+          <t>Motion der SP-Fraktion betreffend Wohnraum statt Business Apartments</t>
+        </is>
+      </c>
+      <c r="F23" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G23" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="H23" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J23" s="0"/>
+      <c r="K23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L23" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="M23" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N23" s="0"/>
+    </row>
+    <row r="24">
+      <c r="A24" s="0" t="n">
+        <v>4147</v>
+      </c>
+      <c r="B24" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C24" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E24" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner und Michael Felber betreffend namentliche Nennung von Petentinnen und Petenten bei der Behandlung von Petitionen</t>
+        </is>
+      </c>
+      <c r="F24" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G24" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H24" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J24" s="0"/>
+      <c r="K24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L24" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="M24" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Felber Michael</t>
+        </is>
+      </c>
+      <c r="N24" s="0"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="0" t="n">
+        <v>4145</v>
+      </c>
+      <c r="B25" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C25" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E25" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
+        </is>
+      </c>
+      <c r="F25" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G25" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H25" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J25" s="0"/>
+      <c r="K25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L25" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="M25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N25" s="0"/>
+    </row>
+    <row r="26">
+      <c r="A26" s="0" t="n">
+        <v>4144</v>
+      </c>
+      <c r="B26" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C26" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E26" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner, Karl Bürgler, Joëlle Gautier, Barbara Gysel, Andreas Iten, Andreas Lustenberger, Jean Luc Mösch, Karl Nussbaumer, Patrick Röösli und Martin Zimmermann betreffend Reintegration von Menschen mit einer Beeinträchtigung in den ersten Arbeitsmarkt</t>
+        </is>
+      </c>
+      <c r="F26" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G26" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="H26" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J26" s="0"/>
+      <c r="K26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L26" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="M26" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Bürgler Karl, Gautier Joëlle, Gysel Barbara, Iten Andreas, Lustenberger Andreas, Mösch Jean Luc, Nussbaumer Karl, Röösli Patrick, Zimmermann Martin</t>
+        </is>
+      </c>
+      <c r="N26" s="0"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="0" t="n">
+        <v>4143</v>
+      </c>
+      <c r="B27" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C27" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E27" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Karl Nussbaumer, Philip C. Brunner, Karl Bürgler, Andreas Lustenberger, Andreas Iten, Barbara Gysel, Martin Zimmermann, Jean Luc Mösch und Patrick Röösli betreffend Förderung der beruflichen Inklusion von Menschen mit Behinderungen durch finanziellen Ausgleich für Arbeitgebende</t>
+        </is>
+      </c>
+      <c r="F27" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G27" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="H27" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J27" s="0"/>
+      <c r="K27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L27" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="M27" s="0" t="inlineStr">
+        <is>
+          <t>Nussbaumer Karl, Brunner Philip C., Bürgler Karl, Lustenberger Andreas, Iten Andreas, Gysel Barbara, Zimmermann Martin, Mösch Jean Luc, Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N27" s="0"/>
+    </row>
+    <row r="28">
+      <c r="A28" s="0" t="n">
+        <v>4142</v>
+      </c>
+      <c r="B28" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C28" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E28" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
+        </is>
+      </c>
+      <c r="F28" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G28" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H28" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J28" s="0"/>
+      <c r="K28" s="0" t="inlineStr">
+        <is>
+          <t>ad-hoc Zivilschutz, 4142</t>
+        </is>
+      </c>
+      <c r="L28" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-16</t>
+        </is>
+      </c>
+      <c r="M28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N28" s="0"/>
+    </row>
+    <row r="29">
+      <c r="A29" s="0" t="n">
+        <v>4141</v>
+      </c>
+      <c r="B29" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C29" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E29" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F29" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G29" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H29" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J29" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L29" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-16</t>
+        </is>
+      </c>
+      <c r="M29" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N29" s="0"/>
+    </row>
+    <row r="30">
+      <c r="A30" s="0" t="n">
+        <v>4140</v>
+      </c>
+      <c r="B30" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C30" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E30" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F30" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G30" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H30" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J30" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L30" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="M30" s="0" t="inlineStr">
+        <is>
+          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
+        </is>
+      </c>
+      <c r="N30" s="0"/>
+    </row>
+    <row r="31">
+      <c r="A31" s="0" t="n">
+        <v>4139</v>
+      </c>
+      <c r="B31" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C31" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E31" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
+        </is>
+      </c>
+      <c r="F31" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G31" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H31" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J31" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L31" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="M31" s="0" t="inlineStr">
+        <is>
+          <t>Riboni Michael, Bürgler Karl</t>
+        </is>
+      </c>
+      <c r="N31" s="0"/>
+    </row>
+    <row r="32">
+      <c r="A32" s="0" t="n">
+        <v>4138</v>
+      </c>
+      <c r="B32" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C32" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E32" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
+        </is>
+      </c>
+      <c r="F32" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G32" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H32" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J32" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L32" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-12</t>
+        </is>
+      </c>
+      <c r="M32" s="0" t="inlineStr">
+        <is>
+          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
+        </is>
+      </c>
+      <c r="N32" s="0"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="n">
+        <v>4136</v>
+      </c>
+      <c r="B33" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C33" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E33" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
+        </is>
+      </c>
+      <c r="F33" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G33" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H33" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J33" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L33" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="M33" s="0" t="inlineStr">
+        <is>
+          <t>Gössi Alois, Gwerder Thomas </t>
+        </is>
+      </c>
+      <c r="N33" s="0"/>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="n">
+        <v>4134</v>
+      </c>
+      <c r="B34" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C34" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E34" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
+        </is>
+      </c>
+      <c r="F34" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G34" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H34" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J34" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L34" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
+      <c r="M34" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N34" s="0"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="n">
+        <v>4133</v>
+      </c>
+      <c r="B35" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C35" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E35" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
+        </is>
+      </c>
+      <c r="F35" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G35" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H35" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J35" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L35" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M35" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N35" s="0"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="n">
+        <v>4132</v>
+      </c>
+      <c r="B36" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C36" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E36" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
+        </is>
+      </c>
+      <c r="F36" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G36" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H36" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J36" s="0"/>
+      <c r="K36" s="0" t="inlineStr">
+        <is>
+          <t>Bildungskommission (BK)</t>
+        </is>
+      </c>
+      <c r="L36" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N36" s="0"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="0" t="n">
+        <v>4131</v>
+      </c>
+      <c r="B37" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C37" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E37" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
+        </is>
+      </c>
+      <c r="F37" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G37" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H37" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J37" s="0"/>
+      <c r="K37" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Gesundheit und Soziales</t>
+        </is>
+      </c>
+      <c r="L37" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N37" s="0"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="0" t="n">
+        <v>4130</v>
+      </c>
+      <c r="B38" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C38" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E38" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
+        </is>
+      </c>
+      <c r="F38" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G38" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H38" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J38" s="0"/>
+      <c r="K38" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Gesundheit und Soziales</t>
+        </is>
+      </c>
+      <c r="L38" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N38" s="0"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="0" t="n">
+        <v>4129</v>
+      </c>
+      <c r="B39" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C39" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E39" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
+        </is>
+      </c>
+      <c r="F39" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G39" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H39" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J39" s="0"/>
+      <c r="K39" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Hochbau</t>
+        </is>
+      </c>
+      <c r="L39" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N39" s="0"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="0" t="n">
+        <v>4127</v>
+      </c>
+      <c r="B40" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C40" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E40" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
+        </is>
+      </c>
+      <c r="F40" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G40" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H40" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J40" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L40" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-07</t>
+        </is>
+      </c>
+      <c r="M40" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N40" s="0"/>
+    </row>
+    <row r="41">
+      <c r="A41" s="0" t="n">
+        <v>4126</v>
+      </c>
+      <c r="B41" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C41" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E41" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
+        </is>
+      </c>
+      <c r="F41" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G41" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H41" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J41" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L41" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="M41" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N41" s="0"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="0" t="n">
+        <v>4125</v>
+      </c>
+      <c r="B42" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C42" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E42" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
+        </is>
+      </c>
+      <c r="F42" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G42" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H42" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J42" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L42" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="M42" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N42" s="0"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="0" t="n">
+        <v>4124</v>
+      </c>
+      <c r="B43" s="0" t="inlineStr">
+        <is>
+          <t>Wahlen</t>
+        </is>
+      </c>
+      <c r="C43" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E43" s="0" t="inlineStr">
+        <is>
+          <t>Wahl eines neuen Richters in die Funktion des Zwangsmassnahmengerichts für die Amtsperiode 2025–2030
+</t>
+        </is>
+      </c>
+      <c r="F43" s="0" t="inlineStr">
+        <is>
+          <t>Obergericht</t>
+        </is>
+      </c>
+      <c r="G43" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-10</t>
+        </is>
+      </c>
+      <c r="H43" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I43" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J43" s="0"/>
+      <c r="K43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L43" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="M43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N43" s="0"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="0" t="n">
+        <v>4123</v>
+      </c>
+      <c r="B44" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C44" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E44" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F44" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G44" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H44" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J44" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L44" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-24</t>
+        </is>
+      </c>
+      <c r="M44" s="0" t="inlineStr">
+        <is>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
+        </is>
+      </c>
+      <c r="N44" s="0"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="0" t="n">
+        <v>4122</v>
+      </c>
+      <c r="B45" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C45" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E45" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
+        </is>
+      </c>
+      <c r="F45" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G45" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H45" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J45" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L45" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="M45" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
+        </is>
+      </c>
+      <c r="N45" s="0"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="0" t="n">
+        <v>4121</v>
+      </c>
+      <c r="B46" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C46" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E46" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F46" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G46" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H46" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J46" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L46" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="M46" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N46" s="0"/>
+    </row>
+    <row r="47">
+      <c r="A47" s="0" t="n">
+        <v>4120</v>
+      </c>
+      <c r="B47" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C47" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E47" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
+        </is>
+      </c>
+      <c r="F47" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G47" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H47" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J47" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L47" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="M47" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N47" s="0"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="0" t="n">
+        <v>4119</v>
+      </c>
+      <c r="B48" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C48" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E48" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
+        </is>
+      </c>
+      <c r="F48" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G48" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H48" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J48" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L48" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="M48" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N48" s="0"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="0" t="n">
+        <v>4118</v>
+      </c>
+      <c r="B49" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C49" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E49" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
+        </is>
+      </c>
+      <c r="F49" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G49" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H49" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J49" s="0"/>
+      <c r="K49" s="0" t="inlineStr">
+        <is>
+          <t>ad-hoc Olympische Spiele, 4118</t>
+        </is>
+      </c>
+      <c r="L49" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N49" s="0"/>
+    </row>
+    <row r="50">
+      <c r="A50" s="0" t="n">
+        <v>4117</v>
+      </c>
+      <c r="B50" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C50" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E50" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+        </is>
+      </c>
+      <c r="F50" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G50" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H50" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J50" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L50" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M50" s="0" t="inlineStr">
+        <is>
+          <t>Gwerder Thomas , Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N50" s="0"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="0" t="n">
+        <v>4116</v>
+      </c>
+      <c r="B51" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C51" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E51" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
+        </is>
+      </c>
+      <c r="F51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G51" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H51" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J51" s="0"/>
+      <c r="K51" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L51" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N51" s="0"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="0" t="n">
+        <v>4113</v>
+      </c>
+      <c r="B52" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C52" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E52" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
+        </is>
+      </c>
+      <c r="F52" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G52" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H52" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J52" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
+      <c r="K52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L52" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M52" s="0" t="inlineStr">
+        <is>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
+        </is>
+      </c>
+      <c r="N52" s="0"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="0" t="n">
+        <v>4112</v>
+      </c>
+      <c r="B53" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C53" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D53" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E53" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+        </is>
+      </c>
+      <c r="F53" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G53" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H53" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I53" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J53" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
+      <c r="K53" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L53" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M53" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N53" s="0"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="0" t="n">
+        <v>4111</v>
+      </c>
+      <c r="B54" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C54" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E54" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+        </is>
+      </c>
+      <c r="F54" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G54" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H54" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J54" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L54" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="M54" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N54" s="0"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="0" t="n">
+        <v>4110</v>
+      </c>
+      <c r="B55" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C55" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E55" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+        </is>
+      </c>
+      <c r="F55" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G55" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="H55" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I55" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J55" s="0"/>
+      <c r="K55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L55" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N55" s="0"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="0" t="n">
+        <v>4109</v>
+      </c>
+      <c r="B56" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C56" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E56" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+        </is>
+      </c>
+      <c r="F56" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G56" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H56" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J56" s="0"/>
+      <c r="K56" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Hochbau</t>
+        </is>
+      </c>
+      <c r="L56" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N56" s="0"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="0" t="n">
+        <v>4108</v>
+      </c>
+      <c r="B57" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C57" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E57" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+        </is>
+      </c>
+      <c r="F57" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G57" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
+      <c r="H57" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I57" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J57" s="0"/>
+      <c r="K57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L57" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N57" s="0"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="0" t="n">
+        <v>4106</v>
+      </c>
+      <c r="B58" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C58" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E58" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+        </is>
+      </c>
+      <c r="F58" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G58" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H58" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J58" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L58" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M58" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N58" s="0"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="0" t="n">
+        <v>4105</v>
+      </c>
+      <c r="B59" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C59" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D59" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E59" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+        </is>
+      </c>
+      <c r="F59" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G59" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H59" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I59" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J59" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K59" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L59" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M59" s="0" t="inlineStr">
+        <is>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N59" s="0"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="0" t="n">
+        <v>4104</v>
+      </c>
+      <c r="B60" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C60" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D60" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E60" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+        </is>
+      </c>
+      <c r="F60" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G60" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H60" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I60" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J60" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K60" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L60" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M60" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N60" s="0"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="0" t="n">
+        <v>4103</v>
+      </c>
+      <c r="B61" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C61" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E61" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+        </is>
+      </c>
+      <c r="F61" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G61" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H61" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I61" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J61" s="0"/>
+      <c r="K61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L61" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N61" s="0"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="0" t="n">
+        <v>4102</v>
+      </c>
+      <c r="B62" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C62" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D62" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E62" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+        </is>
+      </c>
+      <c r="F62" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G62" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H62" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I62" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J62" s="0"/>
+      <c r="K62" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L62" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M62" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N62" s="0"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="0" t="n">
+        <v>4101</v>
+      </c>
+      <c r="B63" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C63" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D63" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E63" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+        </is>
+      </c>
+      <c r="F63" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="G63" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H63" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I63" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Staatswirtschaftskommission </t>
+        </is>
+      </c>
+      <c r="J63" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K63" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L63" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="M63" s="0" t="inlineStr">
+        <is>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N63" s="0"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="0" t="n">
         <v>4100</v>
       </c>
-      <c r="B8" s="0" t="inlineStr">
+      <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C8" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E8" s="0" t="inlineStr">
+      <c r="C64" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D64" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E64" s="0" t="inlineStr">
         <is>
           <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
 </t>
         </is>
       </c>
-      <c r="F8" s="0" t="inlineStr">
+      <c r="F64" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G8" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J8" s="0" t="inlineStr">
+      <c r="G64" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="H64" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I64" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J64" s="0" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
-      <c r="K8" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="0" t="inlineStr">
+      <c r="K64" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L64" s="0" t="inlineStr">
         <is>
           <t>2026-04-09</t>
         </is>
       </c>
-      <c r="M8" s="0" t="inlineStr">
+      <c r="M64" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
-        </is>
-[...3658 lines deleted...]
-          <t>ALG</t>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>4025</v>
+        <v>4099</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend die Frage: Wie digital und zukunftsfähig sind die Zuger Notariate?</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>4023</v>
+        <v>4098</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J66" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J66" s="0"/>
       <c r="K66" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>4021</v>
+        <v>4097</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>4020</v>
+        <v>4095</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>4019</v>
+        <v>4094</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Simon Leuenberger betreffend Erklärvideos des Kantons bei kantonalen Urnengängen (Wahlen und Abstimmungen)</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2025-11-12</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>4018</v>
+        <v>4088</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Zwischenbericht zu den per Ende März 2026 zur Berichterstattung fälligen parlamentarischen Vorstössen</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J70" s="0"/>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t/>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>4016</v>
+        <v>4086</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J71" s="0"/>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>4015</v>
+        <v>4084</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>4014</v>
+        <v>4083</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
           <t>2026-04-30</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J73" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J73" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>4013</v>
+        <v>4082</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J74" s="0"/>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>4012</v>
+        <v>4081</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J75" s="0"/>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>4011</v>
+        <v>4078</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>4008</v>
+        <v>4076</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>4006</v>
+        <v>4075</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>4001</v>
+        <v>4074</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Nichtbezug von Sozialleistungen im Kanton Zug</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2025-10-08</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>4000</v>
+        <v>4072</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Ausbau erneuerbarer Energien</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J80" s="0"/>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2025-10-05</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>3999</v>
+        <v>4070</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>3998</v>
+        <v>4069</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>3996</v>
+        <v>4066</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 21. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J83" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J83" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>3995</v>
+        <v>4065</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend fehlende kantonale und kommunale Hitzeaktionspläne</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2025-09-10</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>3994</v>
+        <v>4064</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J85" s="0"/>
+      <c r="J85" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>3993</v>
+        <v>4061</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3990</v>
+        <v>4059</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>3989</v>
+        <v>4057</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>3988</v>
+        <v>4055</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J89" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3985</v>
+        <v>4054</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>3980</v>
+        <v>4051</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2026-01-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 21. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J91" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J91" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-26</t>
+        </is>
+      </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>3974</v>
+        <v>4050</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>3972</v>
+        <v>4048</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>3971</v>
+        <v>4047</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J94" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>3969</v>
+        <v>4045</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>3966</v>
+        <v>4044</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J96" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>3965</v>
+        <v>4043</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>3964</v>
+        <v>4042</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>3963</v>
+        <v>4041</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>3960</v>
+        <v>4039</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J100" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t/>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>3958</v>
+        <v>4038</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J101" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J101" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>3957</v>
+        <v>4037</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2025-12-11</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 21. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J102" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J102" s="0" t="inlineStr">
+        <is>
+          <t>2029-07-02</t>
+        </is>
+      </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>3956</v>
+        <v>4036</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2025-12-11</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J103" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J103" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>3953</v>
+        <v>4035</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J104" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>3950</v>
+        <v>4034</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J105" s="0"/>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>3949</v>
+        <v>4030</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2025-12-27</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J106" s="0"/>
+      <c r="J106" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-18</t>
+        </is>
+      </c>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>3948</v>
+        <v>4028</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J107" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J107" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-18</t>
+        </is>
+      </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>3943</v>
+        <v>4027</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J108" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>3942</v>
+        <v>4026</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J109" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>3941</v>
+        <v>4023</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J110" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>3939</v>
+        <v>4021</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J111" s="0"/>
+      <c r="J111" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-18</t>
+        </is>
+      </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>3938</v>
+        <v>4020</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J112" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>3932</v>
+        <v>4018</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>3930</v>
+        <v>4016</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>3929</v>
+        <v>4015</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>3923</v>
+        <v>4014</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J116" s="0"/>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="N116" s="0"/>
+      <c r="N116" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3921</v>
+        <v>4013</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3911</v>
+        <v>4012</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J118" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J118" s="0"/>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3910</v>
+        <v>4011</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3905</v>
+        <v>4008</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J120" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J120" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3896</v>
+        <v>4006</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3893</v>
+        <v>3999</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3891</v>
+        <v>3998</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3889</v>
+        <v>3996</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J124" s="0"/>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t/>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3888</v>
+        <v>3994</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J125" s="0"/>
       <c r="K125" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3887</v>
+        <v>3990</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
+          <t>2025-10-02</t>
+        </is>
+      </c>
+      <c r="H126" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I126" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J126" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
+      <c r="K126" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L126" s="0" t="inlineStr">
+        <is>
           <t>2025-09-04</t>
         </is>
       </c>
-      <c r="H126" s="0" t="inlineStr">
-[...19 lines deleted...]
-      </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3885</v>
+        <v>3989</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3877</v>
+        <v>3988</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3872</v>
+        <v>3985</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3869</v>
+        <v>3980</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J130" s="0"/>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t/>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3867</v>
+        <v>3974</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J131" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J131" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3866</v>
+        <v>3972</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
-[...2 lines deleted...]
-      <c r="J132" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J132" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3864</v>
+        <v>3971</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3861</v>
+        <v>3969</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3858</v>
+        <v>3966</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3827</v>
+        <v>3965</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3826</v>
+        <v>3964</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3819</v>
+        <v>3963</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3816</v>
+        <v>3960</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3811</v>
+        <v>3958</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
+        </is>
+      </c>
+      <c r="J140" s="0"/>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3808</v>
+        <v>3957</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J141" s="0"/>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L141" s="0"/>
+      <c r="L141" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-08</t>
+        </is>
+      </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3802</v>
+        <v>3956</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J142" s="0"/>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3799</v>
+        <v>3953</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
-[...2 lines deleted...]
-      <c r="J143" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J143" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3792</v>
+        <v>3950</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J144" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J144" s="0"/>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t/>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3791</v>
+        <v>3948</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J145" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J145" s="0"/>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3790</v>
+        <v>3942</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J146" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J146" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3785</v>
+        <v>3941</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
-          <t>2028-02-20</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3778</v>
+        <v>3939</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J148" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J148" s="0"/>
       <c r="K148" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3770</v>
+        <v>3938</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J149" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J149" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3767</v>
+        <v>3932</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J150" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J150" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3765</v>
+        <v>3930</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Nicht-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
-[...2 lines deleted...]
-      <c r="N151" s="0"/>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N151" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3759</v>
+        <v>3923</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J152" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J152" s="0"/>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3758</v>
+        <v>3905</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
+        </is>
+      </c>
+      <c r="J153" s="0"/>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3755</v>
+        <v>3896</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist: 30. Juni 2027</t>
         </is>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2027-06-30</t>
         </is>
       </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3743</v>
+        <v>3893</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J155" s="0"/>
+      <c r="J155" s="0" t="inlineStr">
+        <is>
+          <t>2029-04-30</t>
+        </is>
+      </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3742</v>
+        <v>3891</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J156" s="0"/>
+      <c r="J156" s="0" t="inlineStr">
+        <is>
+          <t>2029-03-26</t>
+        </is>
+      </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3736</v>
+        <v>3889</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>3735</v>
+        <v>3888</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J158" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J158" s="0"/>
       <c r="K158" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>3734</v>
+        <v>3887</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J159" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J159" s="0"/>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3733</v>
+        <v>3885</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3732</v>
+        <v>3877</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3727</v>
+        <v>3869</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3726</v>
+        <v>3867</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J163" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J163" s="0"/>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t/>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3725</v>
+        <v>3866</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J164" s="0"/>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3704</v>
+        <v>3864</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3684</v>
+        <v>3861</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3683</v>
+        <v>3858</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3680</v>
+        <v>3827</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3676</v>
+        <v>3826</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3667</v>
+        <v>3819</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3656</v>
+        <v>3816</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J171" s="0"/>
+      <c r="J171" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3646</v>
+        <v>3811</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3628</v>
+        <v>3808</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t/>
         </is>
       </c>
       <c r="J173" s="0"/>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L173" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L173" s="0"/>
       <c r="M173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>3625</v>
+        <v>3802</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J174" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>3621</v>
+        <v>3799</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J175" s="0"/>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t/>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>3617</v>
+        <v>3792</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J176" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>3616</v>
+        <v>3791</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t/>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>3613</v>
+        <v>3790</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J178" s="0"/>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>3602</v>
+        <v>3785</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J179" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2028-02-20</t>
         </is>
       </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>3595</v>
+        <v>3778</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J180" s="0"/>
+      <c r="J180" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-26</t>
+        </is>
+      </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>3594</v>
+        <v>3770</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
         </is>
       </c>
       <c r="J181" s="0"/>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>3592</v>
+        <v>3767</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J182" s="0"/>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>3584</v>
+        <v>3765</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>3579</v>
+        <v>3759</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J184" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>3574</v>
+        <v>3758</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>3569</v>
+        <v>3755</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2024-05-06</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J186" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J186" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>3562</v>
+        <v>3743</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J187" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J187" s="0"/>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>3546</v>
+        <v>3742</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J188" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J188" s="0"/>
       <c r="K188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>3544</v>
+        <v>3736</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J189" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>3541</v>
+        <v>3735</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J190" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>3535</v>
+        <v>3734</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J191" s="0"/>
+      <c r="J191" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>3534</v>
+        <v>3733</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J192" s="0"/>
+      <c r="J192" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
+        <v>3732</v>
+      </c>
+      <c r="B193" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C193" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E193" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+        </is>
+      </c>
+      <c r="F193" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G193" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-02</t>
+        </is>
+      </c>
+      <c r="H193" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J193" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-02</t>
+        </is>
+      </c>
+      <c r="K193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L193" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-13</t>
+        </is>
+      </c>
+      <c r="M193" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N193" s="0"/>
+    </row>
+    <row r="194">
+      <c r="A194" s="0" t="n">
+        <v>3727</v>
+      </c>
+      <c r="B194" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C194" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E194" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+        </is>
+      </c>
+      <c r="F194" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G194" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-28</t>
+        </is>
+      </c>
+      <c r="H194" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J194" s="0" t="inlineStr">
+        <is>
+          <t>2028-08-28</t>
+        </is>
+      </c>
+      <c r="K194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L194" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-02</t>
+        </is>
+      </c>
+      <c r="M194" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N194" s="0"/>
+    </row>
+    <row r="195">
+      <c r="A195" s="0" t="n">
+        <v>3726</v>
+      </c>
+      <c r="B195" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C195" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E195" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+        </is>
+      </c>
+      <c r="F195" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G195" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H195" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J195" s="0" t="inlineStr">
+        <is>
+          <t>2028-07-03</t>
+        </is>
+      </c>
+      <c r="K195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L195" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-30</t>
+        </is>
+      </c>
+      <c r="M195" s="0" t="inlineStr">
+        <is>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+        </is>
+      </c>
+      <c r="N195" s="0"/>
+    </row>
+    <row r="196">
+      <c r="A196" s="0" t="n">
+        <v>3725</v>
+      </c>
+      <c r="B196" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C196" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E196" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+        </is>
+      </c>
+      <c r="F196" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G196" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H196" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J196" s="0" t="inlineStr">
+        <is>
+          <t>2025-05-23</t>
+        </is>
+      </c>
+      <c r="K196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L196" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-29</t>
+        </is>
+      </c>
+      <c r="M196" s="0" t="inlineStr">
+        <is>
+          <t>Werner Thomas</t>
+        </is>
+      </c>
+      <c r="N196" s="0"/>
+    </row>
+    <row r="197">
+      <c r="A197" s="0" t="n">
+        <v>3704</v>
+      </c>
+      <c r="B197" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C197" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E197" s="0" t="inlineStr">
+        <is>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F197" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G197" s="0" t="inlineStr">
+        <is>
+          <t>2024-12-19</t>
+        </is>
+      </c>
+      <c r="H197" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J197" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
+      <c r="K197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L197" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-21</t>
+        </is>
+      </c>
+      <c r="M197" s="0" t="inlineStr">
+        <is>
+          <t>SP, ALG</t>
+        </is>
+      </c>
+      <c r="N197" s="0"/>
+    </row>
+    <row r="198">
+      <c r="A198" s="0" t="n">
+        <v>3684</v>
+      </c>
+      <c r="B198" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C198" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E198" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+        </is>
+      </c>
+      <c r="F198" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G198" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-11</t>
+        </is>
+      </c>
+      <c r="H198" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J198" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-11</t>
+        </is>
+      </c>
+      <c r="K198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L198" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-23</t>
+        </is>
+      </c>
+      <c r="M198" s="0" t="inlineStr">
+        <is>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+        </is>
+      </c>
+      <c r="N198" s="0"/>
+    </row>
+    <row r="199">
+      <c r="A199" s="0" t="n">
+        <v>3683</v>
+      </c>
+      <c r="B199" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C199" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E199" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+        </is>
+      </c>
+      <c r="F199" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G199" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-11</t>
+        </is>
+      </c>
+      <c r="H199" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I199" s="0" t="inlineStr">
+        <is>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J199" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-11</t>
+        </is>
+      </c>
+      <c r="K199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L199" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-23</t>
+        </is>
+      </c>
+      <c r="M199" s="0" t="inlineStr">
+        <is>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+        </is>
+      </c>
+      <c r="N199" s="0"/>
+    </row>
+    <row r="200">
+      <c r="A200" s="0" t="n">
+        <v>3680</v>
+      </c>
+      <c r="B200" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C200" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E200" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+        </is>
+      </c>
+      <c r="F200" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G200" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-21</t>
+        </is>
+      </c>
+      <c r="H200" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I200" s="0" t="inlineStr">
+        <is>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J200" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
+      <c r="K200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L200" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-13</t>
+        </is>
+      </c>
+      <c r="M200" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N200" s="0"/>
+    </row>
+    <row r="201">
+      <c r="A201" s="0" t="n">
+        <v>3676</v>
+      </c>
+      <c r="B201" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C201" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E201" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+        </is>
+      </c>
+      <c r="F201" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G201" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H201" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J201" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L201" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-03</t>
+        </is>
+      </c>
+      <c r="M201" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick, Achermann Heinz</t>
+        </is>
+      </c>
+      <c r="N201" s="0"/>
+    </row>
+    <row r="202">
+      <c r="A202" s="0" t="n">
+        <v>3667</v>
+      </c>
+      <c r="B202" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C202" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E202" s="0" t="inlineStr">
+        <is>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+        </is>
+      </c>
+      <c r="F202" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G202" s="0" t="inlineStr">
+        <is>
+          <t>2024-12-19</t>
+        </is>
+      </c>
+      <c r="H202" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J202" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
+      <c r="K202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L202" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-29</t>
+        </is>
+      </c>
+      <c r="M202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N202" s="0"/>
+    </row>
+    <row r="203">
+      <c r="A203" s="0" t="n">
+        <v>3656</v>
+      </c>
+      <c r="B203" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C203" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E203" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+        </is>
+      </c>
+      <c r="F203" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G203" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-12</t>
+        </is>
+      </c>
+      <c r="H203" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J203" s="0"/>
+      <c r="K203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L203" s="0" t="inlineStr">
+        <is>
+          <t>2023-12-19</t>
+        </is>
+      </c>
+      <c r="M203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N203" s="0"/>
+    </row>
+    <row r="204">
+      <c r="A204" s="0" t="n">
+        <v>3646</v>
+      </c>
+      <c r="B204" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C204" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E204" s="0" t="inlineStr">
+        <is>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+        </is>
+      </c>
+      <c r="F204" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G204" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-10</t>
+        </is>
+      </c>
+      <c r="H204" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J204" s="0" t="inlineStr">
+        <is>
+          <t>2028-04-10</t>
+        </is>
+      </c>
+      <c r="K204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L204" s="0" t="inlineStr">
+        <is>
+          <t>2023-11-30</t>
+        </is>
+      </c>
+      <c r="M204" s="0" t="inlineStr">
+        <is>
+          <t>GLP</t>
+        </is>
+      </c>
+      <c r="N204" s="0"/>
+    </row>
+    <row r="205">
+      <c r="A205" s="0" t="n">
+        <v>3628</v>
+      </c>
+      <c r="B205" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C205" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E205" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+        </is>
+      </c>
+      <c r="F205" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G205" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-26</t>
+        </is>
+      </c>
+      <c r="H205" s="0" t="inlineStr">
+        <is>
+          <t>Inkrafttreten</t>
+        </is>
+      </c>
+      <c r="I205" s="0" t="inlineStr">
+        <is>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J205" s="0"/>
+      <c r="K205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L205" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-24</t>
+        </is>
+      </c>
+      <c r="M205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N205" s="0"/>
+    </row>
+    <row r="206">
+      <c r="A206" s="0" t="n">
+        <v>3625</v>
+      </c>
+      <c r="B206" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C206" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E206" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+        </is>
+      </c>
+      <c r="F206" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G206" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H206" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J206" s="0" t="inlineStr">
+        <is>
+          <t>2028-07-03</t>
+        </is>
+      </c>
+      <c r="K206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L206" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-10</t>
+        </is>
+      </c>
+      <c r="M206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N206" s="0"/>
+    </row>
+    <row r="207">
+      <c r="A207" s="0" t="n">
+        <v>3621</v>
+      </c>
+      <c r="B207" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C207" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E207" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+        </is>
+      </c>
+      <c r="F207" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G207" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H207" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J207" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L207" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-29</t>
+        </is>
+      </c>
+      <c r="M207" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+        </is>
+      </c>
+      <c r="N207" s="0"/>
+    </row>
+    <row r="208">
+      <c r="A208" s="0" t="n">
+        <v>3617</v>
+      </c>
+      <c r="B208" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C208" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E208" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+        </is>
+      </c>
+      <c r="F208" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G208" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H208" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J208" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L208" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-12</t>
+        </is>
+      </c>
+      <c r="M208" s="0" t="inlineStr">
+        <is>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+        </is>
+      </c>
+      <c r="N208" s="0"/>
+    </row>
+    <row r="209">
+      <c r="A209" s="0" t="n">
+        <v>3616</v>
+      </c>
+      <c r="B209" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C209" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E209" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+        </is>
+      </c>
+      <c r="F209" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G209" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H209" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I209" s="0" t="inlineStr">
+        <is>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+        </is>
+      </c>
+      <c r="J209" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L209" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-07</t>
+        </is>
+      </c>
+      <c r="M209" s="0" t="inlineStr">
+        <is>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N209" s="0"/>
+    </row>
+    <row r="210">
+      <c r="A210" s="0" t="n">
+        <v>3613</v>
+      </c>
+      <c r="B210" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C210" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E210" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+        </is>
+      </c>
+      <c r="F210" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G210" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-21</t>
+        </is>
+      </c>
+      <c r="H210" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J210" s="0"/>
+      <c r="K210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L210" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-29</t>
+        </is>
+      </c>
+      <c r="M210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N210" s="0"/>
+    </row>
+    <row r="211">
+      <c r="A211" s="0" t="n">
+        <v>3602</v>
+      </c>
+      <c r="B211" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C211" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E211" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+        </is>
+      </c>
+      <c r="F211" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G211" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-29</t>
+        </is>
+      </c>
+      <c r="H211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I211" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J211" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-01</t>
+        </is>
+      </c>
+      <c r="K211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L211" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-07</t>
+        </is>
+      </c>
+      <c r="M211" s="0" t="inlineStr">
+        <is>
+          <t>Schweizer Emil, Monney Esther</t>
+        </is>
+      </c>
+      <c r="N211" s="0"/>
+    </row>
+    <row r="212">
+      <c r="A212" s="0" t="n">
+        <v>3595</v>
+      </c>
+      <c r="B212" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C212" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E212" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+        </is>
+      </c>
+      <c r="F212" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G212" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H212" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J212" s="0"/>
+      <c r="K212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L212" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N212" s="0"/>
+    </row>
+    <row r="213">
+      <c r="A213" s="0" t="n">
+        <v>3594</v>
+      </c>
+      <c r="B213" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C213" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E213" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+        </is>
+      </c>
+      <c r="F213" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G213" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H213" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J213" s="0"/>
+      <c r="K213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L213" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N213" s="0"/>
+    </row>
+    <row r="214">
+      <c r="A214" s="0" t="n">
+        <v>3592</v>
+      </c>
+      <c r="B214" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C214" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E214" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+        </is>
+      </c>
+      <c r="F214" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G214" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-08</t>
+        </is>
+      </c>
+      <c r="H214" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J214" s="0"/>
+      <c r="K214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L214" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-04</t>
+        </is>
+      </c>
+      <c r="M214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N214" s="0"/>
+    </row>
+    <row r="215">
+      <c r="A215" s="0" t="n">
+        <v>3584</v>
+      </c>
+      <c r="B215" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C215" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E215" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+        </is>
+      </c>
+      <c r="F215" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G215" s="0" t="inlineStr">
+        <is>
+          <t>2024-09-26</t>
+        </is>
+      </c>
+      <c r="H215" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J215" s="0" t="inlineStr">
+        <is>
+          <t>2027-09-26</t>
+        </is>
+      </c>
+      <c r="K215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L215" s="0" t="inlineStr">
+        <is>
+          <t>2023-06-13</t>
+        </is>
+      </c>
+      <c r="M215" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N215" s="0"/>
+    </row>
+    <row r="216">
+      <c r="A216" s="0" t="n">
+        <v>3579</v>
+      </c>
+      <c r="B216" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C216" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E216" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+        </is>
+      </c>
+      <c r="F216" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G216" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H216" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J216" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L216" s="0" t="inlineStr">
+        <is>
+          <t>2023-06-06</t>
+        </is>
+      </c>
+      <c r="M216" s="0" t="inlineStr">
+        <is>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+        </is>
+      </c>
+      <c r="N216" s="0"/>
+    </row>
+    <row r="217">
+      <c r="A217" s="0" t="n">
+        <v>3574</v>
+      </c>
+      <c r="B217" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C217" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E217" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F217" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G217" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H217" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J217" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L217" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-13</t>
+        </is>
+      </c>
+      <c r="M217" s="0" t="inlineStr">
+        <is>
+          <t>Leuenberger Simon</t>
+        </is>
+      </c>
+      <c r="N217" s="0"/>
+    </row>
+    <row r="218">
+      <c r="A218" s="0" t="n">
+        <v>3569</v>
+      </c>
+      <c r="B218" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C218" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E218" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+        </is>
+      </c>
+      <c r="F218" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G218" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="H218" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J218" s="0"/>
+      <c r="K218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L218" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-02</t>
+        </is>
+      </c>
+      <c r="M218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N218" s="0"/>
+    </row>
+    <row r="219">
+      <c r="A219" s="0" t="n">
+        <v>3562</v>
+      </c>
+      <c r="B219" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C219" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E219" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+        </is>
+      </c>
+      <c r="F219" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G219" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H219" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J219" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L219" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-18</t>
+        </is>
+      </c>
+      <c r="M219" s="0" t="inlineStr">
+        <is>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+        </is>
+      </c>
+      <c r="N219" s="0"/>
+    </row>
+    <row r="220">
+      <c r="A220" s="0" t="n">
+        <v>3546</v>
+      </c>
+      <c r="B220" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C220" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E220" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F220" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G220" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H220" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J220" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L220" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-28</t>
+        </is>
+      </c>
+      <c r="M220" s="0" t="inlineStr">
+        <is>
+          <t>FDP</t>
+        </is>
+      </c>
+      <c r="N220" s="0"/>
+    </row>
+    <row r="221">
+      <c r="A221" s="0" t="n">
+        <v>3544</v>
+      </c>
+      <c r="B221" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C221" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E221" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+        </is>
+      </c>
+      <c r="F221" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G221" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-01</t>
+        </is>
+      </c>
+      <c r="H221" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J221" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
+      <c r="K221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L221" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-27</t>
+        </is>
+      </c>
+      <c r="M221" s="0" t="inlineStr">
+        <is>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+        </is>
+      </c>
+      <c r="N221" s="0"/>
+    </row>
+    <row r="222">
+      <c r="A222" s="0" t="n">
+        <v>3541</v>
+      </c>
+      <c r="B222" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C222" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E222" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+        </is>
+      </c>
+      <c r="F222" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G222" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-21</t>
+        </is>
+      </c>
+      <c r="H222" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J222" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
+      <c r="K222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L222" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-21</t>
+        </is>
+      </c>
+      <c r="M222" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+        </is>
+      </c>
+      <c r="N222" s="0"/>
+    </row>
+    <row r="223">
+      <c r="A223" s="0" t="n">
+        <v>3535</v>
+      </c>
+      <c r="B223" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C223" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E223" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+        </is>
+      </c>
+      <c r="F223" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G223" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H223" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J223" s="0"/>
+      <c r="K223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L223" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N223" s="0"/>
+    </row>
+    <row r="224">
+      <c r="A224" s="0" t="n">
+        <v>3534</v>
+      </c>
+      <c r="B224" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C224" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E224" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+        </is>
+      </c>
+      <c r="F224" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G224" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H224" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J224" s="0"/>
+      <c r="K224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L224" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N224" s="0"/>
+    </row>
+    <row r="225">
+      <c r="A225" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B193" s="0" t="inlineStr">
+      <c r="B225" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C193" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E193" s="0" t="inlineStr">
+      <c r="C225" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E225" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F193" s="0" t="inlineStr">
+      <c r="F225" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G193" s="0" t="inlineStr">
+      <c r="G225" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
         </is>
       </c>
-      <c r="H193" s="0" t="inlineStr">
+      <c r="H225" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I193" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L193" s="0" t="inlineStr">
+      <c r="I225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J225" s="0"/>
+      <c r="K225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L225" s="0" t="inlineStr">
         <is>
           <t>2023-02-21</t>
         </is>
       </c>
-      <c r="M193" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A194" s="0" t="n">
+      <c r="M225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N225" s="0"/>
+    </row>
+    <row r="226">
+      <c r="A226" s="0" t="n">
         <v>3532</v>
       </c>
-      <c r="B194" s="0" t="inlineStr">
+      <c r="B226" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C194" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E194" s="0" t="inlineStr">
+      <c r="C226" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E226" s="0" t="inlineStr">
         <is>
           <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
-      <c r="F194" s="0" t="inlineStr">
+      <c r="F226" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
-      <c r="G194" s="0" t="inlineStr">
+      <c r="G226" s="0" t="inlineStr">
         <is>
           <t>2024-03-21</t>
         </is>
       </c>
-      <c r="H194" s="0" t="inlineStr">
+      <c r="H226" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I194" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J194" s="0" t="inlineStr">
+      <c r="I226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J226" s="0" t="inlineStr">
         <is>
           <t>2027-03-21</t>
         </is>
       </c>
-      <c r="K194" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L194" s="0" t="inlineStr">
+      <c r="K226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L226" s="0" t="inlineStr">
         <is>
           <t>2023-02-16</t>
         </is>
       </c>
-      <c r="M194" s="0" t="inlineStr">
+      <c r="M226" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
-      <c r="N194" s="0"/>
-[...2 lines deleted...]
-      <c r="A195" s="0" t="n">
+      <c r="N226" s="0"/>
+    </row>
+    <row r="227">
+      <c r="A227" s="0" t="n">
         <v>3525</v>
       </c>
-      <c r="B195" s="0" t="inlineStr">
+      <c r="B227" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C195" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E195" s="0" t="inlineStr">
+      <c r="C227" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E227" s="0" t="inlineStr">
         <is>
           <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
-      <c r="F195" s="0" t="inlineStr">
+      <c r="F227" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G195" s="0" t="inlineStr">
+      <c r="G227" s="0" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
-      <c r="H195" s="0" t="inlineStr">
+      <c r="H227" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I195" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J195" s="0" t="inlineStr">
+      <c r="I227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J227" s="0" t="inlineStr">
         <is>
           <t>2027-03-01</t>
         </is>
       </c>
-      <c r="K195" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L195" s="0" t="inlineStr">
+      <c r="K227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L227" s="0" t="inlineStr">
         <is>
           <t>2023-02-03</t>
         </is>
       </c>
-      <c r="M195" s="0" t="inlineStr">
+      <c r="M227" s="0" t="inlineStr">
         <is>
           <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
-      <c r="N195" s="0"/>
-[...2 lines deleted...]
-      <c r="A196" s="0" t="n">
+      <c r="N227" s="0"/>
+    </row>
+    <row r="228">
+      <c r="A228" s="0" t="n">
         <v>3512</v>
       </c>
-      <c r="B196" s="0" t="inlineStr">
+      <c r="B228" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C196" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E196" s="0" t="inlineStr">
+      <c r="C228" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E228" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
-      <c r="F196" s="0" t="inlineStr">
+      <c r="F228" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G196" s="0" t="inlineStr">
+      <c r="G228" s="0" t="inlineStr">
         <is>
           <t>2024-01-12</t>
         </is>
       </c>
-      <c r="H196" s="0" t="inlineStr">
+      <c r="H228" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I196" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L196" s="0" t="inlineStr">
+      <c r="I228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J228" s="0"/>
+      <c r="K228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L228" s="0" t="inlineStr">
         <is>
           <t>2022-12-20</t>
         </is>
       </c>
-      <c r="M196" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A197" s="0" t="n">
+      <c r="M228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N228" s="0"/>
+    </row>
+    <row r="229">
+      <c r="A229" s="0" t="n">
         <v>3507</v>
       </c>
-      <c r="B197" s="0" t="inlineStr">
+      <c r="B229" s="0" t="inlineStr">
         <is>
           <t>Verschiedenes</t>
         </is>
       </c>
-      <c r="C197" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E197" s="0" t="inlineStr">
+      <c r="C229" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E229" s="0" t="inlineStr">
         <is>
           <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
-      <c r="F197" s="0" t="inlineStr">
+      <c r="F229" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G197" s="0" t="inlineStr">
+      <c r="G229" s="0" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
-      <c r="H197" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I197" s="0" t="inlineStr">
+      <c r="H229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I229" s="0" t="inlineStr">
         <is>
           <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
         </is>
       </c>
-      <c r="J197" s="0"/>
-[...5 lines deleted...]
-      <c r="L197" s="0" t="inlineStr">
+      <c r="J229" s="0"/>
+      <c r="K229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L229" s="0" t="inlineStr">
         <is>
           <t>2022-11-24</t>
         </is>
       </c>
-      <c r="M197" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A198" s="0" t="n">
+      <c r="M229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N229" s="0"/>
+    </row>
+    <row r="230">
+      <c r="A230" s="0" t="n">
         <v>3502</v>
       </c>
-      <c r="B198" s="0" t="inlineStr">
+      <c r="B230" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C198" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E198" s="0" t="inlineStr">
+      <c r="C230" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E230" s="0" t="inlineStr">
         <is>
           <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
-      <c r="F198" s="0" t="inlineStr">
+      <c r="F230" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
-      <c r="G198" s="0" t="inlineStr">
+      <c r="G230" s="0" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
-      <c r="H198" s="0" t="inlineStr">
+      <c r="H230" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I198" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J198" s="0" t="inlineStr">
+      <c r="I230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J230" s="0" t="inlineStr">
         <is>
           <t>2027-03-01</t>
         </is>
       </c>
-      <c r="K198" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L198" s="0" t="inlineStr">
+      <c r="K230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L230" s="0" t="inlineStr">
         <is>
           <t>2022-11-20</t>
         </is>
       </c>
-      <c r="M198" s="0" t="inlineStr">
+      <c r="M230" s="0" t="inlineStr">
         <is>
           <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
-      <c r="N198" s="0"/>
-[...2 lines deleted...]
-      <c r="A199" s="0" t="n">
+      <c r="N230" s="0"/>
+    </row>
+    <row r="231">
+      <c r="A231" s="0" t="n">
         <v>3495</v>
       </c>
-      <c r="B199" s="0" t="inlineStr">
+      <c r="B231" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C199" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E199" s="0" t="inlineStr">
+      <c r="C231" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E231" s="0" t="inlineStr">
         <is>
           <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
-      <c r="F199" s="0" t="inlineStr">
+      <c r="F231" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G199" s="0" t="inlineStr">
+      <c r="G231" s="0" t="inlineStr">
         <is>
           <t>2025-06-05</t>
         </is>
       </c>
-      <c r="H199" s="0" t="inlineStr">
+      <c r="H231" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I199" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J199" s="0" t="inlineStr">
+      <c r="I231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J231" s="0" t="inlineStr">
         <is>
           <t>2028-06-05</t>
         </is>
       </c>
-      <c r="K199" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L199" s="0" t="inlineStr">
+      <c r="K231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L231" s="0" t="inlineStr">
         <is>
           <t>2022-11-08</t>
         </is>
       </c>
-      <c r="M199" s="0" t="inlineStr">
+      <c r="M231" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
-      <c r="N199" s="0"/>
-[...2 lines deleted...]
-      <c r="A200" s="0" t="n">
+      <c r="N231" s="0"/>
+    </row>
+    <row r="232">
+      <c r="A232" s="0" t="n">
         <v>3488</v>
       </c>
-      <c r="B200" s="0" t="inlineStr">
+      <c r="B232" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C200" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E200" s="0" t="inlineStr">
+      <c r="C232" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E232" s="0" t="inlineStr">
         <is>
           <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
         </is>
       </c>
-      <c r="F200" s="0" t="inlineStr">
+      <c r="F232" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G200" s="0" t="inlineStr">
+      <c r="G232" s="0" t="inlineStr">
         <is>
           <t>2024-02-29</t>
         </is>
       </c>
-      <c r="H200" s="0" t="inlineStr">
+      <c r="H232" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I200" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J200" s="0" t="inlineStr">
+      <c r="I232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J232" s="0" t="inlineStr">
         <is>
           <t>2027-02-28</t>
         </is>
       </c>
-      <c r="K200" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L200" s="0" t="inlineStr">
+      <c r="K232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L232" s="0" t="inlineStr">
         <is>
           <t>2022-10-25</t>
         </is>
       </c>
-      <c r="M200" s="0" t="inlineStr">
+      <c r="M232" s="0" t="inlineStr">
         <is>
           <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
         </is>
       </c>
-      <c r="N200" s="0"/>
-[...2 lines deleted...]
-      <c r="A201" s="0" t="n">
+      <c r="N232" s="0"/>
+    </row>
+    <row r="233">
+      <c r="A233" s="0" t="n">
         <v>3480</v>
       </c>
-      <c r="B201" s="0" t="inlineStr">
+      <c r="B233" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C201" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E201" s="0" t="inlineStr">
+      <c r="C233" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E233" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
         </is>
       </c>
-      <c r="F201" s="0" t="inlineStr">
+      <c r="F233" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G201" s="0" t="inlineStr">
+      <c r="G233" s="0" t="inlineStr">
         <is>
           <t>2023-08-18</t>
         </is>
       </c>
-      <c r="H201" s="0" t="inlineStr">
+      <c r="H233" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I201" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L201" s="0" t="inlineStr">
+      <c r="I233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J233" s="0"/>
+      <c r="K233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L233" s="0" t="inlineStr">
         <is>
           <t>2022-09-20</t>
         </is>
       </c>
-      <c r="M201" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A202" s="0" t="n">
+      <c r="M233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N233" s="0"/>
+    </row>
+    <row r="234">
+      <c r="A234" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B202" s="0" t="inlineStr">
+      <c r="B234" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C202" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E202" s="0" t="inlineStr">
+      <c r="C234" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E234" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F202" s="0" t="inlineStr">
+      <c r="F234" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G202" s="0" t="inlineStr">
+      <c r="G234" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
         </is>
       </c>
-      <c r="H202" s="0" t="inlineStr">
+      <c r="H234" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I202" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L202" s="0" t="inlineStr">
+      <c r="I234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J234" s="0"/>
+      <c r="K234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L234" s="0" t="inlineStr">
         <is>
           <t>2022-09-13</t>
         </is>
       </c>
-      <c r="M202" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A203" s="0" t="n">
+      <c r="M234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N234" s="0"/>
+    </row>
+    <row r="235">
+      <c r="A235" s="0" t="n">
         <v>3471</v>
       </c>
-      <c r="B203" s="0" t="inlineStr">
+      <c r="B235" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C203" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E203" s="0" t="inlineStr">
+      <c r="C235" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E235" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
-      <c r="F203" s="0" t="inlineStr">
+      <c r="F235" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G203" s="0" t="inlineStr">
+      <c r="G235" s="0" t="inlineStr">
         <is>
           <t>2023-09-08</t>
         </is>
       </c>
-      <c r="H203" s="0" t="inlineStr">
+      <c r="H235" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I203" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L203" s="0" t="inlineStr">
+      <c r="I235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J235" s="0"/>
+      <c r="K235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L235" s="0" t="inlineStr">
         <is>
           <t>2022-08-23</t>
         </is>
       </c>
-      <c r="M203" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A204" s="0" t="n">
+      <c r="M235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N235" s="0"/>
+    </row>
+    <row r="236">
+      <c r="A236" s="0" t="n">
         <v>3453</v>
       </c>
-      <c r="B204" s="0" t="inlineStr">
+      <c r="B236" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C204" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E204" s="0" t="inlineStr">
+      <c r="C236" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E236" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
-      <c r="F204" s="0" t="inlineStr">
+      <c r="F236" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G204" s="0" t="inlineStr">
+      <c r="G236" s="0" t="inlineStr">
         <is>
           <t>2023-05-11</t>
         </is>
       </c>
-      <c r="H204" s="0" t="inlineStr">
+      <c r="H236" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I204" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L204" s="0" t="inlineStr">
+      <c r="I236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J236" s="0"/>
+      <c r="K236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L236" s="0" t="inlineStr">
         <is>
           <t>2022-06-28</t>
         </is>
       </c>
-      <c r="M204" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A205" s="0" t="n">
+      <c r="M236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N236" s="0"/>
+    </row>
+    <row r="237">
+      <c r="A237" s="0" t="n">
         <v>3443</v>
       </c>
-      <c r="B205" s="0" t="inlineStr">
+      <c r="B237" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C205" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E205" s="0" t="inlineStr">
+      <c r="C237" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E237" s="0" t="inlineStr">
         <is>
           <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
-      <c r="F205" s="0" t="inlineStr">
+      <c r="F237" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G205" s="0" t="inlineStr">
+      <c r="G237" s="0" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
-      <c r="H205" s="0" t="inlineStr">
+      <c r="H237" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I205" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J205" s="0" t="inlineStr">
+      <c r="I237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J237" s="0" t="inlineStr">
         <is>
           <t>2026-12-14</t>
         </is>
       </c>
-      <c r="K205" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L205" s="0" t="inlineStr">
+      <c r="K237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L237" s="0" t="inlineStr">
         <is>
           <t>2022-06-13</t>
         </is>
       </c>
-      <c r="M205" s="0" t="inlineStr">
+      <c r="M237" s="0" t="inlineStr">
         <is>
           <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
-      <c r="N205" s="0"/>
-[...2 lines deleted...]
-      <c r="A206" s="0" t="n">
+      <c r="N237" s="0"/>
+    </row>
+    <row r="238">
+      <c r="A238" s="0" t="n">
         <v>3439</v>
       </c>
-      <c r="B206" s="0" t="inlineStr">
+      <c r="B238" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C206" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E206" s="0" t="inlineStr">
+      <c r="C238" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E238" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
-      <c r="F206" s="0" t="inlineStr">
+      <c r="F238" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G206" s="0" t="inlineStr">
+      <c r="G238" s="0" t="inlineStr">
         <is>
           <t>2023-05-11</t>
         </is>
       </c>
-      <c r="H206" s="0" t="inlineStr">
+      <c r="H238" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I206" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L206" s="0" t="inlineStr">
+      <c r="I238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J238" s="0"/>
+      <c r="K238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L238" s="0" t="inlineStr">
         <is>
           <t>2022-06-07</t>
         </is>
       </c>
-      <c r="M206" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A207" s="0" t="n">
+      <c r="M238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N238" s="0"/>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="n">
         <v>3364</v>
       </c>
-      <c r="B207" s="0" t="inlineStr">
+      <c r="B239" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C207" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E207" s="0" t="inlineStr">
+      <c r="C239" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E239" s="0" t="inlineStr">
         <is>
           <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
-      <c r="F207" s="0" t="inlineStr">
+      <c r="F239" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G207" s="0" t="inlineStr">
+      <c r="G239" s="0" t="inlineStr">
         <is>
           <t>2023-09-28</t>
         </is>
       </c>
-      <c r="H207" s="0" t="inlineStr">
+      <c r="H239" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I207" s="0" t="inlineStr">
+      <c r="I239" s="0" t="inlineStr">
         <is>
           <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
         </is>
       </c>
-      <c r="J207" s="0" t="inlineStr">
+      <c r="J239" s="0" t="inlineStr">
         <is>
           <t>2026-09-27</t>
         </is>
       </c>
-      <c r="K207" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L207" s="0" t="inlineStr">
+      <c r="K239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L239" s="0" t="inlineStr">
         <is>
           <t>2022-01-26</t>
         </is>
       </c>
-      <c r="M207" s="0" t="inlineStr">
+      <c r="M239" s="0" t="inlineStr">
         <is>
           <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
-      <c r="N207" s="0"/>
-[...2 lines deleted...]
-      <c r="A208" s="0" t="n">
+      <c r="N239" s="0"/>
+    </row>
+    <row r="240">
+      <c r="A240" s="0" t="n">
         <v>3354</v>
       </c>
-      <c r="B208" s="0" t="inlineStr">
+      <c r="B240" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C208" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E208" s="0" t="inlineStr">
+      <c r="C240" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E240" s="0" t="inlineStr">
         <is>
           <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
-      <c r="F208" s="0" t="inlineStr">
+      <c r="F240" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G208" s="0" t="inlineStr">
+      <c r="G240" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
-      <c r="H208" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I208" s="0" t="inlineStr">
+      <c r="H240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I240" s="0" t="inlineStr">
         <is>
           <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
-      <c r="J208" s="0" t="inlineStr">
+      <c r="J240" s="0" t="inlineStr">
         <is>
           <t>2026-06-28</t>
         </is>
       </c>
-      <c r="K208" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L208" s="0" t="inlineStr">
+      <c r="K240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L240" s="0" t="inlineStr">
         <is>
           <t>2021-12-20</t>
         </is>
       </c>
-      <c r="M208" s="0" t="inlineStr">
+      <c r="M240" s="0" t="inlineStr">
         <is>
           <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
-      <c r="N208" s="0"/>
-[...2 lines deleted...]
-      <c r="A209" s="0" t="n">
+      <c r="N240" s="0"/>
+    </row>
+    <row r="241">
+      <c r="A241" s="0" t="n">
         <v>3350</v>
       </c>
-      <c r="B209" s="0" t="inlineStr">
+      <c r="B241" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C209" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E209" s="0" t="inlineStr">
+      <c r="C241" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E241" s="0" t="inlineStr">
         <is>
           <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
         </is>
       </c>
-      <c r="F209" s="0" t="inlineStr">
+      <c r="F241" s="0" t="inlineStr">
         <is>
           <t>Büro des Kantonsrats</t>
         </is>
       </c>
-      <c r="G209" s="0" t="inlineStr">
+      <c r="G241" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
-      <c r="H209" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I209" s="0" t="inlineStr">
+      <c r="H241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I241" s="0" t="inlineStr">
         <is>
           <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
-      <c r="J209" s="0" t="inlineStr">
+      <c r="J241" s="0" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
-      <c r="K209" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L209" s="0" t="inlineStr">
+      <c r="K241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L241" s="0" t="inlineStr">
         <is>
           <t>2021-12-16</t>
         </is>
       </c>
-      <c r="M209" s="0" t="inlineStr">
+      <c r="M241" s="0" t="inlineStr">
         <is>
           <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
-      <c r="N209" s="0"/>
-[...2 lines deleted...]
-      <c r="A210" s="0" t="n">
+      <c r="N241" s="0"/>
+    </row>
+    <row r="242">
+      <c r="A242" s="0" t="n">
         <v>3320</v>
       </c>
-      <c r="B210" s="0" t="inlineStr">
+      <c r="B242" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C210" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E210" s="0" t="inlineStr">
+      <c r="C242" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E242" s="0" t="inlineStr">
         <is>
           <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
-      <c r="F210" s="0" t="inlineStr">
+      <c r="F242" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G210" s="0" t="inlineStr">
+      <c r="G242" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
-      <c r="H210" s="0" t="inlineStr">
+      <c r="H242" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I210" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J210" s="0" t="inlineStr">
+      <c r="I242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J242" s="0" t="inlineStr">
         <is>
           <t>2028-10-30</t>
         </is>
       </c>
-      <c r="K210" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L210" s="0" t="inlineStr">
+      <c r="K242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L242" s="0" t="inlineStr">
         <is>
           <t>2021-11-02</t>
         </is>
       </c>
-      <c r="M210" s="0" t="inlineStr">
+      <c r="M242" s="0" t="inlineStr">
         <is>
           <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
-      <c r="N210" s="0"/>
-[...2 lines deleted...]
-      <c r="A211" s="0" t="n">
+      <c r="N242" s="0"/>
+    </row>
+    <row r="243">
+      <c r="A243" s="0" t="n">
         <v>3286</v>
       </c>
-      <c r="B211" s="0" t="inlineStr">
+      <c r="B243" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C211" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E211" s="0" t="inlineStr">
+      <c r="C243" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E243" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
-      <c r="F211" s="0" t="inlineStr">
+      <c r="F243" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
-      <c r="G211" s="0" t="inlineStr">
+      <c r="G243" s="0" t="inlineStr">
         <is>
           <t>2022-06-08</t>
         </is>
       </c>
-      <c r="H211" s="0" t="inlineStr">
+      <c r="H243" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I211" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L211" s="0" t="inlineStr">
+      <c r="I243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J243" s="0"/>
+      <c r="K243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L243" s="0" t="inlineStr">
         <is>
           <t>2021-08-24</t>
         </is>
       </c>
-      <c r="M211" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A212" s="0" t="n">
+      <c r="M243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N243" s="0"/>
+    </row>
+    <row r="244">
+      <c r="A244" s="0" t="n">
         <v>3285</v>
       </c>
-      <c r="B212" s="0" t="inlineStr">
+      <c r="B244" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C212" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E212" s="0" t="inlineStr">
+      <c r="C244" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E244" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
-      <c r="F212" s="0" t="inlineStr">
+      <c r="F244" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
-      <c r="G212" s="0" t="inlineStr">
+      <c r="G244" s="0" t="inlineStr">
         <is>
           <t>2022-06-08</t>
         </is>
       </c>
-      <c r="H212" s="0" t="inlineStr">
+      <c r="H244" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I212" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L212" s="0" t="inlineStr">
+      <c r="I244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J244" s="0"/>
+      <c r="K244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L244" s="0" t="inlineStr">
         <is>
           <t>2021-08-24</t>
         </is>
       </c>
-      <c r="M212" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A213" s="0" t="n">
+      <c r="M244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N244" s="0"/>
+    </row>
+    <row r="245">
+      <c r="A245" s="0" t="n">
         <v>3283</v>
       </c>
-      <c r="B213" s="0" t="inlineStr">
+      <c r="B245" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C213" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E213" s="0" t="inlineStr">
+      <c r="C245" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E245" s="0" t="inlineStr">
         <is>
           <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
-      <c r="F213" s="0" t="inlineStr">
+      <c r="F245" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G213" s="0" t="inlineStr">
+      <c r="G245" s="0" t="inlineStr">
         <is>
           <t>2022-09-29</t>
         </is>
       </c>
-      <c r="H213" s="0" t="inlineStr">
+      <c r="H245" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I213" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J213" s="0" t="inlineStr">
+      <c r="I245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J245" s="0" t="inlineStr">
         <is>
           <t>2025-09-28</t>
         </is>
       </c>
-      <c r="K213" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L213" s="0" t="inlineStr">
+      <c r="K245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L245" s="0" t="inlineStr">
         <is>
           <t>2021-08-23</t>
         </is>
       </c>
-      <c r="M213" s="0" t="inlineStr">
+      <c r="M245" s="0" t="inlineStr">
         <is>
           <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
-      <c r="N213" s="0"/>
-[...2 lines deleted...]
-      <c r="A214" s="0" t="n">
+      <c r="N245" s="0"/>
+    </row>
+    <row r="246">
+      <c r="A246" s="0" t="n">
         <v>3281</v>
       </c>
-      <c r="B214" s="0" t="inlineStr">
+      <c r="B246" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C214" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E214" s="0" t="inlineStr">
+      <c r="C246" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E246" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
-      <c r="F214" s="0" t="inlineStr">
+      <c r="F246" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G214" s="0" t="inlineStr">
+      <c r="G246" s="0" t="inlineStr">
         <is>
           <t>2022-02-05</t>
         </is>
       </c>
-      <c r="H214" s="0" t="inlineStr">
+      <c r="H246" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I214" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L214" s="0" t="inlineStr">
+      <c r="I246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J246" s="0"/>
+      <c r="K246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L246" s="0" t="inlineStr">
         <is>
           <t>2021-08-17</t>
         </is>
       </c>
-      <c r="M214" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A215" s="0" t="n">
+      <c r="M246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N246" s="0"/>
+    </row>
+    <row r="247">
+      <c r="A247" s="0" t="n">
         <v>3268</v>
       </c>
-      <c r="B215" s="0" t="inlineStr">
+      <c r="B247" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C215" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E215" s="0" t="inlineStr">
+      <c r="C247" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E247" s="0" t="inlineStr">
         <is>
           <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
         </is>
       </c>
-      <c r="F215" s="0" t="inlineStr">
+      <c r="F247" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G215" s="0" t="inlineStr">
+      <c r="G247" s="0" t="inlineStr">
         <is>
           <t>2022-11-10</t>
         </is>
       </c>
-      <c r="H215" s="0" t="inlineStr">
+      <c r="H247" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I215" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J215" s="0" t="inlineStr">
+      <c r="I247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J247" s="0" t="inlineStr">
         <is>
           <t>2025-11-09</t>
         </is>
       </c>
-      <c r="K215" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L215" s="0" t="inlineStr">
+      <c r="K247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L247" s="0" t="inlineStr">
         <is>
           <t>2021-06-24</t>
         </is>
       </c>
-      <c r="M215" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A216" s="0" t="n">
+      <c r="M247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N247" s="0"/>
+    </row>
+    <row r="248">
+      <c r="A248" s="0" t="n">
         <v>3262</v>
       </c>
-      <c r="B216" s="0" t="inlineStr">
+      <c r="B248" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C216" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E216" s="0" t="inlineStr">
+      <c r="C248" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E248" s="0" t="inlineStr">
         <is>
           <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
         </is>
       </c>
-      <c r="F216" s="0" t="inlineStr">
+      <c r="F248" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G216" s="0" t="inlineStr">
+      <c r="G248" s="0" t="inlineStr">
         <is>
           <t>2022-11-10</t>
         </is>
       </c>
-      <c r="H216" s="0" t="inlineStr">
+      <c r="H248" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I216" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J216" s="0" t="inlineStr">
+      <c r="I248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J248" s="0" t="inlineStr">
         <is>
           <t>2025-11-09</t>
         </is>
       </c>
-      <c r="K216" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L216" s="0" t="inlineStr">
+      <c r="K248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L248" s="0" t="inlineStr">
         <is>
           <t>2021-06-09</t>
         </is>
       </c>
-      <c r="M216" s="0" t="inlineStr">
+      <c r="M248" s="0" t="inlineStr">
         <is>
           <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
         </is>
       </c>
-      <c r="N216" s="0"/>
-[...2 lines deleted...]
-      <c r="A217" s="0" t="n">
+      <c r="N248" s="0"/>
+    </row>
+    <row r="249">
+      <c r="A249" s="0" t="n">
         <v>3260</v>
       </c>
-      <c r="B217" s="0" t="inlineStr">
+      <c r="B249" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C217" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E217" s="0" t="inlineStr">
+      <c r="C249" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E249" s="0" t="inlineStr">
         <is>
           <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
         </is>
       </c>
-      <c r="F217" s="0" t="inlineStr">
+      <c r="F249" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G217" s="0" t="inlineStr">
+      <c r="G249" s="0" t="inlineStr">
         <is>
           <t>2022-11-10</t>
         </is>
       </c>
-      <c r="H217" s="0" t="inlineStr">
+      <c r="H249" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I217" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J217" s="0" t="inlineStr">
+      <c r="I249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J249" s="0" t="inlineStr">
         <is>
           <t>2025-11-09</t>
         </is>
       </c>
-      <c r="K217" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L217" s="0" t="inlineStr">
+      <c r="K249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L249" s="0" t="inlineStr">
         <is>
           <t>2021-06-08</t>
         </is>
       </c>
-      <c r="M217" s="0" t="inlineStr">
+      <c r="M249" s="0" t="inlineStr">
         <is>
           <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
         </is>
       </c>
-      <c r="N217" s="0"/>
-[...2 lines deleted...]
-      <c r="A218" s="0" t="n">
+      <c r="N249" s="0"/>
+    </row>
+    <row r="250">
+      <c r="A250" s="0" t="n">
         <v>3248</v>
       </c>
-      <c r="B218" s="0" t="inlineStr">
+      <c r="B250" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C218" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E218" s="0" t="inlineStr">
+      <c r="C250" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E250" s="0" t="inlineStr">
         <is>
           <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
-      <c r="F218" s="0" t="inlineStr">
+      <c r="F250" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G218" s="0" t="inlineStr">
+      <c r="G250" s="0" t="inlineStr">
         <is>
           <t>2022-09-29</t>
         </is>
       </c>
-      <c r="H218" s="0" t="inlineStr">
+      <c r="H250" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I218" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J218" s="0" t="inlineStr">
+      <c r="I250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J250" s="0" t="inlineStr">
         <is>
           <t>2025-09-28</t>
         </is>
       </c>
-      <c r="K218" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L218" s="0" t="inlineStr">
+      <c r="K250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L250" s="0" t="inlineStr">
         <is>
           <t>2021-05-11</t>
         </is>
       </c>
-      <c r="M218" s="0" t="inlineStr">
+      <c r="M250" s="0" t="inlineStr">
         <is>
           <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
-      <c r="N218" s="0"/>
-[...2 lines deleted...]
-      <c r="A219" s="0" t="n">
+      <c r="N250" s="0"/>
+    </row>
+    <row r="251">
+      <c r="A251" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B219" s="0" t="inlineStr">
+      <c r="B251" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C219" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E219" s="0" t="inlineStr">
+      <c r="C251" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E251" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F219" s="0" t="inlineStr">
+      <c r="F251" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G219" s="0" t="inlineStr">
+      <c r="G251" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H219" s="0" t="inlineStr">
+      <c r="H251" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I219" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L219" s="0" t="inlineStr">
+      <c r="I251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J251" s="0"/>
+      <c r="K251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L251" s="0" t="inlineStr">
         <is>
           <t>2021-04-13</t>
         </is>
       </c>
-      <c r="M219" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A220" s="0" t="n">
+      <c r="M251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N251" s="0"/>
+    </row>
+    <row r="252">
+      <c r="A252" s="0" t="n">
         <v>3218</v>
       </c>
-      <c r="B220" s="0" t="inlineStr">
+      <c r="B252" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C220" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E220" s="0" t="inlineStr">
+      <c r="C252" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E252" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
-      <c r="F220" s="0" t="inlineStr">
+      <c r="F252" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G220" s="0" t="inlineStr">
+      <c r="G252" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H220" s="0" t="inlineStr">
+      <c r="H252" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I220" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L220" s="0" t="inlineStr">
+      <c r="I252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J252" s="0"/>
+      <c r="K252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L252" s="0" t="inlineStr">
         <is>
           <t>2021-03-23</t>
         </is>
       </c>
-      <c r="M220" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="B221" s="0" t="inlineStr">
+      <c r="M252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N252" s="0"/>
+    </row>
+    <row r="253">
+      <c r="A253" s="0" t="n">
+        <v>3185</v>
+      </c>
+      <c r="B253" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C253" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E253" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
+        </is>
+      </c>
+      <c r="F253" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G253" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-26</t>
+        </is>
+      </c>
+      <c r="H253" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J253" s="0"/>
+      <c r="K253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L253" s="0" t="inlineStr">
+        <is>
+          <t>2020-12-15</t>
+        </is>
+      </c>
+      <c r="M253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N253" s="0"/>
+    </row>
+    <row r="254">
+      <c r="A254" s="0" t="n">
+        <v>3165</v>
+      </c>
+      <c r="B254" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C254" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E254" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
+        </is>
+      </c>
+      <c r="F254" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G254" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-21</t>
+        </is>
+      </c>
+      <c r="H254" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J254" s="0"/>
+      <c r="K254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L254" s="0" t="inlineStr">
+        <is>
+          <t>2020-11-03</t>
+        </is>
+      </c>
+      <c r="M254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N254" s="0"/>
+    </row>
+    <row r="255">
+      <c r="A255" s="0" t="n">
+        <v>3151</v>
+      </c>
+      <c r="B255" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C221" s="0" t="inlineStr">
-[...15 lines deleted...]
-      <c r="F221" s="0" t="inlineStr">
+      <c r="C255" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E255" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
+        </is>
+      </c>
+      <c r="F255" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G221" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H221" s="0" t="inlineStr">
+      <c r="G255" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-25</t>
+        </is>
+      </c>
+      <c r="H255" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I221" s="0" t="inlineStr">
-[...26 lines deleted...]
-      <c r="B222" s="0" t="inlineStr">
+      <c r="I255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J255" s="0"/>
+      <c r="K255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L255" s="0" t="inlineStr">
+        <is>
+          <t>2020-10-27</t>
+        </is>
+      </c>
+      <c r="M255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N255" s="0"/>
+    </row>
+    <row r="256">
+      <c r="A256" s="0" t="n">
+        <v>3148</v>
+      </c>
+      <c r="B256" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C256" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E256" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
+        </is>
+      </c>
+      <c r="F256" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G256" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-25</t>
+        </is>
+      </c>
+      <c r="H256" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J256" s="0"/>
+      <c r="K256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L256" s="0" t="inlineStr">
+        <is>
+          <t>2020-10-20</t>
+        </is>
+      </c>
+      <c r="M256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N256" s="0"/>
+    </row>
+    <row r="257">
+      <c r="A257" s="0" t="n">
+        <v>3129</v>
+      </c>
+      <c r="B257" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C257" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E257" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
+        </is>
+      </c>
+      <c r="F257" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G257" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-05</t>
+        </is>
+      </c>
+      <c r="H257" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J257" s="0"/>
+      <c r="K257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L257" s="0" t="inlineStr">
+        <is>
+          <t>2020-08-18</t>
+        </is>
+      </c>
+      <c r="M257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N257" s="0"/>
+    </row>
+    <row r="258">
+      <c r="A258" s="0" t="n">
+        <v>3102</v>
+      </c>
+      <c r="B258" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C258" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E258" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+        </is>
+      </c>
+      <c r="F258" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G258" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-30</t>
+        </is>
+      </c>
+      <c r="H258" s="0" t="inlineStr">
+        <is>
+          <t>Frist erstreckt</t>
+        </is>
+      </c>
+      <c r="I258" s="0" t="inlineStr">
+        <is>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
+        </is>
+      </c>
+      <c r="J258" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-31</t>
+        </is>
+      </c>
+      <c r="K258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L258" s="0" t="inlineStr">
+        <is>
+          <t>2020-05-12</t>
+        </is>
+      </c>
+      <c r="M258" s="0" t="inlineStr">
+        <is>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+        </is>
+      </c>
+      <c r="N258" s="0"/>
+    </row>
+    <row r="259">
+      <c r="A259" s="0" t="n">
+        <v>2885</v>
+      </c>
+      <c r="B259" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C259" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E259" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+        </is>
+      </c>
+      <c r="F259" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G259" s="0" t="inlineStr">
+        <is>
+          <t>2019-02-20</t>
+        </is>
+      </c>
+      <c r="H259" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J259" s="0"/>
+      <c r="K259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L259" s="0" t="inlineStr">
+        <is>
+          <t>2018-07-03</t>
+        </is>
+      </c>
+      <c r="M259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N259" s="0"/>
+    </row>
+    <row r="260">
+      <c r="A260" s="0" t="n">
+        <v>2855</v>
+      </c>
+      <c r="B260" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C260" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E260" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+        </is>
+      </c>
+      <c r="F260" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G260" s="0" t="inlineStr">
+        <is>
+          <t>2019-05-16</t>
+        </is>
+      </c>
+      <c r="H260" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J260" s="0"/>
+      <c r="K260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L260" s="0" t="inlineStr">
+        <is>
+          <t>2018-03-27</t>
+        </is>
+      </c>
+      <c r="M260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N260" s="0"/>
+    </row>
+    <row r="261">
+      <c r="A261" s="0" t="n">
+        <v>2655</v>
+      </c>
+      <c r="B261" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C261" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E261" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+        </is>
+      </c>
+      <c r="F261" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G261" s="0" t="inlineStr">
+        <is>
+          <t>2018-01-20</t>
+        </is>
+      </c>
+      <c r="H261" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J261" s="0"/>
+      <c r="K261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L261" s="0" t="inlineStr">
+        <is>
+          <t>2016-08-23</t>
+        </is>
+      </c>
+      <c r="M261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N261" s="0"/>
+    </row>
+    <row r="262">
+      <c r="A262" s="0" t="n">
+        <v>2640</v>
+      </c>
+      <c r="B262" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C262" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E262" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+        </is>
+      </c>
+      <c r="F262" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G262" s="0" t="inlineStr">
+        <is>
+          <t>2017-03-30</t>
+        </is>
+      </c>
+      <c r="H262" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J262" s="0"/>
+      <c r="K262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L262" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-21</t>
+        </is>
+      </c>
+      <c r="M262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N262" s="0"/>
+    </row>
+    <row r="263">
+      <c r="A263" s="0" t="n">
+        <v>2635</v>
+      </c>
+      <c r="B263" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C263" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E263" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+        </is>
+      </c>
+      <c r="F263" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G263" s="0" t="inlineStr">
+        <is>
+          <t>2017-03-10</t>
+        </is>
+      </c>
+      <c r="H263" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J263" s="0"/>
+      <c r="K263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L263" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-07</t>
+        </is>
+      </c>
+      <c r="M263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N263" s="0"/>
+    </row>
+    <row r="264">
+      <c r="A264" s="0" t="n">
+        <v>2501</v>
+      </c>
+      <c r="B264" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C264" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E264" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+        </is>
+      </c>
+      <c r="F264" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G264" s="0" t="inlineStr">
+        <is>
+          <t>2016-04-09</t>
+        </is>
+      </c>
+      <c r="H264" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J264" s="0"/>
+      <c r="K264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L264" s="0" t="inlineStr">
+        <is>
+          <t>2015-03-31</t>
+        </is>
+      </c>
+      <c r="M264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N264" s="0"/>
+    </row>
+    <row r="265">
+      <c r="A265" s="0" t="n">
+        <v>2336</v>
+      </c>
+      <c r="B265" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C265" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E265" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+        </is>
+      </c>
+      <c r="F265" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G265" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H265" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J265" s="0"/>
+      <c r="K265" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="L265" s="0" t="inlineStr">
+        <is>
+          <t>2013-12-17</t>
+        </is>
+      </c>
+      <c r="M265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N265" s="0"/>
+    </row>
+    <row r="266">
+      <c r="A266" s="0" t="n">
+        <v>2310</v>
+      </c>
+      <c r="B266" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C266" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E266" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+        </is>
+      </c>
+      <c r="F266" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G266" s="0" t="inlineStr">
+        <is>
+          <t>2014-11-04</t>
+        </is>
+      </c>
+      <c r="H266" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I266" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+        </is>
+      </c>
+      <c r="J266" s="0"/>
+      <c r="K266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L266" s="0" t="inlineStr">
+        <is>
+          <t>2013-10-22</t>
+        </is>
+      </c>
+      <c r="M266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N266" s="0"/>
+    </row>
+    <row r="267">
+      <c r="A267" s="0" t="n">
+        <v>2291</v>
+      </c>
+      <c r="B267" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C267" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E267" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+        </is>
+      </c>
+      <c r="F267" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G267" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-26</t>
+        </is>
+      </c>
+      <c r="H267" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J267" s="0"/>
+      <c r="K267" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L267" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-10</t>
+        </is>
+      </c>
+      <c r="M267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N267" s="0"/>
+    </row>
+    <row r="268">
+      <c r="A268" s="0" t="n">
+        <v>2212</v>
+      </c>
+      <c r="B268" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C268" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E268" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+        </is>
+      </c>
+      <c r="F268" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G268" s="0" t="inlineStr">
+        <is>
+          <t>2013-08-29</t>
+        </is>
+      </c>
+      <c r="H268" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J268" s="0"/>
+      <c r="K268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L268" s="0"/>
+      <c r="M268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N268" s="0"/>
+    </row>
+    <row r="269">
+      <c r="A269" s="0" t="n">
+        <v>2108</v>
+      </c>
+      <c r="B269" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
-      <c r="C222" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F222" s="0" t="inlineStr">
+      <c r="C269" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D269" s="0"/>
+      <c r="E269" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
+        </is>
+      </c>
+      <c r="F269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G269" s="0" t="inlineStr">
+        <is>
+          <t>2000-01-01</t>
+        </is>
+      </c>
+      <c r="H269" s="0" t="inlineStr">
+        <is>
+          <t>Datenmigration</t>
+        </is>
+      </c>
+      <c r="I269" s="0"/>
+      <c r="J269" s="0"/>
+      <c r="K269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L269" s="0"/>
+      <c r="M269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N269" s="0"/>
+    </row>
+    <row r="270">
+      <c r="A270" s="0" t="n">
+        <v>2050</v>
+      </c>
+      <c r="B270" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C270" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E270" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+        </is>
+      </c>
+      <c r="F270" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G222" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H222" s="0" t="inlineStr">
+      <c r="G270" s="0" t="inlineStr">
+        <is>
+          <t>2012-05-03</t>
+        </is>
+      </c>
+      <c r="H270" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I222" s="0" t="inlineStr">
-[...26 lines deleted...]
-      <c r="B223" s="0" t="inlineStr">
+      <c r="I270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J270" s="0"/>
+      <c r="K270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L270" s="0"/>
+      <c r="M270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N270" s="0"/>
+    </row>
+    <row r="271">
+      <c r="A271" s="0" t="n">
+        <v>2024</v>
+      </c>
+      <c r="B271" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C271" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E271" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+        </is>
+      </c>
+      <c r="F271" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G271" s="0" t="inlineStr">
+        <is>
+          <t>2011-07-07</t>
+        </is>
+      </c>
+      <c r="H271" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J271" s="0"/>
+      <c r="K271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L271" s="0"/>
+      <c r="M271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N271" s="0"/>
+    </row>
+    <row r="272">
+      <c r="A272" s="0" t="n">
+        <v>1977</v>
+      </c>
+      <c r="B272" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C223" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F223" s="0" t="inlineStr">
+      <c r="C272" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E272" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+        </is>
+      </c>
+      <c r="F272" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G223" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H223" s="0" t="inlineStr">
+      <c r="G272" s="0" t="inlineStr">
+        <is>
+          <t>2011-03-31</t>
+        </is>
+      </c>
+      <c r="H272" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I223" s="0" t="inlineStr">
-[...46 lines deleted...]
-      <c r="F224" s="0" t="inlineStr">
+      <c r="I272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J272" s="0"/>
+      <c r="K272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L272" s="0"/>
+      <c r="M272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N272" s="0"/>
+    </row>
+    <row r="273">
+      <c r="A273" s="0" t="n">
+        <v>1901</v>
+      </c>
+      <c r="B273" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C273" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E273" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+        </is>
+      </c>
+      <c r="F273" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G224" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H224" s="0" t="inlineStr">
+      <c r="G273" s="0" t="inlineStr">
+        <is>
+          <t>2010-09-30</t>
+        </is>
+      </c>
+      <c r="H273" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I224" s="0" t="inlineStr">
-[...46 lines deleted...]
-      <c r="F225" s="0" t="inlineStr">
+      <c r="I273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J273" s="0"/>
+      <c r="K273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L273" s="0"/>
+      <c r="M273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N273" s="0"/>
+    </row>
+    <row r="274">
+      <c r="A274" s="0" t="n">
+        <v>1775</v>
+      </c>
+      <c r="B274" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C274" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D274" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E274" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+        </is>
+      </c>
+      <c r="F274" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G225" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H225" s="0" t="inlineStr">
+      <c r="G274" s="0" t="inlineStr">
+        <is>
+          <t>2010-05-06</t>
+        </is>
+      </c>
+      <c r="H274" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I225" s="0" t="inlineStr">
-[...26 lines deleted...]
-      <c r="B226" s="0" t="inlineStr">
+      <c r="I274" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J274" s="0"/>
+      <c r="K274" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L274" s="0"/>
+      <c r="M274" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N274" s="0"/>
+    </row>
+    <row r="275">
+      <c r="A275" s="0" t="n">
+        <v>1693</v>
+      </c>
+      <c r="B275" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C275" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D275" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E275" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+        </is>
+      </c>
+      <c r="F275" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G275" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H275" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I275" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J275" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-30</t>
+        </is>
+      </c>
+      <c r="K275" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L275" s="0" t="inlineStr">
+        <is>
+          <t>2008-06-13</t>
+        </is>
+      </c>
+      <c r="M275" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N275" s="0"/>
+    </row>
+    <row r="276">
+      <c r="A276" s="0" t="n">
+        <v>1646</v>
+      </c>
+      <c r="B276" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C226" s="0" t="inlineStr">
-[...1357 lines deleted...]
-      <c r="E248" s="0" t="inlineStr">
+      <c r="C276" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D276" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E276" s="0" t="inlineStr">
         <is>
           <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
 2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
-      <c r="F248" s="0" t="inlineStr">
+      <c r="F276" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G248" s="0" t="inlineStr">
+      <c r="G276" s="0" t="inlineStr">
         <is>
           <t>2009-05-28</t>
         </is>
       </c>
-      <c r="H248" s="0" t="inlineStr">
+      <c r="H276" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I248" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A249" s="0" t="n">
+      <c r="I276" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J276" s="0"/>
+      <c r="K276" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L276" s="0"/>
+      <c r="M276" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N276" s="0"/>
+    </row>
+    <row r="277">
+      <c r="A277" s="0" t="n">
         <v>1393</v>
       </c>
-      <c r="B249" s="0" t="inlineStr">
+      <c r="B277" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C249" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E249" s="0" t="inlineStr">
+      <c r="C277" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D277" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E277" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
-      <c r="F249" s="0" t="inlineStr">
+      <c r="F277" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G249" s="0" t="inlineStr">
+      <c r="G277" s="0" t="inlineStr">
         <is>
           <t>2006-06-01</t>
         </is>
       </c>
-      <c r="H249" s="0" t="inlineStr">
+      <c r="H277" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I249" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A250" s="0" t="n">
+      <c r="I277" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J277" s="0"/>
+      <c r="K277" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L277" s="0"/>
+      <c r="M277" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N277" s="0"/>
+    </row>
+    <row r="278">
+      <c r="A278" s="0" t="n">
         <v>1251</v>
       </c>
-      <c r="B250" s="0" t="inlineStr">
+      <c r="B278" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C250" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E250" s="0" t="inlineStr">
+      <c r="C278" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D278" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E278" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
-      <c r="F250" s="0" t="inlineStr">
+      <c r="F278" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G250" s="0" t="inlineStr">
+      <c r="G278" s="0" t="inlineStr">
         <is>
           <t>2005-02-24</t>
         </is>
       </c>
-      <c r="H250" s="0" t="inlineStr">
+      <c r="H278" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I250" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A251" s="0" t="n">
+      <c r="I278" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J278" s="0"/>
+      <c r="K278" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L278" s="0"/>
+      <c r="M278" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N278" s="0"/>
+    </row>
+    <row r="279">
+      <c r="A279" s="0" t="n">
         <v>1000</v>
       </c>
-      <c r="B251" s="0" t="inlineStr">
+      <c r="B279" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
-      <c r="C251" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E251" s="0" t="inlineStr">
+      <c r="C279" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D279" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E279" s="0" t="inlineStr">
         <is>
           <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
-      <c r="F251" s="0" t="inlineStr">
+      <c r="F279" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G251" s="0" t="inlineStr">
+      <c r="G279" s="0" t="inlineStr">
         <is>
           <t>2003-01-30</t>
         </is>
       </c>
-      <c r="H251" s="0" t="inlineStr">
+      <c r="H279" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I251" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A252" s="0" t="n">
+      <c r="I279" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J279" s="0"/>
+      <c r="K279" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L279" s="0"/>
+      <c r="M279" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N279" s="0"/>
+    </row>
+    <row r="280">
+      <c r="A280" s="0" t="n">
         <v>282</v>
       </c>
-      <c r="B252" s="0" t="inlineStr">
+      <c r="B280" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C252" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E252" s="0" t="inlineStr">
+      <c r="C280" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D280" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E280" s="0" t="inlineStr">
         <is>
           <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
-      <c r="F252" s="0" t="inlineStr">
+      <c r="F280" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G252" s="0" t="inlineStr">
+      <c r="G280" s="0" t="inlineStr">
         <is>
           <t>2024-07-03</t>
         </is>
       </c>
-      <c r="H252" s="0" t="inlineStr">
+      <c r="H280" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt</t>
         </is>
       </c>
-      <c r="I252" s="0" t="inlineStr">
+      <c r="I280" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt bis 31. Dezember 2030</t>
         </is>
       </c>
-      <c r="J252" s="0" t="inlineStr">
+      <c r="J280" s="0" t="inlineStr">
         <is>
           <t>2030-12-31</t>
         </is>
       </c>
-      <c r="K252" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L252" s="0" t="inlineStr">
+      <c r="K280" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L280" s="0" t="inlineStr">
         <is>
           <t>1995-08-07</t>
         </is>
       </c>
-      <c r="M252" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N252" s="0"/>
+      <c r="M280" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N280" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>