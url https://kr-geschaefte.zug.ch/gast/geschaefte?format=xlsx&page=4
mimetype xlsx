--- v2 (2026-02-24)
+++ v3 (2026-04-16)
@@ -62,100 +62,100 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N237" totalsRowShown="0">
-  <autoFilter ref="A1:N237"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N230" totalsRowShown="0">
+  <autoFilter ref="A1:N230"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N237"/>
+  <dimension ref="A1:N230"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="25.08988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="31.68988764044944"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="26.18988764044944"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="13" max="13" bestFit="true" customWidth="true" width="120.78988764044945"/>
+    <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
@@ -189,6284 +189,6328 @@
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>Kommissionen</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht am</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht von</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Abgeschlossen am</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>4063</v>
+        <v>4078</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage der ALG-Fraktion betreffend Absage Nachtreffen Jugendpolittag</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026-02-11</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2026-02-11</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>4062</v>
+        <v>4076</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Hertizentrum 2-5</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J3" s="0"/>
+      <c r="J3" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>4061</v>
+        <v>4075</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J4" s="0"/>
+      <c r="J4" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>4060</v>
+        <v>4074</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alexander Haslimann betreffend befristete Überbrückungsmassnahmen des Kantons Zug bei bundesbedingten Verzögerungen der Auszahlung von Arbeitslosengeldern</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J5" s="0"/>
+      <c r="J5" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>4059</v>
+        <v>4072</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J6" s="0"/>
       <c r="K6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bildungskommission (BK)</t>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>4058</v>
+        <v>4071</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Anne Hänel, Erich Grob, Fabienne Michel, Jill Nussbaumer, Michèle Schmid und Hans Jörg Villiger betreffend Umsetzung Autoarmes Zentrum Cham (AAZ)</t>
+          <t>Kleine Anfrage von Tabea Estermann und Klemens Iten betreffend Beteiligung des Kantons Zug an den Olympischen Winterspielen 2038</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026-02-07</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2026-02-07</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t>Hänel Anne, Grob Erich, Michel Fabienne, Nussbaumer Jill, Schmid Michèle, Villiger Hans Jörg</t>
-[...2 lines deleted...]
-      <c r="N7" s="0"/>
+          <t>Estermann Tabea, Iten Klemens</t>
+        </is>
+      </c>
+      <c r="N7" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>4057</v>
+        <v>4070</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J8" s="0"/>
+      <c r="J8" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>4056</v>
+        <v>4069</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Michael Arnold betreffend Umsetzung Gesetz über Standortentwicklung</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026-02-06</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2026-02-06</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>4055</v>
+        <v>4068</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Kleine Anfrage von Vroni Straub betreffend Kaufinteresse Villa «unterer Frauenstein»</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J10" s="0"/>
+      <c r="J10" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
-[...2 lines deleted...]
-      <c r="N10" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="N10" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>4054</v>
+        <v>4066</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J11" s="0"/>
+      <c r="J11" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>4053</v>
+        <v>4065</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Gregor Bruhin und Alessandro Ehrbar betreffend Einsatz des neuen Lehrmittels «Wie sicher sind wir?» zur Vermittlung von Armee- und Sicherheitswissen an Schulen im Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Ehrbar Alessandro</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>4052</v>
+        <v>4064</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend die Frage: Ist die Pensionskasse Zug eine soziale Vermieterin?</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2026-02-01</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J13" s="0"/>
+      <c r="J13" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>2026-02-01</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>4051</v>
+        <v>4062</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Interpellation der SP-Fraktion betreffend Hertizentrum 2-5</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J14" s="0"/>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J14" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>4050</v>
+        <v>4061</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J15" s="0"/>
+      <c r="J15" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-26</t>
+        </is>
+      </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>4049</v>
+        <v>4060</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage der ALG-Fraktion betreffend Auswirkungen der kantonalen Übernahme von 99 % der stationären Spitalkosten auf Notfallbehandlungen im Ausland</t>
+          <t>Motion von Alexander Haslimann betreffend befristete Überbrückungsmassnahmen des Kantons Zug bei bundesbedingten Verzögerungen der Auszahlung von Arbeitslosengeldern</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2026-01-26</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
-[...6 lines deleted...]
-      </c>
+          <t>Haslimann Alexander</t>
+        </is>
+      </c>
+      <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>4048</v>
+        <v>4059</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J17" s="0"/>
+      <c r="J17" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>4047</v>
+        <v>4057</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J18" s="0"/>
+      <c r="J18" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>4046</v>
+        <v>4055</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>4045</v>
+        <v>4054</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>4044</v>
+        <v>4052</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Interpellation der SP-Fraktion betreffend die Frage: Ist die Pensionskasse Zug eine soziale Vermieterin?</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-02-01</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>4043</v>
+        <v>4051</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="H22" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J22" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-26</t>
+        </is>
+      </c>
+      <c r="K22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L22" s="0" t="inlineStr">
+        <is>
           <t>2026-01-29</t>
         </is>
       </c>
-      <c r="H22" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>4042</v>
+        <v>4050</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>4041</v>
+        <v>4048</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>4039</v>
+        <v>4047</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>4038</v>
+        <v>4046</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-13</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>4037</v>
+        <v>4045</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
           <t>2027-01-29</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>4036</v>
+        <v>4044</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>4035</v>
+        <v>4043</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>4034</v>
+        <v>4042</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J30" s="0"/>
+      <c r="J30" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc-Steuerrabatt, 4034</t>
+          <t/>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>4033</v>
+        <v>4041</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch betreffend Reduktion der Patentkosten für Freizeitangler sowie gesonderte Regelung für Berufsfischer infolge der PFAS-Belastung im Zugersee</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
           <t>2027-01-29</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>4030</v>
+        <v>4039</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>4029</v>
+        <v>4038</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Abhängigkeit der Spitäler und Betreuungseinrichtungen im Kanton Zug von Fachkräften und Produkten aus dem EU-Raum</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
+          <t>2026-01-29</t>
+        </is>
+      </c>
+      <c r="H33" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J33" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="K33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L33" s="0" t="inlineStr">
+        <is>
           <t>2025-12-18</t>
         </is>
       </c>
-      <c r="H33" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>4028</v>
+        <v>4037</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
+          <t>2026-01-29</t>
+        </is>
+      </c>
+      <c r="H34" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J34" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
+      <c r="K34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L34" s="0" t="inlineStr">
+        <is>
           <t>2025-12-18</t>
         </is>
       </c>
-      <c r="H34" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>4027</v>
+        <v>4036</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>4026</v>
+        <v>4035</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>4025</v>
+        <v>4034</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend die Frage: Wie digital und zukunftsfähig sind die Zuger Notariate?</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J37" s="0"/>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>4023</v>
+        <v>4030</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>4022</v>
+        <v>4029</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Lieferungen von Zuger Elektronikkomponenten für russische Drohnen und Raketen</t>
+          <t>Interpellation der GLP-Fraktion betreffend Abhängigkeit der Spitäler und Betreuungseinrichtungen im Kanton Zug von Fachkräften und Produkten aus dem EU-Raum</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2026-01-20</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. Februar 2026</t>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
           <t>2026-06-18</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2025-11-24</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>4021</v>
+        <v>4028</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
           <t>2026-12-18</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>4020</v>
+        <v>4027</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>4019</v>
+        <v>4026</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Simon Leuenberger betreffend Erklärvideos des Kantons bei kantonalen Urnengängen (Wahlen und Abstimmungen)</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
           <t>2026-06-18</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2025-11-12</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>4018</v>
+        <v>4025</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Interpellation der GLP-Fraktion betreffend die Frage: Wie digital und zukunftsfähig sind die Zuger Notariate?</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H43" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I43" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J43" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="K43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L43" s="0" t="inlineStr">
+        <is>
           <t>2025-11-26</t>
         </is>
       </c>
-      <c r="H43" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>4016</v>
+        <v>4023</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H44" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J44" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="K44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L44" s="0" t="inlineStr">
+        <is>
           <t>2025-11-26</t>
         </is>
       </c>
-      <c r="H44" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>4015</v>
+        <v>4021</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>4014</v>
+        <v>4020</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
-[...2 lines deleted...]
-      <c r="J46" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J46" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-18</t>
+        </is>
+      </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>4013</v>
+        <v>4019</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Interpellation von Simon Leuenberger betreffend Erklärvideos des Kantons bei kantonalen Urnengängen (Wahlen und Abstimmungen)</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2025-11-12</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>4012</v>
+        <v>4018</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
-[...2 lines deleted...]
-      <c r="J48" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J48" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>4011</v>
+        <v>4016</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
           <t>2025-11-26</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
           <t>2026-11-26</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>4010</v>
+        <v>4015</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend ausländische Immobilienspekulation und Mindestaufenthaltspflicht für Wohneigentümer</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>4008</v>
+        <v>4014</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J51" s="0"/>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>4006</v>
+        <v>4013</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>4003</v>
+        <v>4012</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Femizide im Kanton Zug: Erfassung, Prävention und strukturelle Verantwortung</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J53" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J53" s="0"/>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2025-10-10</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>4001</v>
+        <v>4011</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Nichtbezug von Sozialleistungen im Kanton Zug</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
+          <t>2025-11-26</t>
+        </is>
+      </c>
+      <c r="H54" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J54" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
+      <c r="K54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L54" s="0" t="inlineStr">
+        <is>
           <t>2025-10-30</t>
         </is>
       </c>
-      <c r="H54" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>4000</v>
+        <v>4008</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Ausbau erneuerbarer Energien</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2025-10-05</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>3999</v>
+        <v>4006</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
           <t>2026-10-30</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>3998</v>
+        <v>4001</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Interpellation der SP-Fraktion betreffend Nichtbezug von Sozialleistungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-10-08</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>3996</v>
+        <v>4000</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Interpellation der SP-Fraktion betreffend Ausbau erneuerbarer Energien</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J58" s="0"/>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J58" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
-          <t>Kommission Gesundheit und Soziales</t>
+          <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2025-10-05</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>3995</v>
+        <v>3999</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend fehlende kantonale und kommunale Hitzeaktionspläne</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2025-09-10</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>3994</v>
+        <v>3998</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J60" s="0"/>
+      <c r="J60" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Publikationsgesetz, 3994</t>
+          <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>3993</v>
+        <v>3996</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert </t>
+        </is>
+      </c>
+      <c r="J61" s="0"/>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>3990</v>
+        <v>3995</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Interpellation der ALG-Fraktion betreffend fehlende kantonale und kommunale Hitzeaktionspläne</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-09-10</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>3989</v>
+        <v>3994</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
           <t>2025-10-02</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J63" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J63" s="0"/>
       <c r="K63" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Publikationsgesetz, 3994</t>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t/>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>3988</v>
+        <v>3993</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
           <t>2025-10-02</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
           <t>2026-10-02</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-09-08</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>3987</v>
+        <v>3990</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Mirjam Arnold, Anna Bieri, Manuela Käch, Barbara Schmid-Häseli und Corina Kremmel betreffend elektronisches Monitoring zur Verhinderung von Femiziden</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
           <t>2025-10-02</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2025-09-02</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Bieri Anna, Käch Manuela, Schmid-Häseli Barbara, Kremmel Corina</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>3985</v>
+        <v>3989</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
           <t>2025-10-02</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
           <t>2026-10-02</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>3980</v>
+        <v>3988</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
           <t>2025-10-02</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J67" s="0"/>
+      <c r="J67" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Ombudsgesetz und DSG, 3980</t>
+          <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>3974</v>
+        <v>3985</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>3972</v>
+        <v>3980</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-01-26</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J69" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J69" s="0"/>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>3971</v>
+        <v>3974</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>3969</v>
+        <v>3972</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>3968</v>
+        <v>3971</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Jean Luc Mösch, Erich Grob, Martin Hausheer, Patrick Iten und Thomas Meierhans, betreffend ausländische Fahrzeuge auf Zuger Strassen</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2025-08-05</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Hausheer Martin, Iten Patrick, Meierhans Thomas</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>3966</v>
+        <v>3969</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>3965</v>
+        <v>3966</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>3964</v>
+        <v>3965</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
           <t>2025-07-23</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>3963</v>
+        <v>3964</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>3960</v>
+        <v>3963</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>3958</v>
+        <v>3960</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J78" s="0"/>
+      <c r="J78" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Darlehen ISZL, 3958</t>
+          <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>3957</v>
+        <v>3958</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J79" s="0"/>
       <c r="K79" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Cybersicherheit, 3957+3956</t>
+          <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
           <t>2025-07-08</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>3956</v>
+        <v>3957</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-11</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J80" s="0"/>
       <c r="K80" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Cybersicherheit, 3957+3956</t>
+          <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
           <t>2025-07-08</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>3953</v>
+        <v>3956</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-11</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J81" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J81" s="0"/>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t/>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>3950</v>
+        <v>3953</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
-[...2 lines deleted...]
-      <c r="J82" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J82" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>3949</v>
+        <v>3950</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2025-12-27</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J83" s="0"/>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
           <t>2025-07-01</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>3948</v>
+        <v>3949</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Umrüstung der Fahrzeugflotte auf einen fossilfreien Betrieb</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-12-27</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Bund: Genehmigung pendent</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J84" s="0"/>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
           <t>2025-07-01</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>3943</v>
+        <v>3948</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J85" s="0"/>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t/>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>3942</v>
+        <v>3943</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
           <t>2025-07-02</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
           <t>2025-06-16</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3941</v>
+        <v>3942</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
           <t>2025-07-02</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
           <t>2025-06-16</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>3939</v>
+        <v>3941</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J88" s="0"/>
+      <c r="J88" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
           <t>2025-06-16</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>3938</v>
+        <v>3939</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J89" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J89" s="0"/>
       <c r="K89" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3932</v>
+        <v>3938</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
           <t>2025-07-02</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>3930</v>
+        <v>3932</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
           <t>2025-07-02</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>3929</v>
+        <v>3930</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
           <t>2025-07-02</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>3923</v>
+        <v>3929</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
-[...2 lines deleted...]
-      <c r="J93" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J93" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-06-03</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>3921</v>
+        <v>3923</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J94" s="0"/>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t/>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>3911</v>
+        <v>3921</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
           <t>2026-05-22</t>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2025-05-05</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Straub Vroni</t>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>3910</v>
+        <v>3911</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J96" s="0" t="inlineStr">
         <is>
           <t>2026-05-22</t>
         </is>
       </c>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2025-04-18</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>3908</v>
+        <v>3910</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend «Vielarbeitsabzug» - Korrektur des Arbeitskräftemangels durch Beseitigung von Fehlanreizen</t>
+          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2026-01-20</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. Februar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2025-04-17</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
         <v>3905</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
@@ -6586,61 +6630,61 @@
           <t>Postulat</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
           <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J100" s="0" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
           <t>2025-03-10</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
           <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
@@ -6652,66 +6696,66 @@
           <t>Postulat</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
           <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
           <t>2025-03-05</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
           <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
         <v>3889</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
@@ -6908,8512 +6952,8054 @@
           <t>Postulat</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
           <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J105" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
           <t>2025-02-21</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
           <t>FDP</t>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>3883</v>
+        <v>3877</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Raumentwicklung und Nacht</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t/>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
         </is>
       </c>
       <c r="J106" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2025-02-18</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>3880</v>
+        <v>3872</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jeffrey Illi, Luzian Franzini, Drin Alaj, Jill Nussbaumer, Mirjam Arnold und Tabea Estermann betreffend Cannabis-Pilotversuche im Kanton Zug</t>
+          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2025-02-11</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
-          <t>Illi Jeffrey, Franzini Luzian, Alaj Drin, Nussbaumer Jill, Arnold Mirjam, Estermann Tabea</t>
+          <t>Werner Thomas, Monney Esther</t>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>3877</v>
+        <v>3869</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J108" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>3872</v>
+        <v>3867</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J109" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J109" s="0"/>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t/>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>3869</v>
+        <v>3866</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J110" s="0"/>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t/>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>3867</v>
+        <v>3864</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J111" s="0"/>
+      <c r="J111" s="0" t="inlineStr">
+        <is>
+          <t>2029-03-26</t>
+        </is>
+      </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>3866</v>
+        <v>3861</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
-[...2 lines deleted...]
-      <c r="J112" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J112" s="0" t="inlineStr">
+        <is>
+          <t>2028-12-18</t>
+        </is>
+      </c>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>3864</v>
+        <v>3858</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>3861</v>
+        <v>3827</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>3858</v>
+        <v>3826</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Motion von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>2026-01-30</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>3841</v>
+        <v>3819</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Andreas Lustenberger, Luzian Franzini, Beat Iten, Jean Luc Mösch, Philip C. Brunner und Tabea Estermann betreffend die Schaffung einer neuen ständigen kantonsrätlichen Kommission für öffentlichen Verkehr</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2024-11-04</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Lustenberger Andreas, Franzini Luzian, Iten Beat, Mösch Jean Luc, Brunner Philip C., Estermann Tabea</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3827</v>
+        <v>3816</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3826</v>
+        <v>3811</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3819</v>
+        <v>3808</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J119" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J119" s="0"/>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L119" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L119" s="0"/>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3816</v>
+        <v>3802</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3811</v>
+        <v>3799</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J121" s="0"/>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3808</v>
+        <v>3792</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J122" s="0"/>
+      <c r="J122" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L122" s="0"/>
+      <c r="L122" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-29</t>
+        </is>
+      </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3802</v>
+        <v>3791</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3799</v>
+        <v>3790</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+          <t/>
         </is>
       </c>
       <c r="J124" s="0"/>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3792</v>
+        <v>3785</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2028-02-20</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3791</v>
+        <v>3778</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
           <t>2025-11-26</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
           <t>2028-11-26</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3790</v>
+        <v>3770</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
         </is>
       </c>
       <c r="J127" s="0"/>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3785</v>
+        <v>3767</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J128" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J128" s="0"/>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3778</v>
+        <v>3765</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3770</v>
+        <v>3759</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J130" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J130" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3767</v>
+        <v>3758</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J131" s="0"/>
+      <c r="J131" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-29</t>
+        </is>
+      </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3765</v>
+        <v>3755</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
           <t>2028-10-30</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3759</v>
+        <v>3743</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J133" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J133" s="0"/>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3758</v>
+        <v>3742</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J134" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J134" s="0"/>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3755</v>
+        <v>3736</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
           <t>2028-10-30</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3743</v>
+        <v>3735</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J136" s="0"/>
+      <c r="J136" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3742</v>
+        <v>3734</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J137" s="0"/>
+      <c r="J137" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3736</v>
+        <v>3733</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3735</v>
+        <v>3732</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3734</v>
+        <v>3727</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J140" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3733</v>
+        <v>3726</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3732</v>
+        <v>3725</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3727</v>
+        <v>3704</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3726</v>
+        <v>3684</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2025-04-11</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3725</v>
+        <v>3683</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2027-04-11</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3704</v>
+        <v>3680</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3685</v>
+        <v>3676</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 23/1 (Teil I: Anträge der Gemeinden im Rahmen der Ortsplanrevisionen; Teil II: Wälder mit besonderer Naturschutzfunktion, Fliessgewässer, Seen, Kantonsstrassen: Bügel, Rotkreuz, Güterverkehr)</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
-          <t>Teilgenehmigung vom 16. Mai 2025. Genehmigung Kapitel S 2.1 steht noch aus.</t>
-[...2 lines deleted...]
-      <c r="J147" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J147" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2024-02-27</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3684</v>
+        <v>3667</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t/>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3683</v>
+        <v>3656</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J149" s="0"/>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t/>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3680</v>
+        <v>3646</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2028-04-10</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3676</v>
+        <v>3628</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-08-26</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J151" s="0"/>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2023-10-24</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t/>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3667</v>
+        <v>3625</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3656</v>
+        <v>3621</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J153" s="0"/>
+      <c r="J153" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3646</v>
+        <v>3617</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3628</v>
+        <v>3616</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J155" s="0"/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+        </is>
+      </c>
+      <c r="J155" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3625</v>
+        <v>3613</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J156" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J156" s="0"/>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2023-08-29</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3621</v>
+        <v>3602</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2026-12-01</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2023-08-07</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>Schweizer Emil, Monney Esther</t>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>3617</v>
+        <v>3595</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J158" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J158" s="0"/>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t/>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>3616</v>
+        <v>3594</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J159" s="0"/>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3613</v>
+        <v>3592</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J160" s="0"/>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2023-07-04</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3602</v>
+        <v>3584</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2027-09-26</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3595</v>
+        <v>3579</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J162" s="0"/>
+      <c r="J162" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3594</v>
+        <v>3574</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J163" s="0"/>
+      <c r="J163" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-05-13</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3592</v>
+        <v>3569</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-05-06</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
         </is>
       </c>
       <c r="J164" s="0"/>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2023-05-02</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3591</v>
+        <v>3562</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Rita Hofer, Luzian Franzini, Andreas Iten, Fabienne Michel und Christian Hegglin betreffend Lücken in der Gesetzgebung für minderjährige Kinder und Jugendliche mit einer Behinderung</t>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>2025-09-30</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2023-06-21</t>
+          <t>2023-04-18</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>Hofer Rita, Franzini Luzian, Iten Andreas, Michel Fabienne, Hegglin Christian</t>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3584</v>
+        <v>3546</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2023-03-28</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3579</v>
+        <v>3544</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2023-03-27</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3574</v>
+        <v>3541</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2023-03-21</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3569</v>
+        <v>3535</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2024-05-06</t>
+          <t>2023-10-07</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t/>
         </is>
       </c>
       <c r="J169" s="0"/>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2023-02-28</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3562</v>
+        <v>3534</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2023-10-07</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J170" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J170" s="0"/>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2023-02-28</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3546</v>
+        <v>3533</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
+</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J171" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J171" s="0"/>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2023-02-21</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3544</v>
+        <v>3532</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2027-03-21</t>
         </is>
       </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2023-02-16</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3541</v>
+        <v>3525</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>3535</v>
+        <v>3512</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-01-12</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J174" s="0"/>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2022-12-20</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>3534</v>
+        <v>3507</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
         </is>
       </c>
       <c r="J175" s="0"/>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2022-11-24</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>3533</v>
+        <v>3502</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
-</t>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J176" s="0"/>
+      <c r="J176" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2023-02-21</t>
+          <t>2022-11-20</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>3532</v>
+        <v>3495</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
-          <t>2027-03-21</t>
+          <t>2028-06-05</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2023-02-16</t>
+          <t>2022-11-08</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>3525</v>
+        <v>3488</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-02-29</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2027-02-28</t>
         </is>
       </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2023-02-03</t>
+          <t>2022-10-25</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Balmer Kurt</t>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>3512</v>
+        <v>3480</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2024-01-12</t>
+          <t>2023-08-18</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J179" s="0"/>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2022-12-20</t>
+          <t>2022-09-20</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>3507</v>
+        <v>3479</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
+</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramm Kantonsrat 1. und 2. Quartal 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J180" s="0"/>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2022-11-24</t>
+          <t>2022-09-13</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>3502</v>
+        <v>3471</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2023-09-08</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J181" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J181" s="0"/>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2022-11-20</t>
+          <t>2022-08-23</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t/>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>3495</v>
+        <v>3453</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J182" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J182" s="0"/>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2022-06-28</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>3488</v>
+        <v>3443</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
-          <t>2027-02-28</t>
+          <t>2026-12-14</t>
         </is>
       </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2022-06-13</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>3480</v>
+        <v>3439</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2023-08-18</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J184" s="0"/>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2022-09-20</t>
+          <t>2022-06-07</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>3479</v>
+        <v>3364</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
-</t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J185" s="0"/>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J185" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-27</t>
+        </is>
+      </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2022-09-13</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>3471</v>
+        <v>3354</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2023-09-08</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J186" s="0"/>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J186" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-28</t>
+        </is>
+      </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2022-08-23</t>
+          <t>2021-12-20</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>3453</v>
+        <v>3350</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2023-05-11</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J187" s="0"/>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J187" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-24</t>
+        </is>
+      </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2022-06-28</t>
+          <t>2021-12-16</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>3443</v>
+        <v>3320</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J188" s="0" t="inlineStr">
         <is>
-          <t>2026-12-14</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2022-06-13</t>
+          <t>2021-11-02</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>3439</v>
+        <v>3286</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2023-05-11</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J189" s="0"/>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2022-06-07</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>3433</v>
+        <v>3285</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Förderung attraktiver Lehrstellenangebote in gewerblichen Berufen</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J190" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J190" s="0"/>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2022-05-31</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>3364</v>
+        <v>3283</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J191" s="0" t="inlineStr">
         <is>
-          <t>2026-09-27</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2022-01-26</t>
+          <t>2021-08-23</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>3354</v>
+        <v>3281</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J192" s="0"/>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2021-12-20</t>
+          <t>2021-08-17</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t>Spörri Markus, Letter Peter</t>
+          <t/>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>3351</v>
+        <v>3268</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Senkung der Gebühren des Strassenverkehrsamtes</t>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2023-03-30</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J193" s="0" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2021-12-17</t>
+          <t>2021-06-24</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>3350</v>
+        <v>3262</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t/>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
-          <t>2025-11-24</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2021-12-16</t>
+          <t>2021-06-09</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Brunner Philip C.</t>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>3320</v>
+        <v>3260</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2021-11-02</t>
+          <t>2021-06-08</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>3286</v>
+        <v>3248</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J196" s="0"/>
+      <c r="J196" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-28</t>
+        </is>
+      </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2021-05-11</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>3285</v>
+        <v>3227</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
+</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J197" s="0"/>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2021-04-13</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>3283</v>
+        <v>3218</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J198" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J198" s="0"/>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2021-03-23</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t/>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>3281</v>
+        <v>3208</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25/368, Knoten Zollhus, Gemeinde Hünenberg» 
+</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J199" s="0"/>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>2021-08-17</t>
+          <t>2021-03-09</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>3268</v>
+        <v>3185</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J200" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J200" s="0"/>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>2021-06-24</t>
+          <t>2020-12-15</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>3262</v>
+        <v>3165</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J201" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J201" s="0"/>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>2021-06-09</t>
+          <t>2020-11-03</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+          <t/>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
-        <v>3260</v>
+        <v>3151</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J202" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J202" s="0"/>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N202" s="0"/>
     </row>
     <row r="203">
       <c r="A203" s="0" t="n">
-        <v>3248</v>
+        <v>3148</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J203" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J203" s="0"/>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N203" s="0"/>
     </row>
     <row r="204">
       <c r="A204" s="0" t="n">
-        <v>3227</v>
+        <v>3129</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
-</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J204" s="0"/>
       <c r="K204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
-          <t>2021-04-13</t>
+          <t>2020-08-18</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N204" s="0"/>
     </row>
     <row r="205">
       <c r="A205" s="0" t="n">
-        <v>3218</v>
+        <v>3102</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J205" s="0"/>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
+        </is>
+      </c>
+      <c r="J205" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-31</t>
+        </is>
+      </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>2021-03-23</t>
+          <t>2020-05-12</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>3208</v>
+        <v>2940</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25/368, Knoten Zollhus, Gemeinde Hünenberg» 
-</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2019-07-01</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J206" s="0"/>
       <c r="K206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>2021-03-09</t>
+          <t>2019-02-19</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>3185</v>
+        <v>2897</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2019-05-18</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J207" s="0"/>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2020-12-15</t>
+          <t>2018-09-18</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>3165</v>
+        <v>2885</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2021-08-21</t>
+          <t>2019-02-20</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J208" s="0"/>
       <c r="K208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>2020-11-03</t>
+          <t>2018-07-03</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
-        <v>3151</v>
+        <v>2855</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2021-06-25</t>
+          <t>2019-05-16</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J209" s="0"/>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>2020-10-27</t>
+          <t>2018-03-27</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0" t="n">
-        <v>3148</v>
+        <v>2850</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2021-06-25</t>
+          <t>2018-11-06</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J210" s="0"/>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>2020-10-20</t>
+          <t>2018-03-20</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>3129</v>
+        <v>2766</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2021-06-05</t>
+          <t>2018-01-25</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J211" s="0"/>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2020-08-18</t>
+          <t>2017-07-11</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>3102</v>
+        <v>2655</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J212" s="0"/>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2016-08-23</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>2940</v>
+        <v>2640</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2019-07-01</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J213" s="0"/>
       <c r="K213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>2019-02-19</t>
+          <t>2016-06-21</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>2897</v>
+        <v>2635</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2019-05-18</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J214" s="0"/>
       <c r="K214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>2018-09-18</t>
+          <t>2016-06-07</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>2885</v>
+        <v>2501</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2019-02-20</t>
+          <t>2016-04-09</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J215" s="0"/>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2018-07-03</t>
+          <t>2015-03-31</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>2855</v>
+        <v>2336</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2019-05-16</t>
+          <t>2014-11-08</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
       <c r="J216" s="0"/>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2018-03-27</t>
+          <t>2013-12-17</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
-        <v>2850</v>
+        <v>2310</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2018-11-06</t>
+          <t>2014-11-04</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
       <c r="J217" s="0"/>
       <c r="K217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>2018-03-20</t>
+          <t>2013-10-22</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0" t="n">
-        <v>2766</v>
+        <v>2291</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2018-01-25</t>
+          <t>2013-09-26</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J218" s="0"/>
       <c r="K218" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
-          <t>2017-07-11</t>
+          <t>2013-09-10</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0" t="n">
-        <v>2655</v>
+        <v>2212</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2018-01-20</t>
+          <t>2013-08-29</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J219" s="0"/>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L219" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L219" s="0"/>
       <c r="M219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0" t="n">
-        <v>2640</v>
+        <v>2050</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>2017-03-30</t>
+          <t>2012-05-03</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J220" s="0"/>
       <c r="K220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L220" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L220" s="0"/>
       <c r="M220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N220" s="0"/>
     </row>
     <row r="221">
       <c r="A221" s="0" t="n">
-        <v>2635</v>
+        <v>2024</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2017-03-10</t>
+          <t>2011-07-07</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J221" s="0"/>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L221" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L221" s="0"/>
       <c r="M221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N221" s="0"/>
     </row>
     <row r="222">
       <c r="A222" s="0" t="n">
-        <v>2501</v>
+        <v>1977</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>2016-04-09</t>
+          <t>2011-03-31</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J222" s="0"/>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L222" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L222" s="0"/>
       <c r="M222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>2336</v>
+        <v>1901</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2014-11-08</t>
+          <t>2010-09-30</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J223" s="0"/>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L223" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L223" s="0"/>
       <c r="M223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
-        <v>2310</v>
+        <v>1775</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2014-11-04</t>
+          <t>2010-05-06</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J224" s="0"/>
       <c r="K224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L224" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L224" s="0"/>
       <c r="M224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0" t="n">
-        <v>2291</v>
+        <v>1693</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t/>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J225" s="0"/>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J225" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-30</t>
+        </is>
+      </c>
       <c r="K225" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>2013-09-10</t>
+          <t>2008-06-13</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N225" s="0"/>
     </row>
     <row r="226">
       <c r="A226" s="0" t="n">
-        <v>2212</v>
+        <v>1646</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+          <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
+2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2013-08-29</t>
+          <t>2009-05-28</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J226" s="0"/>
       <c r="K226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L226" s="0"/>
       <c r="M226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N226" s="0"/>
     </row>
     <row r="227">
       <c r="A227" s="0" t="n">
-        <v>2050</v>
+        <v>1393</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2012-05-03</t>
+          <t>2006-06-01</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J227" s="0"/>
       <c r="K227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L227" s="0"/>
       <c r="M227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>2024</v>
+        <v>1251</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2005-02-24</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J228" s="0"/>
       <c r="K228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L228" s="0"/>
       <c r="M228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>1977</v>
+        <v>1000</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2003-01-30</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J229" s="0"/>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L229" s="0"/>
       <c r="M229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
-        <v>1901</v>
+        <v>282</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J230" s="0"/>
+          <t>Frist erstreckt bis 31. Dezember 2030</t>
+        </is>
+      </c>
+      <c r="J230" s="0" t="inlineStr">
+        <is>
+          <t>2030-12-31</t>
+        </is>
+      </c>
       <c r="K230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L230" s="0"/>
+      <c r="L230" s="0" t="inlineStr">
+        <is>
+          <t>1995-08-07</t>
+        </is>
+      </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N230" s="0"/>
-    </row>
-[...421 lines deleted...]
-      <c r="N237" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>