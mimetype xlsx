--- v4 (2026-06-04)
+++ v5 (2026-07-23)
@@ -62,100 +62,100 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N258" totalsRowShown="0">
-  <autoFilter ref="A1:N258"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N268" totalsRowShown="0">
+  <autoFilter ref="A1:N268"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N258"/>
+  <dimension ref="A1:N268"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="33.889887640449444"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="27.28988764044944"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
+    <col min="13" max="13" bestFit="true" customWidth="true" width="176.88988764044947"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
@@ -189,16582 +189,17207 @@
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>Kommissionen</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht am</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht von</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Abgeschlossen am</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>4123</v>
+        <v>4157</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Motion der Fraktion Die Mitte betreffend Kontrolle von Strafregisterauszügen für die Erteilung von Aufenthaltsbewilligungen</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026-05-24</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J2" s="0"/>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2026-05-24</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Schumpf Etienne</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>4122</v>
+        <v>4156</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
+          <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J3" s="0"/>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>4121</v>
+        <v>4155</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
+          <t>Motion der ALG-Fraktion betreffend kantonale Hitzestrategie und Hitze-Koordinationsstelle (Taskforce) 
+</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J4" s="0"/>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>4120</v>
+        <v>4154</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Hauses in Bad Schönbrunn</t>
+          <t>Interpellation von Mirjam Arnold und Jean Luc Mösch betreffend Bahnausbau, Infrastruktur und Kundenfreundlichkeit im öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J5" s="0"/>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Arnold Mirjam, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>4119</v>
+        <v>4153</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
+          <t>Interpellation der ALG-Fraktion bezüglich Massnahmen gegen Hitze in öffentlichen Gebäuden</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J6" s="0"/>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>4118</v>
+        <v>4152</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Innovationsprojekts «Virtuelles Kraftwerk Zug» der Zug Alliance</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J7" s="0"/>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>4117</v>
+        <v>4151</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an die Schaffung des Kompetenzzentrums für den Nationalen Finanzausgleich (NFA) am Institut für Schweizer Wirtschaftspolitik an der Universität Luzern</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J8" s="0"/>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
-          <t>Gwerder Thomas , Iten Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>4116</v>
+        <v>4150</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
+          <t>Postulat von Jean Luc Mösch, Fabio Iten, Philip C. Brunner, Drin Alaj und Flurin Grond betreffend die Realisierung eines kantonalen Kongress- und Veranstaltungsgebäudes (Kongresszentrum) für Grossanlässe im Kanton Zug</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J9" s="0"/>
       <c r="K9" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Iten Fabio, Brunner Philip C., Alaj Drin, Grond Flurin</t>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>4113</v>
+        <v>4149</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
+          <t>Postulat der ALG-Fraktion betreffend wirksamen Schutz von Wohnraum vor der Zweckentfremdung durch Business Apartments</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J10" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J10" s="0"/>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>4112</v>
+        <v>4148</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+          <t>Motion der SP-Fraktion betreffend Wohnraum statt Business Apartments</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J11" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J11" s="0"/>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>4111</v>
+        <v>4147</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+          <t>Interpellation von Philip C. Brunner und Michael Felber betreffend namentliche Nennung von Petentinnen und Petenten bei der Behandlung von Petitionen</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J12" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J12" s="0"/>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C., Felber Michael</t>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>4110</v>
+        <v>4145</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J13" s="0"/>
       <c r="K13" s="0" t="inlineStr">
         <is>
-          <t>Kommission Raum Umwelt Verkehr</t>
+          <t/>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>4109</v>
+        <v>4144</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+          <t>Interpellation von Philip C. Brunner, Karl Bürgler, Joëlle Gautier, Barbara Gysel, Andreas Iten, Andreas Lustenberger, Jean Luc Mösch, Karl Nussbaumer, Patrick Röösli und Martin Zimmermann betreffend Reintegration von Menschen mit einer Beeinträchtigung in den ersten Arbeitsmarkt</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J14" s="0"/>
       <c r="K14" s="0" t="inlineStr">
         <is>
-          <t>Kommission Hochbau</t>
+          <t/>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Bürgler Karl, Gautier Joëlle, Gysel Barbara, Iten Andreas, Lustenberger Andreas, Mösch Jean Luc, Nussbaumer Karl, Röösli Patrick, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>4108</v>
+        <v>4143</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+          <t>Motion von Karl Nussbaumer, Philip C. Brunner, Karl Bürgler, Andreas Lustenberger, Andreas Iten, Barbara Gysel, Martin Zimmermann, Jean Luc Mösch und Patrick Röösli betreffend Förderung der beruflichen Inklusion von Menschen mit Behinderungen durch finanziellen Ausgleich für Arbeitgebende</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J15" s="0"/>
       <c r="K15" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Karl, Brunner Philip C., Bürgler Karl, Lustenberger Andreas, Iten Andreas, Gysel Barbara, Zimmermann Martin, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>4106</v>
+        <v>4142</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J16" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J16" s="0"/>
       <c r="K16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Zivilschutz, 4142</t>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>4105</v>
+        <v>4141</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>4104</v>
+        <v>4140</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>4103</v>
+        <v>4139</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
-[...2 lines deleted...]
-      <c r="J19" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J19" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Riboni Michael, Bürgler Karl</t>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>4102</v>
+        <v>4138</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
-[...2 lines deleted...]
-      <c r="J20" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J20" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>4101</v>
+        <v>4136</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Staatswirtschaftskommission </t>
+          <t/>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-06-11</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+          <t>Gössi Alois, Gwerder Thomas </t>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
+        <v>4134</v>
+      </c>
+      <c r="B22" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C22" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E22" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
+        </is>
+      </c>
+      <c r="F22" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G22" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H22" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J22" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L22" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
+      <c r="M22" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N22" s="0"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="0" t="n">
+        <v>4133</v>
+      </c>
+      <c r="B23" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C23" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E23" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
+        </is>
+      </c>
+      <c r="F23" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G23" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H23" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J23" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L23" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M23" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N23" s="0"/>
+    </row>
+    <row r="24">
+      <c r="A24" s="0" t="n">
+        <v>4132</v>
+      </c>
+      <c r="B24" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C24" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E24" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
+        </is>
+      </c>
+      <c r="F24" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G24" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H24" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J24" s="0"/>
+      <c r="K24" s="0" t="inlineStr">
+        <is>
+          <t>Bildungskommission (BK)</t>
+        </is>
+      </c>
+      <c r="L24" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N24" s="0"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="0" t="n">
+        <v>4131</v>
+      </c>
+      <c r="B25" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C25" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E25" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
+        </is>
+      </c>
+      <c r="F25" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G25" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H25" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J25" s="0"/>
+      <c r="K25" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Gesundheit und Soziales</t>
+        </is>
+      </c>
+      <c r="L25" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N25" s="0"/>
+    </row>
+    <row r="26">
+      <c r="A26" s="0" t="n">
+        <v>4130</v>
+      </c>
+      <c r="B26" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C26" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E26" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
+        </is>
+      </c>
+      <c r="F26" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G26" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H26" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J26" s="0"/>
+      <c r="K26" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Gesundheit und Soziales</t>
+        </is>
+      </c>
+      <c r="L26" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N26" s="0"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="0" t="n">
+        <v>4129</v>
+      </c>
+      <c r="B27" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C27" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E27" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
+        </is>
+      </c>
+      <c r="F27" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G27" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H27" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J27" s="0"/>
+      <c r="K27" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Hochbau</t>
+        </is>
+      </c>
+      <c r="L27" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N27" s="0"/>
+    </row>
+    <row r="28">
+      <c r="A28" s="0" t="n">
+        <v>4127</v>
+      </c>
+      <c r="B28" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C28" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E28" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
+        </is>
+      </c>
+      <c r="F28" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G28" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H28" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J28" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L28" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-07</t>
+        </is>
+      </c>
+      <c r="M28" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N28" s="0"/>
+    </row>
+    <row r="29">
+      <c r="A29" s="0" t="n">
+        <v>4126</v>
+      </c>
+      <c r="B29" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C29" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E29" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
+        </is>
+      </c>
+      <c r="F29" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G29" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H29" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J29" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L29" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="M29" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N29" s="0"/>
+    </row>
+    <row r="30">
+      <c r="A30" s="0" t="n">
+        <v>4125</v>
+      </c>
+      <c r="B30" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C30" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E30" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
+        </is>
+      </c>
+      <c r="F30" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G30" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H30" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J30" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L30" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="M30" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N30" s="0"/>
+    </row>
+    <row r="31">
+      <c r="A31" s="0" t="n">
+        <v>4124</v>
+      </c>
+      <c r="B31" s="0" t="inlineStr">
+        <is>
+          <t>Wahlen</t>
+        </is>
+      </c>
+      <c r="C31" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E31" s="0" t="inlineStr">
+        <is>
+          <t>Wahl eines neuen Richters in die Funktion des Zwangsmassnahmengerichts für die Amtsperiode 2025–2030
+</t>
+        </is>
+      </c>
+      <c r="F31" s="0" t="inlineStr">
+        <is>
+          <t>Obergericht</t>
+        </is>
+      </c>
+      <c r="G31" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-10</t>
+        </is>
+      </c>
+      <c r="H31" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I31" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J31" s="0"/>
+      <c r="K31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L31" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="M31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N31" s="0"/>
+    </row>
+    <row r="32">
+      <c r="A32" s="0" t="n">
+        <v>4123</v>
+      </c>
+      <c r="B32" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C32" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E32" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F32" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G32" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H32" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J32" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L32" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-24</t>
+        </is>
+      </c>
+      <c r="M32" s="0" t="inlineStr">
+        <is>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
+        </is>
+      </c>
+      <c r="N32" s="0"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="n">
+        <v>4122</v>
+      </c>
+      <c r="B33" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C33" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E33" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
+        </is>
+      </c>
+      <c r="F33" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G33" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H33" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J33" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L33" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="M33" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
+        </is>
+      </c>
+      <c r="N33" s="0"/>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="n">
+        <v>4121</v>
+      </c>
+      <c r="B34" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C34" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E34" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F34" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G34" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H34" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J34" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L34" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="M34" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N34" s="0"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="n">
+        <v>4120</v>
+      </c>
+      <c r="B35" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C35" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E35" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
+        </is>
+      </c>
+      <c r="F35" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G35" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H35" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J35" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L35" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="M35" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N35" s="0"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="n">
+        <v>4119</v>
+      </c>
+      <c r="B36" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C36" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E36" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
+        </is>
+      </c>
+      <c r="F36" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G36" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H36" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J36" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L36" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="M36" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N36" s="0"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="0" t="n">
+        <v>4118</v>
+      </c>
+      <c r="B37" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C37" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E37" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
+        </is>
+      </c>
+      <c r="F37" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G37" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H37" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J37" s="0"/>
+      <c r="K37" s="0" t="inlineStr">
+        <is>
+          <t>ad-hoc Olympische Spiele, 4118</t>
+        </is>
+      </c>
+      <c r="L37" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N37" s="0"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="0" t="n">
+        <v>4117</v>
+      </c>
+      <c r="B38" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C38" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E38" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+        </is>
+      </c>
+      <c r="F38" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G38" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H38" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J38" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L38" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M38" s="0" t="inlineStr">
+        <is>
+          <t>Gwerder Thomas , Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N38" s="0"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="0" t="n">
+        <v>4116</v>
+      </c>
+      <c r="B39" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C39" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E39" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
+        </is>
+      </c>
+      <c r="F39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G39" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H39" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J39" s="0"/>
+      <c r="K39" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L39" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N39" s="0"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="0" t="n">
+        <v>4113</v>
+      </c>
+      <c r="B40" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C40" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E40" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
+        </is>
+      </c>
+      <c r="F40" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G40" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H40" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J40" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
+      <c r="K40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L40" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M40" s="0" t="inlineStr">
+        <is>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
+        </is>
+      </c>
+      <c r="N40" s="0"/>
+    </row>
+    <row r="41">
+      <c r="A41" s="0" t="n">
+        <v>4112</v>
+      </c>
+      <c r="B41" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C41" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E41" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+        </is>
+      </c>
+      <c r="F41" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G41" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H41" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J41" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
+      <c r="K41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L41" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M41" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N41" s="0"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="0" t="n">
+        <v>4111</v>
+      </c>
+      <c r="B42" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C42" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E42" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+        </is>
+      </c>
+      <c r="F42" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G42" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H42" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J42" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L42" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="M42" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N42" s="0"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="0" t="n">
+        <v>4110</v>
+      </c>
+      <c r="B43" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C43" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E43" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+        </is>
+      </c>
+      <c r="F43" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G43" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="H43" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I43" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J43" s="0"/>
+      <c r="K43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L43" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N43" s="0"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="0" t="n">
+        <v>4109</v>
+      </c>
+      <c r="B44" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C44" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E44" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+        </is>
+      </c>
+      <c r="F44" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G44" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H44" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J44" s="0"/>
+      <c r="K44" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Hochbau</t>
+        </is>
+      </c>
+      <c r="L44" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N44" s="0"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="0" t="n">
+        <v>4108</v>
+      </c>
+      <c r="B45" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C45" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E45" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+        </is>
+      </c>
+      <c r="F45" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G45" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
+      <c r="H45" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I45" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J45" s="0"/>
+      <c r="K45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L45" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N45" s="0"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="0" t="n">
+        <v>4106</v>
+      </c>
+      <c r="B46" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C46" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E46" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+        </is>
+      </c>
+      <c r="F46" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G46" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H46" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J46" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L46" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M46" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N46" s="0"/>
+    </row>
+    <row r="47">
+      <c r="A47" s="0" t="n">
+        <v>4105</v>
+      </c>
+      <c r="B47" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C47" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E47" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+        </is>
+      </c>
+      <c r="F47" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G47" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H47" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J47" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L47" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M47" s="0" t="inlineStr">
+        <is>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N47" s="0"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="0" t="n">
+        <v>4104</v>
+      </c>
+      <c r="B48" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C48" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E48" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+        </is>
+      </c>
+      <c r="F48" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G48" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H48" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J48" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L48" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M48" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N48" s="0"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="0" t="n">
+        <v>4103</v>
+      </c>
+      <c r="B49" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C49" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E49" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+        </is>
+      </c>
+      <c r="F49" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G49" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H49" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I49" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J49" s="0"/>
+      <c r="K49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L49" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N49" s="0"/>
+    </row>
+    <row r="50">
+      <c r="A50" s="0" t="n">
+        <v>4102</v>
+      </c>
+      <c r="B50" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C50" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E50" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+        </is>
+      </c>
+      <c r="F50" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G50" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H50" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I50" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J50" s="0"/>
+      <c r="K50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L50" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N50" s="0"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="0" t="n">
+        <v>4101</v>
+      </c>
+      <c r="B51" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C51" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E51" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+        </is>
+      </c>
+      <c r="F51" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="G51" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H51" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I51" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Staatswirtschaftskommission </t>
+        </is>
+      </c>
+      <c r="J51" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L51" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="M51" s="0" t="inlineStr">
+        <is>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N51" s="0"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="0" t="n">
         <v>4100</v>
       </c>
-      <c r="B22" s="0" t="inlineStr">
+      <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C22" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E22" s="0" t="inlineStr">
+      <c r="C52" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E52" s="0" t="inlineStr">
         <is>
           <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
 </t>
         </is>
       </c>
-      <c r="F22" s="0" t="inlineStr">
+      <c r="F52" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G22" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J22" s="0" t="inlineStr">
+      <c r="G52" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="H52" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I52" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J52" s="0" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
-      <c r="K22" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="0" t="inlineStr">
+      <c r="K52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L52" s="0" t="inlineStr">
         <is>
           <t>2026-04-09</t>
         </is>
       </c>
-      <c r="M22" s="0" t="inlineStr">
+      <c r="M52" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
-        </is>
-[...1942 lines deleted...]
-          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>4055</v>
+        <v>4099</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>4054</v>
+        <v>4098</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J54" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J54" s="0"/>
       <c r="K54" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>4051</v>
+        <v>4097</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>4050</v>
+        <v>4095</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>4048</v>
+        <v>4094</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>4047</v>
+        <v>4088</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Zwischenbericht zu den per Ende März 2026 zur Berichterstattung fälligen parlamentarischen Vorstössen</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J58" s="0"/>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>4046</v>
+        <v>4086</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J59" s="0"/>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>4045</v>
+        <v>4084</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>4044</v>
+        <v>4083</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>4043</v>
+        <v>4082</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J62" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J62" s="0"/>
       <c r="K62" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>4042</v>
+        <v>4081</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J63" s="0"/>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t/>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>4041</v>
+        <v>4078</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>4039</v>
+        <v>4076</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>4038</v>
+        <v>4075</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>4037</v>
+        <v>4074</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>4036</v>
+        <v>4072</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J68" s="0"/>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>4035</v>
+        <v>4070</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>4034</v>
+        <v>4069</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J70" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J70" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>4030</v>
+        <v>4066</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>4028</v>
+        <v>4065</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>4027</v>
+        <v>4064</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>4026</v>
+        <v>4061</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>4023</v>
+        <v>4059</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>4021</v>
+        <v>4057</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>4020</v>
+        <v>4055</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>4018</v>
+        <v>4054</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>4016</v>
+        <v>4051</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>4015</v>
+        <v>4050</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>4014</v>
+        <v>4048</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J81" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J81" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>4013</v>
+        <v>4047</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>4012</v>
+        <v>4045</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J83" s="0"/>
+      <c r="J83" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>4011</v>
+        <v>4044</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>4008</v>
+        <v>4043</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>4006</v>
+        <v>4042</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3999</v>
+        <v>4041</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>3998</v>
+        <v>4039</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>3996</v>
+        <v>4038</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
-      <c r="J89" s="0"/>
+      <c r="J89" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3994</v>
+        <v>4037</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J90" s="0"/>
+      <c r="J90" s="0" t="inlineStr">
+        <is>
+          <t>2029-07-02</t>
+        </is>
+      </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>3993</v>
+        <v>4036</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>3990</v>
+        <v>4035</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>3989</v>
+        <v>4034</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J93" s="0"/>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t/>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>3988</v>
+        <v>4030</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J94" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>3985</v>
+        <v>4028</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>3980</v>
+        <v>4027</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
           <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
-      <c r="J96" s="0"/>
+      <c r="J96" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>3974</v>
+        <v>4026</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>3972</v>
+        <v>4023</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>3971</v>
+        <v>4021</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>3969</v>
+        <v>4020</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juni 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J100" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>3966</v>
+        <v>4018</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>3965</v>
+        <v>4016</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>3964</v>
+        <v>4015</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>3963</v>
+        <v>4014</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J104" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J104" s="0"/>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
-[...2 lines deleted...]
-      <c r="N104" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="N104" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>3960</v>
+        <v>4013</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J105" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>3958</v>
+        <v>4012</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J106" s="0"/>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>3957</v>
+        <v>4011</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J107" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J107" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>3956</v>
+        <v>4008</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J108" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J108" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>3953</v>
+        <v>4006</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J109" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>3950</v>
+        <v>3999</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J110" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J110" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>3949</v>
+        <v>3998</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung des Bundes erfolgt.Webseite Amt für Raum und Verkehr: Richtplananpassungen</t>
-[...2 lines deleted...]
-      <c r="J111" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J111" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>3948</v>
+        <v>3996</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J112" s="0"/>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>3943</v>
+        <v>3994</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J113" s="0"/>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t/>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>3942</v>
+        <v>3990</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>3941</v>
+        <v>3989</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>3939</v>
+        <v>3988</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>Parlamentarische Untersuchungskommission, PUK</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J116" s="0"/>
+      <c r="J116" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3938</v>
+        <v>3985</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3932</v>
+        <v>3980</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J118" s="0"/>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3930</v>
+        <v>3974</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3929</v>
+        <v>3972</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3923</v>
+        <v>3971</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J121" s="0"/>
+      <c r="J121" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3921</v>
+        <v>3969</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3911</v>
+        <v>3966</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3910</v>
+        <v>3965</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3905</v>
+        <v>3964</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J125" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J125" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3896</v>
+        <v>3963</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3893</v>
+        <v>3960</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
-          <t>2029-04-30</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3891</v>
+        <v>3958</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
+        </is>
+      </c>
+      <c r="J128" s="0"/>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3889</v>
+        <v>3957</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J129" s="0"/>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t/>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3888</v>
+        <v>3956</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J130" s="0"/>
       <c r="K130" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3887</v>
+        <v>3953</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J131" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J131" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3885</v>
+        <v>3950</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Referendumsfrist abgelaufen</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Die Referendumsfrist ist unbenutzt abgelaufen.</t>
+        </is>
+      </c>
+      <c r="J132" s="0"/>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3877</v>
+        <v>3948</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J133" s="0"/>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3872</v>
+        <v>3942</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3869</v>
+        <v>3941</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3867</v>
+        <v>3939</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J136" s="0"/>
       <c r="K136" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3866</v>
+        <v>3938</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
-[...2 lines deleted...]
-      <c r="J137" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J137" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3864</v>
+        <v>3932</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3861</v>
+        <v>3930</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Nicht-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
-[...2 lines deleted...]
-      <c r="N139" s="0"/>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N139" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3858</v>
+        <v>3923</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J140" s="0"/>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t/>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3827</v>
+        <v>3905</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
+        </is>
+      </c>
+      <c r="J141" s="0"/>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3826</v>
+        <v>3896</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist: 30. Juni 2027</t>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2027-06-30</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3819</v>
+        <v>3893</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2029-04-30</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3816</v>
+        <v>3891</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3811</v>
+        <v>3889</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3808</v>
+        <v>3888</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J146" s="0"/>
       <c r="K146" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="L146" s="0"/>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L146" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-25</t>
+        </is>
+      </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3802</v>
+        <v>3887</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J147" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J147" s="0"/>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3799</v>
+        <v>3885</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
-[...2 lines deleted...]
-      <c r="J148" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J148" s="0" t="inlineStr">
+        <is>
+          <t>2029-02-26</t>
+        </is>
+      </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3792</v>
+        <v>3877</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
         </is>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3791</v>
+        <v>3869</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3790</v>
+        <v>3867</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J151" s="0"/>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3785</v>
+        <v>3866</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J152" s="0"/>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3778</v>
+        <v>3864</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3770</v>
+        <v>3861</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J154" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J154" s="0" t="inlineStr">
+        <is>
+          <t>2028-12-18</t>
+        </is>
+      </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3767</v>
+        <v>3858</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J155" s="0"/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J155" s="0" t="inlineStr">
+        <is>
+          <t>2029-02-26</t>
+        </is>
+      </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3765</v>
+        <v>3827</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t/>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3759</v>
+        <v>3826</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>3758</v>
+        <v>3819</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>3755</v>
+        <v>3816</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3743</v>
+        <v>3811</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J160" s="0"/>
+      <c r="J160" s="0" t="inlineStr">
+        <is>
+          <t>2028-08-28</t>
+        </is>
+      </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3742</v>
+        <v>3808</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J161" s="0"/>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L161" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L161" s="0"/>
       <c r="M161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3736</v>
+        <v>3802</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3735</v>
+        <v>3799</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J163" s="0"/>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3734</v>
+        <v>3792</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3733</v>
+        <v>3791</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3732</v>
+        <v>3790</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J166" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J166" s="0"/>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t/>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3727</v>
+        <v>3785</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2028-02-20</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3726</v>
+        <v>3778</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3725</v>
+        <v>3770</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J169" s="0"/>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3704</v>
+        <v>3767</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J170" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J170" s="0"/>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3693</v>
+        <v>3765</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Anastas Odermatt, Julia Küng, Martin Zimmermann und Ronahi Yener betreffend Weiterentwicklung der Ertragsverwendung der Kirchensteuern juristischer Personen</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
-          <t>Bericht des Regierungsrats über die Ertragsverwendung der Kirchensteuern juristischer Personen mit Erhebung der Freiwilligenarbeit und Schlussfolgerungen</t>
+          <t/>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
-          <t>2025-03-21</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2024-03-05</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t>Odermatt Anastas, Küng Julia, Zimmermann Martin, Yener Ronahi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Iten Fabio</t>
+        </is>
+      </c>
+      <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3684</v>
+        <v>3759</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3683</v>
+        <v>3758</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>3680</v>
+        <v>3755</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J174" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>3676</v>
+        <v>3743</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J175" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J175" s="0"/>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t/>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>3667</v>
+        <v>3742</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J176" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J176" s="0"/>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>3656</v>
+        <v>3736</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J177" s="0"/>
+      <c r="J177" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>3646</v>
+        <v>3735</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>3628</v>
+        <v>3734</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J179" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J179" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>3625</v>
+        <v>3733</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
+          <t>2024-07-03</t>
+        </is>
+      </c>
+      <c r="H180" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J180" s="0" t="inlineStr">
+        <is>
           <t>2025-07-03</t>
         </is>
       </c>
-      <c r="H180" s="0" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>3621</v>
+        <v>3732</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>3617</v>
+        <v>3727</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>3616</v>
+        <v>3726</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t/>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>3613</v>
+        <v>3725</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J184" s="0"/>
+      <c r="J184" s="0" t="inlineStr">
+        <is>
+          <t>2025-05-23</t>
+        </is>
+      </c>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>3602</v>
+        <v>3704</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>3595</v>
+        <v>3684</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J186" s="0"/>
+      <c r="J186" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-11</t>
+        </is>
+      </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>3594</v>
+        <v>3683</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J187" s="0"/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J187" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-11</t>
+        </is>
+      </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>3592</v>
+        <v>3680</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J188" s="0"/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J188" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
       <c r="K188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>3584</v>
+        <v>3676</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J189" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>3579</v>
+        <v>3667</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J190" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t/>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>3574</v>
+        <v>3656</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J191" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J191" s="0"/>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t/>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>3569</v>
+        <v>3646</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J192" s="0"/>
+      <c r="J192" s="0" t="inlineStr">
+        <is>
+          <t>2028-04-10</t>
+        </is>
+      </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>3562</v>
+        <v>3628</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-08-26</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J193" s="0"/>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2023-10-24</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>3546</v>
+        <v>3625</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>3544</v>
+        <v>3621</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>3541</v>
+        <v>3617</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>3535</v>
+        <v>3616</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J197" s="0"/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+        </is>
+      </c>
+      <c r="J197" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>3534</v>
+        <v>3613</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J198" s="0"/>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-08-29</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
+        <v>3602</v>
+      </c>
+      <c r="B199" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C199" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E199" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+        </is>
+      </c>
+      <c r="F199" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G199" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-29</t>
+        </is>
+      </c>
+      <c r="H199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I199" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J199" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-01</t>
+        </is>
+      </c>
+      <c r="K199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L199" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-07</t>
+        </is>
+      </c>
+      <c r="M199" s="0" t="inlineStr">
+        <is>
+          <t>Schweizer Emil, Monney Esther</t>
+        </is>
+      </c>
+      <c r="N199" s="0"/>
+    </row>
+    <row r="200">
+      <c r="A200" s="0" t="n">
+        <v>3595</v>
+      </c>
+      <c r="B200" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C200" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E200" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+        </is>
+      </c>
+      <c r="F200" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G200" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H200" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J200" s="0"/>
+      <c r="K200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L200" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N200" s="0"/>
+    </row>
+    <row r="201">
+      <c r="A201" s="0" t="n">
+        <v>3594</v>
+      </c>
+      <c r="B201" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C201" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E201" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+        </is>
+      </c>
+      <c r="F201" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G201" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H201" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J201" s="0"/>
+      <c r="K201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L201" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N201" s="0"/>
+    </row>
+    <row r="202">
+      <c r="A202" s="0" t="n">
+        <v>3592</v>
+      </c>
+      <c r="B202" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C202" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E202" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+        </is>
+      </c>
+      <c r="F202" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G202" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-08</t>
+        </is>
+      </c>
+      <c r="H202" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J202" s="0"/>
+      <c r="K202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L202" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-04</t>
+        </is>
+      </c>
+      <c r="M202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N202" s="0"/>
+    </row>
+    <row r="203">
+      <c r="A203" s="0" t="n">
+        <v>3584</v>
+      </c>
+      <c r="B203" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C203" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E203" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+        </is>
+      </c>
+      <c r="F203" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G203" s="0" t="inlineStr">
+        <is>
+          <t>2024-09-26</t>
+        </is>
+      </c>
+      <c r="H203" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J203" s="0" t="inlineStr">
+        <is>
+          <t>2027-09-26</t>
+        </is>
+      </c>
+      <c r="K203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L203" s="0" t="inlineStr">
+        <is>
+          <t>2023-06-13</t>
+        </is>
+      </c>
+      <c r="M203" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N203" s="0"/>
+    </row>
+    <row r="204">
+      <c r="A204" s="0" t="n">
+        <v>3579</v>
+      </c>
+      <c r="B204" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C204" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E204" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+        </is>
+      </c>
+      <c r="F204" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G204" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H204" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J204" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L204" s="0" t="inlineStr">
+        <is>
+          <t>2023-06-06</t>
+        </is>
+      </c>
+      <c r="M204" s="0" t="inlineStr">
+        <is>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+        </is>
+      </c>
+      <c r="N204" s="0"/>
+    </row>
+    <row r="205">
+      <c r="A205" s="0" t="n">
+        <v>3574</v>
+      </c>
+      <c r="B205" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C205" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E205" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F205" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G205" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H205" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J205" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L205" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-13</t>
+        </is>
+      </c>
+      <c r="M205" s="0" t="inlineStr">
+        <is>
+          <t>Leuenberger Simon</t>
+        </is>
+      </c>
+      <c r="N205" s="0"/>
+    </row>
+    <row r="206">
+      <c r="A206" s="0" t="n">
+        <v>3569</v>
+      </c>
+      <c r="B206" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C206" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E206" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+        </is>
+      </c>
+      <c r="F206" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G206" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="H206" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J206" s="0"/>
+      <c r="K206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L206" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-02</t>
+        </is>
+      </c>
+      <c r="M206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N206" s="0"/>
+    </row>
+    <row r="207">
+      <c r="A207" s="0" t="n">
+        <v>3562</v>
+      </c>
+      <c r="B207" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C207" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E207" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+        </is>
+      </c>
+      <c r="F207" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G207" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H207" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J207" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L207" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-18</t>
+        </is>
+      </c>
+      <c r="M207" s="0" t="inlineStr">
+        <is>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+        </is>
+      </c>
+      <c r="N207" s="0"/>
+    </row>
+    <row r="208">
+      <c r="A208" s="0" t="n">
+        <v>3546</v>
+      </c>
+      <c r="B208" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C208" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E208" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F208" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G208" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H208" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J208" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L208" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-28</t>
+        </is>
+      </c>
+      <c r="M208" s="0" t="inlineStr">
+        <is>
+          <t>FDP</t>
+        </is>
+      </c>
+      <c r="N208" s="0"/>
+    </row>
+    <row r="209">
+      <c r="A209" s="0" t="n">
+        <v>3544</v>
+      </c>
+      <c r="B209" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C209" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E209" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+        </is>
+      </c>
+      <c r="F209" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G209" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-01</t>
+        </is>
+      </c>
+      <c r="H209" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J209" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
+      <c r="K209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L209" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-27</t>
+        </is>
+      </c>
+      <c r="M209" s="0" t="inlineStr">
+        <is>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+        </is>
+      </c>
+      <c r="N209" s="0"/>
+    </row>
+    <row r="210">
+      <c r="A210" s="0" t="n">
+        <v>3541</v>
+      </c>
+      <c r="B210" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C210" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E210" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+        </is>
+      </c>
+      <c r="F210" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G210" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-21</t>
+        </is>
+      </c>
+      <c r="H210" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J210" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
+      <c r="K210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L210" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-21</t>
+        </is>
+      </c>
+      <c r="M210" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+        </is>
+      </c>
+      <c r="N210" s="0"/>
+    </row>
+    <row r="211">
+      <c r="A211" s="0" t="n">
+        <v>3535</v>
+      </c>
+      <c r="B211" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C211" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E211" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+        </is>
+      </c>
+      <c r="F211" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G211" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H211" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J211" s="0"/>
+      <c r="K211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L211" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N211" s="0"/>
+    </row>
+    <row r="212">
+      <c r="A212" s="0" t="n">
+        <v>3534</v>
+      </c>
+      <c r="B212" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C212" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E212" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+        </is>
+      </c>
+      <c r="F212" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G212" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H212" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J212" s="0"/>
+      <c r="K212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L212" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N212" s="0"/>
+    </row>
+    <row r="213">
+      <c r="A213" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B199" s="0" t="inlineStr">
+      <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C199" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E199" s="0" t="inlineStr">
+      <c r="C213" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E213" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F199" s="0" t="inlineStr">
+      <c r="F213" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G199" s="0" t="inlineStr">
+      <c r="G213" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
         </is>
       </c>
-      <c r="H199" s="0" t="inlineStr">
+      <c r="H213" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I199" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L199" s="0" t="inlineStr">
+      <c r="I213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J213" s="0"/>
+      <c r="K213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L213" s="0" t="inlineStr">
         <is>
           <t>2023-02-21</t>
         </is>
       </c>
-      <c r="M199" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A200" s="0" t="n">
+      <c r="M213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N213" s="0"/>
+    </row>
+    <row r="214">
+      <c r="A214" s="0" t="n">
         <v>3532</v>
       </c>
-      <c r="B200" s="0" t="inlineStr">
+      <c r="B214" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C200" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E200" s="0" t="inlineStr">
+      <c r="C214" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E214" s="0" t="inlineStr">
         <is>
           <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
-      <c r="F200" s="0" t="inlineStr">
+      <c r="F214" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
-      <c r="G200" s="0" t="inlineStr">
+      <c r="G214" s="0" t="inlineStr">
         <is>
           <t>2024-03-21</t>
         </is>
       </c>
-      <c r="H200" s="0" t="inlineStr">
+      <c r="H214" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I200" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J200" s="0" t="inlineStr">
+      <c r="I214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J214" s="0" t="inlineStr">
         <is>
           <t>2027-03-21</t>
         </is>
       </c>
-      <c r="K200" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L200" s="0" t="inlineStr">
+      <c r="K214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L214" s="0" t="inlineStr">
         <is>
           <t>2023-02-16</t>
         </is>
       </c>
-      <c r="M200" s="0" t="inlineStr">
+      <c r="M214" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
-      <c r="N200" s="0"/>
-[...2 lines deleted...]
-      <c r="A201" s="0" t="n">
+      <c r="N214" s="0"/>
+    </row>
+    <row r="215">
+      <c r="A215" s="0" t="n">
         <v>3525</v>
       </c>
-      <c r="B201" s="0" t="inlineStr">
+      <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C201" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E201" s="0" t="inlineStr">
+      <c r="C215" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E215" s="0" t="inlineStr">
         <is>
           <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
-      <c r="F201" s="0" t="inlineStr">
+      <c r="F215" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G201" s="0" t="inlineStr">
+      <c r="G215" s="0" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
-      <c r="H201" s="0" t="inlineStr">
+      <c r="H215" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I201" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J201" s="0" t="inlineStr">
+      <c r="I215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J215" s="0" t="inlineStr">
         <is>
           <t>2027-03-01</t>
         </is>
       </c>
-      <c r="K201" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L201" s="0" t="inlineStr">
+      <c r="K215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L215" s="0" t="inlineStr">
         <is>
           <t>2023-02-03</t>
         </is>
       </c>
-      <c r="M201" s="0" t="inlineStr">
+      <c r="M215" s="0" t="inlineStr">
         <is>
           <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
-      <c r="N201" s="0"/>
-[...2 lines deleted...]
-      <c r="A202" s="0" t="n">
+      <c r="N215" s="0"/>
+    </row>
+    <row r="216">
+      <c r="A216" s="0" t="n">
         <v>3512</v>
       </c>
-      <c r="B202" s="0" t="inlineStr">
+      <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C202" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E202" s="0" t="inlineStr">
+      <c r="C216" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E216" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
-      <c r="F202" s="0" t="inlineStr">
+      <c r="F216" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G202" s="0" t="inlineStr">
+      <c r="G216" s="0" t="inlineStr">
         <is>
           <t>2024-01-12</t>
         </is>
       </c>
-      <c r="H202" s="0" t="inlineStr">
+      <c r="H216" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I202" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L202" s="0" t="inlineStr">
+      <c r="I216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J216" s="0"/>
+      <c r="K216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L216" s="0" t="inlineStr">
         <is>
           <t>2022-12-20</t>
         </is>
       </c>
-      <c r="M202" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A203" s="0" t="n">
+      <c r="M216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N216" s="0"/>
+    </row>
+    <row r="217">
+      <c r="A217" s="0" t="n">
         <v>3507</v>
       </c>
-      <c r="B203" s="0" t="inlineStr">
+      <c r="B217" s="0" t="inlineStr">
         <is>
           <t>Verschiedenes</t>
         </is>
       </c>
-      <c r="C203" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E203" s="0" t="inlineStr">
+      <c r="C217" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E217" s="0" t="inlineStr">
         <is>
           <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
-      <c r="F203" s="0" t="inlineStr">
+      <c r="F217" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G203" s="0" t="inlineStr">
+      <c r="G217" s="0" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
-      <c r="H203" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I203" s="0" t="inlineStr">
+      <c r="H217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I217" s="0" t="inlineStr">
         <is>
           <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
         </is>
       </c>
-      <c r="J203" s="0"/>
-[...5 lines deleted...]
-      <c r="L203" s="0" t="inlineStr">
+      <c r="J217" s="0"/>
+      <c r="K217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L217" s="0" t="inlineStr">
         <is>
           <t>2022-11-24</t>
         </is>
       </c>
-      <c r="M203" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A204" s="0" t="n">
+      <c r="M217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N217" s="0"/>
+    </row>
+    <row r="218">
+      <c r="A218" s="0" t="n">
         <v>3502</v>
       </c>
-      <c r="B204" s="0" t="inlineStr">
+      <c r="B218" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C204" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E204" s="0" t="inlineStr">
+      <c r="C218" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E218" s="0" t="inlineStr">
         <is>
           <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
-      <c r="F204" s="0" t="inlineStr">
+      <c r="F218" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
-      <c r="G204" s="0" t="inlineStr">
+      <c r="G218" s="0" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
-      <c r="H204" s="0" t="inlineStr">
+      <c r="H218" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I204" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J204" s="0" t="inlineStr">
+      <c r="I218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J218" s="0" t="inlineStr">
         <is>
           <t>2027-03-01</t>
         </is>
       </c>
-      <c r="K204" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L204" s="0" t="inlineStr">
+      <c r="K218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L218" s="0" t="inlineStr">
         <is>
           <t>2022-11-20</t>
         </is>
       </c>
-      <c r="M204" s="0" t="inlineStr">
+      <c r="M218" s="0" t="inlineStr">
         <is>
           <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
-      <c r="N204" s="0"/>
-[...2 lines deleted...]
-      <c r="A205" s="0" t="n">
+      <c r="N218" s="0"/>
+    </row>
+    <row r="219">
+      <c r="A219" s="0" t="n">
         <v>3495</v>
       </c>
-      <c r="B205" s="0" t="inlineStr">
+      <c r="B219" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C205" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E205" s="0" t="inlineStr">
+      <c r="C219" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E219" s="0" t="inlineStr">
         <is>
           <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
-      <c r="F205" s="0" t="inlineStr">
+      <c r="F219" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G205" s="0" t="inlineStr">
+      <c r="G219" s="0" t="inlineStr">
         <is>
           <t>2025-06-05</t>
         </is>
       </c>
-      <c r="H205" s="0" t="inlineStr">
+      <c r="H219" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I205" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J205" s="0" t="inlineStr">
+      <c r="I219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J219" s="0" t="inlineStr">
         <is>
           <t>2028-06-05</t>
         </is>
       </c>
-      <c r="K205" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L205" s="0" t="inlineStr">
+      <c r="K219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L219" s="0" t="inlineStr">
         <is>
           <t>2022-11-08</t>
         </is>
       </c>
-      <c r="M205" s="0" t="inlineStr">
+      <c r="M219" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
-      <c r="N205" s="0"/>
-[...2 lines deleted...]
-      <c r="A206" s="0" t="n">
+      <c r="N219" s="0"/>
+    </row>
+    <row r="220">
+      <c r="A220" s="0" t="n">
         <v>3488</v>
       </c>
-      <c r="B206" s="0" t="inlineStr">
+      <c r="B220" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C206" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E206" s="0" t="inlineStr">
+      <c r="C220" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E220" s="0" t="inlineStr">
         <is>
           <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
         </is>
       </c>
-      <c r="F206" s="0" t="inlineStr">
+      <c r="F220" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G206" s="0" t="inlineStr">
+      <c r="G220" s="0" t="inlineStr">
         <is>
           <t>2024-02-29</t>
         </is>
       </c>
-      <c r="H206" s="0" t="inlineStr">
+      <c r="H220" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I206" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J206" s="0" t="inlineStr">
+      <c r="I220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J220" s="0" t="inlineStr">
         <is>
           <t>2027-02-28</t>
         </is>
       </c>
-      <c r="K206" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L206" s="0" t="inlineStr">
+      <c r="K220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L220" s="0" t="inlineStr">
         <is>
           <t>2022-10-25</t>
         </is>
       </c>
-      <c r="M206" s="0" t="inlineStr">
+      <c r="M220" s="0" t="inlineStr">
         <is>
           <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
         </is>
       </c>
-      <c r="N206" s="0"/>
-[...2 lines deleted...]
-      <c r="A207" s="0" t="n">
+      <c r="N220" s="0"/>
+    </row>
+    <row r="221">
+      <c r="A221" s="0" t="n">
         <v>3480</v>
       </c>
-      <c r="B207" s="0" t="inlineStr">
+      <c r="B221" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C207" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E207" s="0" t="inlineStr">
+      <c r="C221" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E221" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
         </is>
       </c>
-      <c r="F207" s="0" t="inlineStr">
+      <c r="F221" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G207" s="0" t="inlineStr">
+      <c r="G221" s="0" t="inlineStr">
         <is>
           <t>2023-08-18</t>
         </is>
       </c>
-      <c r="H207" s="0" t="inlineStr">
+      <c r="H221" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I207" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L207" s="0" t="inlineStr">
+      <c r="I221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J221" s="0"/>
+      <c r="K221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L221" s="0" t="inlineStr">
         <is>
           <t>2022-09-20</t>
         </is>
       </c>
-      <c r="M207" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A208" s="0" t="n">
+      <c r="M221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N221" s="0"/>
+    </row>
+    <row r="222">
+      <c r="A222" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B208" s="0" t="inlineStr">
+      <c r="B222" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C208" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E208" s="0" t="inlineStr">
+      <c r="C222" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E222" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F208" s="0" t="inlineStr">
+      <c r="F222" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G208" s="0" t="inlineStr">
+      <c r="G222" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
         </is>
       </c>
-      <c r="H208" s="0" t="inlineStr">
+      <c r="H222" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I208" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L208" s="0" t="inlineStr">
+      <c r="I222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J222" s="0"/>
+      <c r="K222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L222" s="0" t="inlineStr">
         <is>
           <t>2022-09-13</t>
         </is>
       </c>
-      <c r="M208" s="0" t="inlineStr">
-[...898 lines deleted...]
-      </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+          <t/>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>3260</v>
+        <v>3471</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2023-09-08</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J223" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J223" s="0"/>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2022-08-23</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
-        <v>3248</v>
+        <v>3453</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J224" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J224" s="0"/>
       <c r="K224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2022-06-28</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0" t="n">
+        <v>3443</v>
+      </c>
+      <c r="B225" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C225" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E225" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
+        </is>
+      </c>
+      <c r="F225" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G225" s="0" t="inlineStr">
+        <is>
+          <t>2023-12-14</t>
+        </is>
+      </c>
+      <c r="H225" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J225" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-14</t>
+        </is>
+      </c>
+      <c r="K225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L225" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-13</t>
+        </is>
+      </c>
+      <c r="M225" s="0" t="inlineStr">
+        <is>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
+        </is>
+      </c>
+      <c r="N225" s="0"/>
+    </row>
+    <row r="226">
+      <c r="A226" s="0" t="n">
+        <v>3439</v>
+      </c>
+      <c r="B226" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C226" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E226" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+        </is>
+      </c>
+      <c r="F226" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G226" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-11</t>
+        </is>
+      </c>
+      <c r="H226" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J226" s="0"/>
+      <c r="K226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L226" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-07</t>
+        </is>
+      </c>
+      <c r="M226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N226" s="0"/>
+    </row>
+    <row r="227">
+      <c r="A227" s="0" t="n">
+        <v>3364</v>
+      </c>
+      <c r="B227" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C227" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E227" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+        </is>
+      </c>
+      <c r="F227" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G227" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-28</t>
+        </is>
+      </c>
+      <c r="H227" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I227" s="0" t="inlineStr">
+        <is>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J227" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-27</t>
+        </is>
+      </c>
+      <c r="K227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L227" s="0" t="inlineStr">
+        <is>
+          <t>2022-01-26</t>
+        </is>
+      </c>
+      <c r="M227" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick, Meierhans Thomas</t>
+        </is>
+      </c>
+      <c r="N227" s="0"/>
+    </row>
+    <row r="228">
+      <c r="A228" s="0" t="n">
+        <v>3354</v>
+      </c>
+      <c r="B228" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C228" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E228" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+        </is>
+      </c>
+      <c r="F228" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G228" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I228" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J228" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-28</t>
+        </is>
+      </c>
+      <c r="K228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L228" s="0" t="inlineStr">
+        <is>
+          <t>2021-12-20</t>
+        </is>
+      </c>
+      <c r="M228" s="0" t="inlineStr">
+        <is>
+          <t>Spörri Markus, Letter Peter</t>
+        </is>
+      </c>
+      <c r="N228" s="0"/>
+    </row>
+    <row r="229">
+      <c r="A229" s="0" t="n">
+        <v>3350</v>
+      </c>
+      <c r="B229" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C229" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E229" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+        </is>
+      </c>
+      <c r="F229" s="0" t="inlineStr">
+        <is>
+          <t>Büro des Kantonsrats</t>
+        </is>
+      </c>
+      <c r="G229" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I229" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J229" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-24</t>
+        </is>
+      </c>
+      <c r="K229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L229" s="0" t="inlineStr">
+        <is>
+          <t>2021-12-16</t>
+        </is>
+      </c>
+      <c r="M229" s="0" t="inlineStr">
+        <is>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N229" s="0"/>
+    </row>
+    <row r="230">
+      <c r="A230" s="0" t="n">
+        <v>3320</v>
+      </c>
+      <c r="B230" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C230" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E230" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+        </is>
+      </c>
+      <c r="F230" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G230" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-30</t>
+        </is>
+      </c>
+      <c r="H230" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J230" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
+      <c r="K230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L230" s="0" t="inlineStr">
+        <is>
+          <t>2021-11-02</t>
+        </is>
+      </c>
+      <c r="M230" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+        </is>
+      </c>
+      <c r="N230" s="0"/>
+    </row>
+    <row r="231">
+      <c r="A231" s="0" t="n">
+        <v>3286</v>
+      </c>
+      <c r="B231" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C231" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E231" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+        </is>
+      </c>
+      <c r="F231" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G231" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-08</t>
+        </is>
+      </c>
+      <c r="H231" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J231" s="0"/>
+      <c r="K231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L231" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-24</t>
+        </is>
+      </c>
+      <c r="M231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N231" s="0"/>
+    </row>
+    <row r="232">
+      <c r="A232" s="0" t="n">
+        <v>3285</v>
+      </c>
+      <c r="B232" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C232" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E232" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+        </is>
+      </c>
+      <c r="F232" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G232" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-08</t>
+        </is>
+      </c>
+      <c r="H232" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J232" s="0"/>
+      <c r="K232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L232" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-24</t>
+        </is>
+      </c>
+      <c r="M232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N232" s="0"/>
+    </row>
+    <row r="233">
+      <c r="A233" s="0" t="n">
+        <v>3283</v>
+      </c>
+      <c r="B233" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C233" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E233" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+        </is>
+      </c>
+      <c r="F233" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G233" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-29</t>
+        </is>
+      </c>
+      <c r="H233" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J233" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-28</t>
+        </is>
+      </c>
+      <c r="K233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L233" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-23</t>
+        </is>
+      </c>
+      <c r="M233" s="0" t="inlineStr">
+        <is>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+        </is>
+      </c>
+      <c r="N233" s="0"/>
+    </row>
+    <row r="234">
+      <c r="A234" s="0" t="n">
+        <v>3281</v>
+      </c>
+      <c r="B234" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C234" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E234" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+        </is>
+      </c>
+      <c r="F234" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G234" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-05</t>
+        </is>
+      </c>
+      <c r="H234" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J234" s="0"/>
+      <c r="K234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L234" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-17</t>
+        </is>
+      </c>
+      <c r="M234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N234" s="0"/>
+    </row>
+    <row r="235">
+      <c r="A235" s="0" t="n">
+        <v>3268</v>
+      </c>
+      <c r="B235" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C235" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E235" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+        </is>
+      </c>
+      <c r="F235" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G235" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H235" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J235" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L235" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-24</t>
+        </is>
+      </c>
+      <c r="M235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N235" s="0"/>
+    </row>
+    <row r="236">
+      <c r="A236" s="0" t="n">
+        <v>3262</v>
+      </c>
+      <c r="B236" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C236" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E236" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+        </is>
+      </c>
+      <c r="F236" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G236" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H236" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J236" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L236" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-09</t>
+        </is>
+      </c>
+      <c r="M236" s="0" t="inlineStr">
+        <is>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+        </is>
+      </c>
+      <c r="N236" s="0"/>
+    </row>
+    <row r="237">
+      <c r="A237" s="0" t="n">
+        <v>3260</v>
+      </c>
+      <c r="B237" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C237" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E237" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+        </is>
+      </c>
+      <c r="F237" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G237" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H237" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J237" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L237" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-08</t>
+        </is>
+      </c>
+      <c r="M237" s="0" t="inlineStr">
+        <is>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N237" s="0"/>
+    </row>
+    <row r="238">
+      <c r="A238" s="0" t="n">
+        <v>3248</v>
+      </c>
+      <c r="B238" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C238" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E238" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+        </is>
+      </c>
+      <c r="F238" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G238" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-29</t>
+        </is>
+      </c>
+      <c r="H238" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J238" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-28</t>
+        </is>
+      </c>
+      <c r="K238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L238" s="0" t="inlineStr">
+        <is>
+          <t>2021-05-11</t>
+        </is>
+      </c>
+      <c r="M238" s="0" t="inlineStr">
+        <is>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N238" s="0"/>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B225" s="0" t="inlineStr">
+      <c r="B239" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C225" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E225" s="0" t="inlineStr">
+      <c r="C239" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E239" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F225" s="0" t="inlineStr">
+      <c r="F239" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G225" s="0" t="inlineStr">
+      <c r="G239" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
-        </is>
-[...871 lines deleted...]
-          <t>2018-01-25</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J239" s="0"/>
       <c r="K239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L239" s="0" t="inlineStr">
         <is>
-          <t>2017-07-11</t>
+          <t>2021-04-13</t>
         </is>
       </c>
       <c r="M239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N239" s="0"/>
     </row>
     <row r="240">
       <c r="A240" s="0" t="n">
-        <v>2655</v>
+        <v>3218</v>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
       <c r="F240" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>2018-01-20</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J240" s="0"/>
       <c r="K240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
-          <t>2016-08-23</t>
+          <t>2021-03-23</t>
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N240" s="0"/>
     </row>
     <row r="241">
       <c r="A241" s="0" t="n">
-        <v>2640</v>
+        <v>3185</v>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>2017-03-30</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J241" s="0"/>
       <c r="K241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
-          <t>2016-06-21</t>
+          <t>2020-12-15</t>
         </is>
       </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N241" s="0"/>
     </row>
     <row r="242">
       <c r="A242" s="0" t="n">
-        <v>2635</v>
+        <v>3165</v>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F242" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>2017-03-10</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J242" s="0"/>
       <c r="K242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L242" s="0" t="inlineStr">
         <is>
-          <t>2016-06-07</t>
+          <t>2020-11-03</t>
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N242" s="0"/>
     </row>
     <row r="243">
       <c r="A243" s="0" t="n">
-        <v>2501</v>
+        <v>3151</v>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F243" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
-          <t>2016-04-09</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J243" s="0"/>
       <c r="K243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L243" s="0" t="inlineStr">
         <is>
-          <t>2015-03-31</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N243" s="0"/>
     </row>
     <row r="244">
       <c r="A244" s="0" t="n">
-        <v>2336</v>
+        <v>3148</v>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F244" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H244" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J244" s="0"/>
       <c r="K244" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="L244" s="0" t="inlineStr">
         <is>
-          <t>2013-12-17</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N244" s="0"/>
     </row>
     <row r="245">
       <c r="A245" s="0" t="n">
-        <v>2310</v>
+        <v>3129</v>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F245" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
-          <t>2014-11-04</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H245" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I245" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J245" s="0"/>
       <c r="K245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L245" s="0" t="inlineStr">
         <is>
-          <t>2013-10-22</t>
+          <t>2020-08-18</t>
         </is>
       </c>
       <c r="M245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N245" s="0"/>
     </row>
     <row r="246">
       <c r="A246" s="0" t="n">
-        <v>2291</v>
+        <v>3102</v>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
       <c r="F246" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I246" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J246" s="0"/>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
+        </is>
+      </c>
+      <c r="J246" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-31</t>
+        </is>
+      </c>
       <c r="K246" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L246" s="0" t="inlineStr">
         <is>
-          <t>2013-09-10</t>
+          <t>2020-05-12</t>
         </is>
       </c>
       <c r="M246" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N246" s="0"/>
     </row>
     <row r="247">
       <c r="A247" s="0" t="n">
-        <v>2212</v>
+        <v>2885</v>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>2013-08-29</t>
+          <t>2019-02-20</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J247" s="0"/>
       <c r="K247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L247" s="0"/>
+      <c r="L247" s="0" t="inlineStr">
+        <is>
+          <t>2018-07-03</t>
+        </is>
+      </c>
       <c r="M247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N247" s="0"/>
     </row>
     <row r="248">
       <c r="A248" s="0" t="n">
-        <v>2050</v>
+        <v>2855</v>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
       <c r="F248" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
-          <t>2012-05-03</t>
+          <t>2019-05-16</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J248" s="0"/>
       <c r="K248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L248" s="0"/>
+      <c r="L248" s="0" t="inlineStr">
+        <is>
+          <t>2018-03-27</t>
+        </is>
+      </c>
       <c r="M248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N248" s="0"/>
     </row>
     <row r="249">
       <c r="A249" s="0" t="n">
-        <v>2024</v>
+        <v>2655</v>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
       <c r="F249" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H249" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J249" s="0"/>
       <c r="K249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L249" s="0"/>
+      <c r="L249" s="0" t="inlineStr">
+        <is>
+          <t>2016-08-23</t>
+        </is>
+      </c>
       <c r="M249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N249" s="0"/>
     </row>
     <row r="250">
       <c r="A250" s="0" t="n">
-        <v>1977</v>
+        <v>2640</v>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F250" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H250" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J250" s="0"/>
       <c r="K250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L250" s="0"/>
+      <c r="L250" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-21</t>
+        </is>
+      </c>
       <c r="M250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N250" s="0"/>
     </row>
     <row r="251">
       <c r="A251" s="0" t="n">
-        <v>1901</v>
+        <v>2635</v>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F251" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H251" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J251" s="0"/>
       <c r="K251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L251" s="0"/>
+      <c r="L251" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-07</t>
+        </is>
+      </c>
       <c r="M251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N251" s="0"/>
     </row>
     <row r="252">
       <c r="A252" s="0" t="n">
-        <v>1775</v>
+        <v>2501</v>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
       <c r="F252" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
-          <t>2010-05-06</t>
+          <t>2016-04-09</t>
         </is>
       </c>
       <c r="H252" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J252" s="0"/>
       <c r="K252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L252" s="0"/>
+      <c r="L252" s="0" t="inlineStr">
+        <is>
+          <t>2015-03-31</t>
+        </is>
+      </c>
       <c r="M252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N252" s="0"/>
     </row>
     <row r="253">
       <c r="A253" s="0" t="n">
-        <v>1693</v>
+        <v>2336</v>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
       <c r="F253" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H253" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I253" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J253" s="0"/>
       <c r="K253" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="L253" s="0" t="inlineStr">
         <is>
-          <t>2008-06-13</t>
+          <t>2013-12-17</t>
         </is>
       </c>
       <c r="M253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N253" s="0"/>
     </row>
     <row r="254">
       <c r="A254" s="0" t="n">
+        <v>2310</v>
+      </c>
+      <c r="B254" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C254" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E254" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+        </is>
+      </c>
+      <c r="F254" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G254" s="0" t="inlineStr">
+        <is>
+          <t>2014-11-04</t>
+        </is>
+      </c>
+      <c r="H254" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I254" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+        </is>
+      </c>
+      <c r="J254" s="0"/>
+      <c r="K254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L254" s="0" t="inlineStr">
+        <is>
+          <t>2013-10-22</t>
+        </is>
+      </c>
+      <c r="M254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N254" s="0"/>
+    </row>
+    <row r="255">
+      <c r="A255" s="0" t="n">
+        <v>2291</v>
+      </c>
+      <c r="B255" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C255" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E255" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+        </is>
+      </c>
+      <c r="F255" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G255" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-26</t>
+        </is>
+      </c>
+      <c r="H255" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J255" s="0"/>
+      <c r="K255" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L255" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-10</t>
+        </is>
+      </c>
+      <c r="M255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N255" s="0"/>
+    </row>
+    <row r="256">
+      <c r="A256" s="0" t="n">
+        <v>2212</v>
+      </c>
+      <c r="B256" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C256" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E256" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+        </is>
+      </c>
+      <c r="F256" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G256" s="0" t="inlineStr">
+        <is>
+          <t>2013-08-29</t>
+        </is>
+      </c>
+      <c r="H256" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J256" s="0"/>
+      <c r="K256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L256" s="0"/>
+      <c r="M256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N256" s="0"/>
+    </row>
+    <row r="257">
+      <c r="A257" s="0" t="n">
+        <v>2108</v>
+      </c>
+      <c r="B257" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C257" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D257" s="0"/>
+      <c r="E257" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
+        </is>
+      </c>
+      <c r="F257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G257" s="0" t="inlineStr">
+        <is>
+          <t>2000-01-01</t>
+        </is>
+      </c>
+      <c r="H257" s="0" t="inlineStr">
+        <is>
+          <t>Datenmigration</t>
+        </is>
+      </c>
+      <c r="I257" s="0"/>
+      <c r="J257" s="0"/>
+      <c r="K257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L257" s="0"/>
+      <c r="M257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N257" s="0"/>
+    </row>
+    <row r="258">
+      <c r="A258" s="0" t="n">
+        <v>2050</v>
+      </c>
+      <c r="B258" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C258" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E258" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+        </is>
+      </c>
+      <c r="F258" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G258" s="0" t="inlineStr">
+        <is>
+          <t>2012-05-03</t>
+        </is>
+      </c>
+      <c r="H258" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J258" s="0"/>
+      <c r="K258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L258" s="0"/>
+      <c r="M258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N258" s="0"/>
+    </row>
+    <row r="259">
+      <c r="A259" s="0" t="n">
+        <v>2024</v>
+      </c>
+      <c r="B259" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C259" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E259" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+        </is>
+      </c>
+      <c r="F259" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G259" s="0" t="inlineStr">
+        <is>
+          <t>2011-07-07</t>
+        </is>
+      </c>
+      <c r="H259" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J259" s="0"/>
+      <c r="K259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L259" s="0"/>
+      <c r="M259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N259" s="0"/>
+    </row>
+    <row r="260">
+      <c r="A260" s="0" t="n">
+        <v>1977</v>
+      </c>
+      <c r="B260" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C260" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E260" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+        </is>
+      </c>
+      <c r="F260" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G260" s="0" t="inlineStr">
+        <is>
+          <t>2011-03-31</t>
+        </is>
+      </c>
+      <c r="H260" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J260" s="0"/>
+      <c r="K260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L260" s="0"/>
+      <c r="M260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N260" s="0"/>
+    </row>
+    <row r="261">
+      <c r="A261" s="0" t="n">
+        <v>1901</v>
+      </c>
+      <c r="B261" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C261" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E261" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+        </is>
+      </c>
+      <c r="F261" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G261" s="0" t="inlineStr">
+        <is>
+          <t>2010-09-30</t>
+        </is>
+      </c>
+      <c r="H261" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J261" s="0"/>
+      <c r="K261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L261" s="0"/>
+      <c r="M261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N261" s="0"/>
+    </row>
+    <row r="262">
+      <c r="A262" s="0" t="n">
+        <v>1775</v>
+      </c>
+      <c r="B262" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C262" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E262" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+        </is>
+      </c>
+      <c r="F262" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G262" s="0" t="inlineStr">
+        <is>
+          <t>2010-05-06</t>
+        </is>
+      </c>
+      <c r="H262" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J262" s="0"/>
+      <c r="K262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L262" s="0"/>
+      <c r="M262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N262" s="0"/>
+    </row>
+    <row r="263">
+      <c r="A263" s="0" t="n">
+        <v>1693</v>
+      </c>
+      <c r="B263" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C263" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E263" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+        </is>
+      </c>
+      <c r="F263" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G263" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I263" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J263" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-30</t>
+        </is>
+      </c>
+      <c r="K263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L263" s="0" t="inlineStr">
+        <is>
+          <t>2008-06-13</t>
+        </is>
+      </c>
+      <c r="M263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N263" s="0"/>
+    </row>
+    <row r="264">
+      <c r="A264" s="0" t="n">
         <v>1646</v>
       </c>
-      <c r="B254" s="0" t="inlineStr">
+      <c r="B264" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C254" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E254" s="0" t="inlineStr">
+      <c r="C264" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E264" s="0" t="inlineStr">
         <is>
           <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
 2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
-      <c r="F254" s="0" t="inlineStr">
+      <c r="F264" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G254" s="0" t="inlineStr">
+      <c r="G264" s="0" t="inlineStr">
         <is>
           <t>2009-05-28</t>
         </is>
       </c>
-      <c r="H254" s="0" t="inlineStr">
+      <c r="H264" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I254" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A255" s="0" t="n">
+      <c r="I264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J264" s="0"/>
+      <c r="K264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L264" s="0"/>
+      <c r="M264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N264" s="0"/>
+    </row>
+    <row r="265">
+      <c r="A265" s="0" t="n">
         <v>1393</v>
       </c>
-      <c r="B255" s="0" t="inlineStr">
+      <c r="B265" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C255" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E255" s="0" t="inlineStr">
+      <c r="C265" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E265" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
-      <c r="F255" s="0" t="inlineStr">
+      <c r="F265" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G255" s="0" t="inlineStr">
+      <c r="G265" s="0" t="inlineStr">
         <is>
           <t>2006-06-01</t>
         </is>
       </c>
-      <c r="H255" s="0" t="inlineStr">
+      <c r="H265" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I255" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A256" s="0" t="n">
+      <c r="I265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J265" s="0"/>
+      <c r="K265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L265" s="0"/>
+      <c r="M265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N265" s="0"/>
+    </row>
+    <row r="266">
+      <c r="A266" s="0" t="n">
         <v>1251</v>
       </c>
-      <c r="B256" s="0" t="inlineStr">
+      <c r="B266" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C256" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E256" s="0" t="inlineStr">
+      <c r="C266" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E266" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
-      <c r="F256" s="0" t="inlineStr">
+      <c r="F266" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G256" s="0" t="inlineStr">
+      <c r="G266" s="0" t="inlineStr">
         <is>
           <t>2005-02-24</t>
         </is>
       </c>
-      <c r="H256" s="0" t="inlineStr">
+      <c r="H266" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I256" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A257" s="0" t="n">
+      <c r="I266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J266" s="0"/>
+      <c r="K266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L266" s="0"/>
+      <c r="M266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N266" s="0"/>
+    </row>
+    <row r="267">
+      <c r="A267" s="0" t="n">
         <v>1000</v>
       </c>
-      <c r="B257" s="0" t="inlineStr">
+      <c r="B267" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
-      <c r="C257" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E257" s="0" t="inlineStr">
+      <c r="C267" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E267" s="0" t="inlineStr">
         <is>
           <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
-      <c r="F257" s="0" t="inlineStr">
+      <c r="F267" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G257" s="0" t="inlineStr">
+      <c r="G267" s="0" t="inlineStr">
         <is>
           <t>2003-01-30</t>
         </is>
       </c>
-      <c r="H257" s="0" t="inlineStr">
+      <c r="H267" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I257" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A258" s="0" t="n">
+      <c r="I267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J267" s="0"/>
+      <c r="K267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L267" s="0"/>
+      <c r="M267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N267" s="0"/>
+    </row>
+    <row r="268">
+      <c r="A268" s="0" t="n">
         <v>282</v>
       </c>
-      <c r="B258" s="0" t="inlineStr">
+      <c r="B268" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C258" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E258" s="0" t="inlineStr">
+      <c r="C268" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E268" s="0" t="inlineStr">
         <is>
           <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
-      <c r="F258" s="0" t="inlineStr">
+      <c r="F268" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G258" s="0" t="inlineStr">
+      <c r="G268" s="0" t="inlineStr">
         <is>
           <t>2024-07-03</t>
         </is>
       </c>
-      <c r="H258" s="0" t="inlineStr">
+      <c r="H268" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt</t>
         </is>
       </c>
-      <c r="I258" s="0" t="inlineStr">
+      <c r="I268" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt bis 31. Dezember 2030</t>
         </is>
       </c>
-      <c r="J258" s="0" t="inlineStr">
+      <c r="J268" s="0" t="inlineStr">
         <is>
           <t>2030-12-31</t>
         </is>
       </c>
-      <c r="K258" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L258" s="0" t="inlineStr">
+      <c r="K268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L268" s="0" t="inlineStr">
         <is>
           <t>1995-08-07</t>
         </is>
       </c>
-      <c r="M258" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N258" s="0"/>
+      <c r="M268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N268" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>