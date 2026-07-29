--- v0 (2025-11-12)
+++ v1 (2026-07-29)
@@ -62,100 +62,100 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N242" totalsRowShown="0">
-  <autoFilter ref="A1:N242"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N268" totalsRowShown="0">
+  <autoFilter ref="A1:N268"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N242"/>
+  <dimension ref="A1:N268"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
-    <col min="6" max="6" bestFit="true" customWidth="true" width="25.08988764044944"/>
+    <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="31.68988764044944"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="27.28988764044944"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="13" max="13" bestFit="true" customWidth="true" width="168.08988764044946"/>
+    <col min="13" max="13" bestFit="true" customWidth="true" width="176.88988764044947"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
@@ -189,15586 +189,17207 @@
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>Kommissionen</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht am</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht von</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Abgeschlossen am</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>4006</v>
+        <v>4157</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Motion der Fraktion Die Mitte betreffend Kontrolle von Strafregisterauszügen für die Erteilung von Aufenthaltsbewilligungen</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J2" s="0"/>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>4005</v>
+        <v>4156</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Tabea Estermann und Jill Nussbaumer betreffend Einkommensaufteilung der Zuger Ehepaare</t>
+          <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J3" s="0"/>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Nussbaumer Jill</t>
-[...6 lines deleted...]
-      </c>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>4003</v>
+        <v>4155</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Femizide im Kanton Zug: Erfassung, Prävention und strukturelle Verantwortung</t>
+          <t>Motion der ALG-Fraktion betreffend kantonale Hitzestrategie und Hitze-Koordinationsstelle (Taskforce) 
+</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J4" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J4" s="0"/>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>2025-10-10</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>4001</v>
+        <v>4154</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Nichtbezug von Sozialleistungen im Kanton Zug</t>
+          <t>Interpellation von Mirjam Arnold und Jean Luc Mösch betreffend Bahnausbau, Infrastruktur und Kundenfreundlichkeit im öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J5" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J5" s="0"/>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2025-10-08</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Arnold Mirjam, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>4000</v>
+        <v>4153</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Ausbau erneuerbarer Energien</t>
+          <t>Interpellation der ALG-Fraktion bezüglich Massnahmen gegen Hitze in öffentlichen Gebäuden</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J6" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J6" s="0"/>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2025-10-05</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>3999</v>
+        <v>4152</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Innovationsprojekts «Virtuelles Kraftwerk Zug» der Zug Alliance</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J7" s="0"/>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>3998</v>
+        <v>4151</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an die Schaffung des Kompetenzzentrums für den Nationalen Finanzausgleich (NFA) am Institut für Schweizer Wirtschaftspolitik an der Universität Luzern</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J8" s="0"/>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>3996</v>
+        <v>4150</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Postulat von Jean Luc Mösch, Fabio Iten, Philip C. Brunner, Drin Alaj und Flurin Grond betreffend die Realisierung eines kantonalen Kongress- und Veranstaltungsgebäudes (Kongresszentrum) für Grossanlässe im Kanton Zug</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J9" s="0"/>
       <c r="K9" s="0" t="inlineStr">
         <is>
-          <t>Kommission Gesundheit und Soziales</t>
+          <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Iten Fabio, Brunner Philip C., Alaj Drin, Grond Flurin</t>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>3995</v>
+        <v>4149</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend fehlende kantonale und kommunale Hitzeaktionspläne</t>
+          <t>Postulat der ALG-Fraktion betreffend wirksamen Schutz von Wohnraum vor der Zweckentfremdung durch Business Apartments</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J10" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J10" s="0"/>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>2025-09-10</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>3994</v>
+        <v>4148</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Motion der SP-Fraktion betreffend Wohnraum statt Business Apartments</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J11" s="0"/>
       <c r="K11" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Publikationsgesetz, 3994</t>
+          <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>3993</v>
+        <v>4147</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Interpellation von Philip C. Brunner und Michael Felber betreffend namentliche Nennung von Petentinnen und Petenten bei der Behandlung von Petitionen</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J12" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J12" s="0"/>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C., Felber Michael</t>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>3992</v>
+        <v>4145</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Motion von Luzian Franzini und Ronahi Yener betreffend tiefere Krankenkassenprämien, auch mit EFAS</t>
+          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J13" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J13" s="0"/>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Yener Ronahi</t>
+          <t/>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>3990</v>
+        <v>4144</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Interpellation von Philip C. Brunner, Karl Bürgler, Joëlle Gautier, Barbara Gysel, Andreas Iten, Andreas Lustenberger, Jean Luc Mösch, Karl Nussbaumer, Patrick Röösli und Martin Zimmermann betreffend Reintegration von Menschen mit einer Beeinträchtigung in den ersten Arbeitsmarkt</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J14" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J14" s="0"/>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Brunner Philip C., Bürgler Karl, Gautier Joëlle, Gysel Barbara, Iten Andreas, Lustenberger Andreas, Mösch Jean Luc, Nussbaumer Karl, Röösli Patrick, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>3989</v>
+        <v>4143</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Motion von Karl Nussbaumer, Philip C. Brunner, Karl Bürgler, Andreas Lustenberger, Andreas Iten, Barbara Gysel, Martin Zimmermann, Jean Luc Mösch und Patrick Röösli betreffend Förderung der beruflichen Inklusion von Menschen mit Behinderungen durch finanziellen Ausgleich für Arbeitgebende</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J15" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J15" s="0"/>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Bürgler Karl, Lustenberger Andreas, Iten Andreas, Gysel Barbara, Zimmermann Martin, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>3988</v>
+        <v>4142</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J16" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J16" s="0"/>
       <c r="K16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Zivilschutz, 4142</t>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t/>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>3987</v>
+        <v>4141</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Mirjam Arnold, Anna Bieri, Manuela Käch, Barbara Schmid-Häseli und Corina Kremmel betreffend elektronisches Monitoring zur Verhinderung von Femiziden</t>
+          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2025-09-02</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Bieri Anna, Käch Manuela, Schmid-Häseli Barbara, Kremmel Corina</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>3985</v>
+        <v>4140</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>3982</v>
+        <v>4139</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Wahlen</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Feststellung der Gültigkeit der Wahl von Andreas Hausheer als Mitglied des Regierungsrats für den Rest der Amtsperiode 2023–2026</t>
+          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
-          <t>Wahl: Feststellung Gültigkeit</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung der Wahl von Andreas Hausheer, Steinhausen</t>
-[...2 lines deleted...]
-      <c r="J19" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J19" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Riboni Michael, Bürgler Karl</t>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>3980</v>
+        <v>4138</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J20" s="0"/>
+      <c r="J20" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Ombudsgesetz und DSG, 3980</t>
+          <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>3978</v>
+        <v>4136</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Etienne Schumpf und Flurin Grond betreffend braucht der Regierungsrat bald eine Banklizenz?</t>
+          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>2025-08-18</t>
+          <t>2026-06-11</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Grond Flurin</t>
+          <t>Gössi Alois, Gwerder Thomas </t>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>3977</v>
+        <v>4134</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Nord Stream: Wie steht der Regierungsrat zur Wiederinbetriebnahme?</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. November 2025</t>
+          <t/>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>2025-08-13</t>
+          <t>2026-06-10</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>3975</v>
+        <v>4133</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Lotteriegelder für die Atomkraft-Lobby</t>
+          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. November 2025</t>
+          <t/>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>2025-08-12</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Balmer Kurt, Felber Michael</t>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>3974</v>
+        <v>4132</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J24" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J24" s="0"/>
       <c r="K24" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bildungskommission (BK)</t>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>3972</v>
+        <v>4131</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J25" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J25" s="0"/>
       <c r="K25" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Gesundheit und Soziales</t>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>3971</v>
+        <v>4130</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J26" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J26" s="0"/>
       <c r="K26" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Gesundheit und Soziales</t>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t/>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>3969</v>
+        <v>4129</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J27" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J27" s="0"/>
       <c r="K27" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>3968</v>
+        <v>4127</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Jean Luc Mösch, Erich Grob, Martin Hausheer, Patrick Iten und Thomas Meierhans, betreffend ausländische Fahrzeuge auf Zuger Strassen</t>
+          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>2025-08-05</t>
+          <t>2026-06-07</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Hausheer Martin, Iten Patrick, Meierhans Thomas</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>3967</v>
+        <v>4126</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend TARDOC – die Quittung zahlen die Frauen</t>
+          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025</t>
+          <t/>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>3966</v>
+        <v>4125</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>3965</v>
+        <v>4124</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Wahlen</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Wahl eines neuen Richters in die Funktion des Zwangsmassnahmengerichts für die Amtsperiode 2025–2030
+</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Obergericht</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J31" s="0"/>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>3964</v>
+        <v>4123</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>3963</v>
+        <v>4122</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>3962</v>
+        <v>4121</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Genehmigung der Änderung der Geschäftsordnung des Verwaltungsgerichts (GO VG)</t>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
-          <t>Verwaltungsgericht</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2025-11-07</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025</t>
-[...2 lines deleted...]
-      <c r="J34" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J34" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>2025-07-14</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>3961</v>
+        <v>4120</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Budget 2026 und Finanzplan 2026–2029</t>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2025-11-07</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025</t>
-[...2 lines deleted...]
-      <c r="J35" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J35" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L35" s="0"/>
+      <c r="L35" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>3960</v>
+        <v>4119</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>3958</v>
+        <v>4118</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J37" s="0"/>
       <c r="K37" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Darlehen ISZL, 3958</t>
+          <t>ad-hoc Olympische Spiele, 4118</t>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>3957</v>
+        <v>4117</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J38" s="0"/>
+      <c r="J38" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Cybersicherheit, 3957+3956</t>
+          <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Gwerder Thomas , Iten Patrick</t>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>3956</v>
+        <v>4116</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J39" s="0"/>
       <c r="K39" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Cybersicherheit, 3957+3956</t>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>3953</v>
+        <v>4113</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-21</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>3951</v>
+        <v>4112</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Beteiligung Zuger Unternehmen am Tiefseebergbau und deren Auswirkungen</t>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025 </t>
+          <t/>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-11-21</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>3950</v>
+        <v>4111</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J42" s="0"/>
+      <c r="J42" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>3949</v>
+        <v>4110</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 – Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J43" s="0"/>
       <c r="K43" s="0" t="inlineStr">
         <is>
-          <t>Kommission Raum Umwelt Verkehr</t>
+          <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>3948</v>
+        <v>4109</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Umrüstung der Fahrzeugflotte auf einen fossilfreien Betrieb</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J44" s="0"/>
       <c r="K44" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Darlehen ZVB, 3948</t>
+          <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>3947</v>
+        <v>4108</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Lustenberger, Carina Brüngger und Hans Jörg Villiger betreffend Kürzungen bei J+S durch kantonale Beiträge auffangen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J45" s="0"/>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2025-06-24</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Brüngger Carina, Villiger Hans Jörg</t>
+          <t/>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>3943</v>
+        <v>4106</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>3942</v>
+        <v>4105</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>3941</v>
+        <v>4104</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>3940</v>
+        <v>4103</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Umsetzung und Überprüfung des Inländervorrangs im Kanton Zug</t>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025</t>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J49" s="0"/>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>3939</v>
+        <v>4102</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Justizprüfungskommission</t>
         </is>
       </c>
       <c r="J50" s="0"/>
       <c r="K50" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>3938</v>
+        <v>4101</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Staatswirtschaftskommission </t>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>3936</v>
+        <v>4100</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Patrick Iten, Alexander Haslimann und Jean Luc Mösch betreffend zeitgerechte Strukturierung vom Verein für Arbeitsmarktmassnahmen (VAM)</t>
+          <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
+</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2025-10-21</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. November 2025</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
-          <t>2026-01-02</t>
+          <t>2026-06-30</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2025-06-11</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Haslimann Alexander, Mösch Jean Luc</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>3934</v>
+        <v>4099</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Urs Andermatt, Jost Arnold, Karl Bürgler, Thomas Gander und Christophe Lanz betreffend Förderung innovativer Bauabwicklung - Potenzial von Integrated Project Delivery (IPD) für den Kanton Zug</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
-          <t>2026-01-02</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Urs, Arnold Jost, Bürgler Karl, Gander Thomas, Lanz Christophe</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>3932</v>
+        <v>4098</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J54" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J54" s="0"/>
       <c r="K54" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>3931</v>
+        <v>4097</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Alexander Haslimann betreffend Verbesserung der Arbeitsvermittlung und arbeitsmarktlichen Massnahmen für hochqualifizierte Stellensuchende im Kanton Zug</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2025-10-21</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. November 2025</t>
+          <t/>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>3930</v>
+        <v>4095</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>3929</v>
+        <v>4094</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>3924</v>
+        <v>4088</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend bessere Nutzung des bestehenden Wohnraums</t>
+          <t>Zwischenbericht zu den per Ende März 2026 zur Berichterstattung fälligen parlamentarischen Vorstössen</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J58" s="0"/>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>3923</v>
+        <v>4086</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Januar 2026</t>
+          <t>Traktandiert 27. August 2026</t>
         </is>
       </c>
       <c r="J59" s="0"/>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>3921</v>
+        <v>4084</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>3920</v>
+        <v>4083</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend barrierefreien Zugang dank kantonaler digitaler Assistenz</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025</t>
+          <t/>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2025-05-03</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>3917</v>
+        <v>4082</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend «Was trägt der Kanton Zug zur Umsetzung des Aktionsplans Wohnungsknappheit bei?»</t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J62" s="0"/>
       <c r="K62" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2025-04-29</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>3916</v>
+        <v>4081</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Fristverlängerung bei Volksinitiativen</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J63" s="0"/>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2025-04-28</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>3913</v>
+        <v>4078</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann und Etienne Schumpf betreffend zukunftsfähige Nutzung der geplanten Vierfachturnhalle in Rotkreuz - Chance für den Hallensport im Kanton Zug nutzen</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025</t>
+          <t/>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
-          <t>2025-11-22</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2025-04-24</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Schumpf Etienne</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>3911</v>
+        <v>4076</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>3910</v>
+        <v>4075</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>3908</v>
+        <v>4074</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend «Vielarbeitsabzug» - Korrektur des Arbeitskräftemangels durch Beseitigung von Fehlanreizen</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2025-05-01</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>3907</v>
+        <v>4072</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Michael Arnold, Flurin Grond und Rainer Leemann betreffend arbeitsmarktliche Massnahmen (AMM) für hochqualifizierte Arbeitslose im Kanton Zug – Angebot, Wirksamkeit und Governance</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2025-10-21</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. November 2025</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J68" s="0"/>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Grond Flurin, Leemann Rainer</t>
+          <t/>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>3905</v>
+        <v>4070</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2025-05-01</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J69" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J69" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc-Beherbergungsgesetz, 3905</t>
+          <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>3899</v>
+        <v>4069</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend die solidarische Finanzierung der Beschulung von Kindern und Jugendlichen mit Asylstatus </t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 5. Januar 2026</t>
-[...2 lines deleted...]
-      <c r="J70" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J70" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2025-03-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>3897</v>
+        <v>4066</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Esther Monney, Patrik Kretz, Adrian Rogger und Brigitte Wenzin Widmer betreffend die Frage: Wie wird «lautgetreues Schreiben» an den Zuger Volksschulen umgesetzt?</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025</t>
+          <t/>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>2025-10-10</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2025-03-21</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Kretz Patrik, Rogger Adrian, Wenzin Widmer Brigitte</t>
+          <t/>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>3896</v>
+        <v>4065</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>3893</v>
+        <v>4064</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>3891</v>
+        <v>4061</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>3889</v>
+        <v>4059</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>3888</v>
+        <v>4057</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J76" s="0"/>
+      <c r="J76" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>3887</v>
+        <v>4055</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J77" s="0"/>
+      <c r="J77" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+        </is>
+      </c>
+      <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>3886</v>
+        <v>4054</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans (Veloverkehr)</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J78" s="0"/>
+      <c r="J78" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-26</t>
+        </is>
+      </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>3885</v>
+        <v>4051</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>3883</v>
+        <v>4050</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Alternative - die Grünen betreffend Raumentwicklung und Nacht</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2025-02-18</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>3880</v>
+        <v>4048</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jeffrey Illi, Luzian Franzini, Drin Alaj, Jill Nussbaumer, Mirjam Arnold und Tabea Estermann betreffend Cannabis-Pilotversuche im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2025-02-11</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t>Illi Jeffrey, Franzini Luzian, Alaj Drin, Nussbaumer Jill, Arnold Mirjam, Estermann Tabea</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>3877</v>
+        <v>4047</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an die Ad-hoc-Kommission betreffend Nebenamtsgesetz, Geschäft Nr. 3832</t>
+          <t/>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>3876</v>
+        <v>4045</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alois Gössi, Philip C. Brunner, Tabea Estermann und Christian Hegglin betreffend Zuger Finanzausgleich Phase II</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025</t>
+          <t/>
         </is>
       </c>
       <c r="J83" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t>Gössi Alois, Brunner Philip C., Estermann Tabea, Hegglin Christian</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>3874</v>
+        <v>4044</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Motion von Flurin Grond, Tom Magnusson, Esther Monney, Emil Schweizer und Jost Arnold betreffend finanzielle Unterstützung des Kantons an Infrastrukturkosten der Gemeinden im Zusammenhang mit der schulergänzenden Betreuung (SEB)</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2025-10-21</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. November 2025</t>
+          <t/>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2025-02-02</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Magnusson Tom, Monney Esther, Schweizer Emil, Arnold Jost</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>3872</v>
+        <v>4043</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>3871</v>
+        <v>4042</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Standesinitiative zu einem Zuweisungsstopp im Asylwesen</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025</t>
+          <t/>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2025-01-29</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3870</v>
+        <v>4041</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend die Einführung des Schweizer Bürgerrechts als Anstellungskriterium für Personen mit einer höheren leitenden Tätigkeit beim Kanton Zug</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025</t>
+          <t/>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2025-01-29</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>3869</v>
+        <v>4039</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t/>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>3867</v>
+        <v>4038</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham–Hünenberg»(UCH)</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J89" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J89" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3866</v>
+        <v>4037</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
-[...2 lines deleted...]
-      <c r="J90" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J90" s="0" t="inlineStr">
+        <is>
+          <t>2029-07-02</t>
+        </is>
+      </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>3864</v>
+        <v>4036</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>3862</v>
+        <v>4035</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Barbara Gysel betreffend die Frage: Sind wir genügend vorbereitet auf Naturgefahren?</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
-          <t>2025-08-20</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t>Gysel Barbara</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>3861</v>
+        <v>4034</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J93" s="0"/>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>3859</v>
+        <v>4030</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SP-Fraktion zur AXPO</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025</t>
+          <t/>
         </is>
       </c>
       <c r="J94" s="0" t="inlineStr">
         <is>
-          <t>2026-01-30</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>3858</v>
+        <v>4028</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Motion von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
-          <t>2026-01-30</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>3856</v>
+        <v>4027</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend  CO2 Bilanz des Kantons Zug als Verwaltungseinheit</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J96" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2025-01-13</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
           <t>GLP</t>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>3855</v>
+        <v>4026</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Motion von Simon Leuenberger betreffend Einführung einer Drittmeldepflicht an die Einwohnerkontrollen im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
-          <t>2026-01-30</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2025-01-13</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>3851</v>
+        <v>4023</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Tabea Estermann betreffend Meldungen aus der Bevölkerung zu Geldwäscherei im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2025-01-03</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>3846</v>
+        <v>4021</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Motion von Julia Küng, Klemens Iten, Simon Leuenberger, Ronahi Yener und Katharina Jans betreffend Schaffung eines öffentlich-rechtlichen Jugendparlaments im Kanton Zug</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025 </t>
+          <t/>
         </is>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Iten Klemens, Leuenberger Simon, Yener Ronahi, Jans Katharina</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>3845</v>
+        <v>4020</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Petition «Endlich bezahlbarer Wohnraum für Zug!»</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2025-08-20</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025</t>
-[...2 lines deleted...]
-      <c r="J100" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J100" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-18</t>
+        </is>
+      </c>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2024-11-29</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>3844</v>
+        <v>4018</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Motion von Patrick Röösli betreffend einer gesetzlichen Frist für Bauanfragen</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2024-11-24</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>3842</v>
+        <v>4016</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Motion der Stadtzuger Kantonsrätinnen und Kantonsräte (Bruhin Gregor, Brunner Philip C., Estermann Tabea, Felber Michael, Gautier Joëlle, Gysel Barbara, Hegglin Christian, Kremmel Corina, Leemann Rainer, Moos Adrian, Risi Adrian, Röösli Patrick, Schumpf Etienne, Sivaganesan Rupan, Straub Vroni) betreffend Dämpfung der finanziellen Belastung des Zuger Finanzausgleichs (ZFA) für die Stadt Zug </t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025</t>
+          <t/>
         </is>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2024-11-08</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Brunner Philip C., Estermann Tabea, Felber Michael, Gautier Joëlle, Gysel Barbara, Hegglin Christian, Kremmel Corina, Leemann Rainer, Moos Adrian, Risi Adrian, Röösli Patrick, Schumpf Etienne, Sivaganesan Rupan, Straub Vroni</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>3841</v>
+        <v>4015</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Andreas Lustenberger, Luzian Franzini, Beat Iten, Jean Luc Mösch, Philip C. Brunner und Tabea Estermann betreffend die Schaffung einer neuen ständigen kantonsrätlichen Kommission für öffentlichen Verkehr</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2024-11-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2024-11-04</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Lustenberger Andreas, Franzini Luzian, Iten Beat, Mösch Jean Luc, Brunner Philip C., Estermann Tabea</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>3840</v>
+        <v>4014</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend flächendeckende Ladestationen für Elektrofahrzeuge auf Parkieranlagen von kantonalen Immobilien</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025 </t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J104" s="0"/>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2024-10-31</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
-[...2 lines deleted...]
-      <c r="N104" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="N104" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>3837</v>
+        <v>4013</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB) sowie des Gesetzes über das Gesundheitswesen im Kanton Zug (Gesundheitsgesetz; GesG)</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
-          <t>Obergericht, Verwaltungsgericht</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2025-07-09</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten am 11. Juli 2025Aufnahme in GS 2025/025; BGS 211.1 / 821.1</t>
-[...2 lines deleted...]
-      <c r="J105" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J105" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2024-10-23</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>3835</v>
+        <v>4012</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Steuergesetzes - neuntes Revisionspaket</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
-          <t>Volksabstimmung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
-          <t>Behördenreferendum: Volksabstimmung vom 30. November 2025</t>
+          <t/>
         </is>
       </c>
       <c r="J106" s="0"/>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2024-10-22</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>3834</v>
+        <v>4011</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über Standortentwicklung (GSE) - Umsetzung der OECD-Mindeststeuer</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
-          <t>Volksabstimmung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
-          <t>Behördenreferendum: Volksabstimmung vom 30. November 2025</t>
-[...2 lines deleted...]
-      <c r="J107" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J107" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2024-10-22</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>3833</v>
+        <v>4008</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Zuger Pensionskasse (PKG)</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2025-11-12</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten am 14. November 2025Aufnahme in GS 2025/048, BGS 154.31</t>
-[...2 lines deleted...]
-      <c r="J108" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J108" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2024-10-22</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>3832</v>
+        <v>4006</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Entschädigung der nebenamtlichen Behördenmitglieder (Nebenamtsgesetz) sowie Teilrevision des Kantonsratsbeschlusses über die Entschädigung der Fraktionen des Kantonsrats 
-</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2025-11-12</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
-          <t>Inkraftreten am 1. Januar 2026Nebenamtsgesetz: Aufnahme in GS 2025/050, BGS 154.25Kantonsratsbeschluss über die Entschädigung der Fraktionen des Kantonsrats:Aufnahme in GS 2025/049, BGS 141.2</t>
-[...2 lines deleted...]
-      <c r="J109" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J109" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2024-10-22</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>3827</v>
+        <v>3999</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025</t>
+          <t/>
         </is>
       </c>
       <c r="J110" s="0" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>3826</v>
+        <v>3998</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2025-10-21</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. November 2025</t>
+          <t/>
         </is>
       </c>
       <c r="J111" s="0" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>3825</v>
+        <v>3996</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Haas betreffend Teilhabe der Menschen mit Beeinträchtigungen am finanziellen Erfolg des Kantons Zug</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J112" s="0"/>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t>Haas Esther</t>
+          <t/>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>3819</v>
+        <v>3994</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J113" s="0"/>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>3816</v>
+        <v>3990</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>3811</v>
+        <v>3989</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>3810</v>
+        <v>3988</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Emil Schweizer, Hans Jörg Villiger, Brigitte Wenzin Widmer und Thomas Werner betreffend keine digitalen Geräte im Kindergarten und in der Unterstufe</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2024-10-31</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2024-09-22</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Schweizer Emil, Villiger Hans Jörg, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3808</v>
+        <v>3985</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J117" s="0"/>
+      <c r="J117" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L117" s="0"/>
+      <c r="L117" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-29</t>
+        </is>
+      </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3804</v>
+        <v>3980</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Mirjam Arnold, Klemens Iten, Christian Hegglin und Carina Brüngger betreffend Anspruch auf Prämienverbilligung automatisch prüfen und Beiträge direkt ausbezahlen</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025 </t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J118" s="0"/>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Arnold Mirjam, Iten Klemens, Hegglin Christian, Brüngger Carina</t>
+          <t/>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3802</v>
+        <v>3974</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
-          <t>2025-09-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3799</v>
+        <v>3972</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2025-08-13</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
-          <t>Volksabstimmung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) Gewährleistung des Bundes erfolgt am 22. September 2025Volksabstimmung am 30. November 2025</t>
-[...2 lines deleted...]
-      <c r="J120" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J120" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3793</v>
+        <v>3971</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Massnahmen gegen die mentale Gesundheitskrise bei Kindern und Jugendlichen im Kanton Zug</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025</t>
+          <t/>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
-          <t>2025-09-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3792</v>
+        <v>3969</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>2025-09-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3791</v>
+        <v>3966</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025</t>
+          <t/>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>2025-09-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3790</v>
+        <v>3965</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4–Oberwil, Gemeinde Cham»</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J124" s="0"/>
+      <c r="J124" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3785</v>
+        <v>3964</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
-          <t>2028-02-20</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3778</v>
+        <v>3963</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025</t>
+          <t/>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3770</v>
+        <v>3960</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist für den Gegenvorschlag: 9. Dezember 2025</t>
-[...2 lines deleted...]
-      <c r="J127" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J127" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3767</v>
+        <v>3958</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
         </is>
       </c>
       <c r="J128" s="0"/>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3765</v>
+        <v>3957</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J129" s="0"/>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t/>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3759</v>
+        <v>3956</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J130" s="0"/>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3758</v>
+        <v>3953</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3755</v>
+        <v>3950</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Referendumsfrist abgelaufen</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Die Referendumsfrist ist unbenutzt abgelaufen.</t>
+        </is>
+      </c>
+      <c r="J132" s="0"/>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t/>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3752</v>
+        <v>3948</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Motion von Drin Alaj betreffend Verbilligung ÖV-Tarife im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. November 2025</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J133" s="0"/>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2024-06-19</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin</t>
+          <t/>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3743</v>
+        <v>3942</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J134" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J134" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+        </is>
+      </c>
+      <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3742</v>
+        <v>3941</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J135" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J135" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3736</v>
+        <v>3939</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J136" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J136" s="0"/>
       <c r="K136" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3735</v>
+        <v>3938</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3734</v>
+        <v>3932</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3733</v>
+        <v>3930</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Nicht-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
-[...2 lines deleted...]
-      <c r="N139" s="0"/>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N139" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3732</v>
+        <v>3923</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J140" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J140" s="0"/>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t/>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3727</v>
+        <v>3905</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
+        </is>
+      </c>
+      <c r="J141" s="0"/>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3726</v>
+        <v>3896</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist: 30. Juni 2027</t>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2027-06-30</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3725</v>
+        <v>3893</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2029-04-30</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3704</v>
+        <v>3891</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3700</v>
+        <v>3889</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG- und SP-Fraktion betreffend Richtplan: Streichung der Umfahrungen Zug und Unterägeri</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2024-03-14</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>ALG, SP</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3685</v>
+        <v>3888</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 23/1 (Teil I: Anträge der Gemeinden im Rahmen der Ortsplanrevisionen; Teil II: Wälder mit besonderer Naturschutzfunktion, Fliessgewässer, Seen, Kantonsstrassen: Bügel, Rotkreuz, Güterverkehr)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
-          <t>Teilgenehmigung vom 16. Mai 2025. Genehmigung Kapitel S 2.1 steht noch aus.</t>
+          <t/>
         </is>
       </c>
       <c r="J146" s="0"/>
       <c r="K146" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>2024-02-27</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3684</v>
+        <v>3887</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J147" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J147" s="0"/>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t/>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3683</v>
+        <v>3885</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit „GERES“</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3680</v>
+        <v>3877</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
         </is>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3676</v>
+        <v>3869</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3667</v>
+        <v>3867</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J151" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J151" s="0"/>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3656</v>
+        <v>3866</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
         </is>
       </c>
       <c r="J152" s="0"/>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3652</v>
+        <v>3864</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Zug+ flächendeckende Sicherstellung der Kinderbetreuung: Änderung des Gesetzes über die familienergänzende Kinderbetreuung; Änderung des Schulgesetzes</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2025-09-01</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
-          <t>Kinderbetreuungsgesetz: Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J153" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J153" s="0" t="inlineStr">
+        <is>
+          <t>2029-03-26</t>
+        </is>
+      </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2023-12-12</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>FDP</t>
+        </is>
+      </c>
+      <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3646</v>
+        <v>3861</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3628</v>
+        <v>3858</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J155" s="0"/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J155" s="0" t="inlineStr">
+        <is>
+          <t>2029-02-26</t>
+        </is>
+      </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3625</v>
+        <v>3827</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3621</v>
+        <v>3826</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>3617</v>
+        <v>3819</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>3616</v>
+        <v>3816</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t/>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3613</v>
+        <v>3811</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J160" s="0"/>
+      <c r="J160" s="0" t="inlineStr">
+        <is>
+          <t>2028-08-28</t>
+        </is>
+      </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3602</v>
+        <v>3808</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J161" s="0"/>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L161" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L161" s="0"/>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t/>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3595</v>
+        <v>3802</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J162" s="0"/>
+      <c r="J162" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3594</v>
+        <v>3799</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
         </is>
       </c>
       <c r="J163" s="0"/>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3592</v>
+        <v>3792</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J164" s="0"/>
+      <c r="J164" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3591</v>
+        <v>3791</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Rita Hofer, Luzian Franzini, Andreas Iten, Fabienne Michel und Christian Hegglin betreffend Lücken in der Gesetzgebung für minderjährige Kinder und Jugendliche mit einer Behinderung</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 30. September 2025</t>
+          <t/>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>2025-09-30</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2023-06-21</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>Hofer Rita, Franzini Luzian, Iten Andreas, Michel Fabienne, Hegglin Christian</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3584</v>
+        <v>3790</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J166" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J166" s="0"/>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3579</v>
+        <v>3785</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2028-02-20</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3574</v>
+        <v>3778</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3569</v>
+        <v>3770</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2024-05-06</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
           <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
         </is>
       </c>
       <c r="J169" s="0"/>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3562</v>
+        <v>3767</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J170" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J170" s="0"/>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3546</v>
+        <v>3765</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3544</v>
+        <v>3759</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3541</v>
+        <v>3758</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>3535</v>
+        <v>3755</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher–Moosrank, Gemeinde Baar»</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J174" s="0"/>
+      <c r="J174" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>3534</v>
+        <v>3743</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt–Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J175" s="0"/>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
+        <v>3742</v>
+      </c>
+      <c r="B176" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C176" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E176" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+        </is>
+      </c>
+      <c r="F176" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G176" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-22</t>
+        </is>
+      </c>
+      <c r="H176" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J176" s="0"/>
+      <c r="K176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L176" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-04</t>
+        </is>
+      </c>
+      <c r="M176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N176" s="0"/>
+    </row>
+    <row r="177">
+      <c r="A177" s="0" t="n">
+        <v>3736</v>
+      </c>
+      <c r="B177" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C177" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D177" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E177" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+        </is>
+      </c>
+      <c r="F177" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G177" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-30</t>
+        </is>
+      </c>
+      <c r="H177" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I177" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J177" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
+      <c r="K177" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L177" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-21</t>
+        </is>
+      </c>
+      <c r="M177" s="0" t="inlineStr">
+        <is>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+        </is>
+      </c>
+      <c r="N177" s="0"/>
+    </row>
+    <row r="178">
+      <c r="A178" s="0" t="n">
+        <v>3735</v>
+      </c>
+      <c r="B178" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C178" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D178" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E178" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+        </is>
+      </c>
+      <c r="F178" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G178" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-30</t>
+        </is>
+      </c>
+      <c r="H178" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I178" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J178" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
+      <c r="K178" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L178" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-21</t>
+        </is>
+      </c>
+      <c r="M178" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N178" s="0"/>
+    </row>
+    <row r="179">
+      <c r="A179" s="0" t="n">
+        <v>3734</v>
+      </c>
+      <c r="B179" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C179" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D179" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E179" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+        </is>
+      </c>
+      <c r="F179" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G179" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H179" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I179" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J179" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K179" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L179" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-20</t>
+        </is>
+      </c>
+      <c r="M179" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N179" s="0"/>
+    </row>
+    <row r="180">
+      <c r="A180" s="0" t="n">
+        <v>3733</v>
+      </c>
+      <c r="B180" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C180" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E180" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+        </is>
+      </c>
+      <c r="F180" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G180" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-03</t>
+        </is>
+      </c>
+      <c r="H180" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J180" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="K180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L180" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-15</t>
+        </is>
+      </c>
+      <c r="M180" s="0" t="inlineStr">
+        <is>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+        </is>
+      </c>
+      <c r="N180" s="0"/>
+    </row>
+    <row r="181">
+      <c r="A181" s="0" t="n">
+        <v>3732</v>
+      </c>
+      <c r="B181" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C181" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E181" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+        </is>
+      </c>
+      <c r="F181" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G181" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-02</t>
+        </is>
+      </c>
+      <c r="H181" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J181" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-02</t>
+        </is>
+      </c>
+      <c r="K181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L181" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-13</t>
+        </is>
+      </c>
+      <c r="M181" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N181" s="0"/>
+    </row>
+    <row r="182">
+      <c r="A182" s="0" t="n">
+        <v>3727</v>
+      </c>
+      <c r="B182" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C182" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E182" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+        </is>
+      </c>
+      <c r="F182" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G182" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-28</t>
+        </is>
+      </c>
+      <c r="H182" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J182" s="0" t="inlineStr">
+        <is>
+          <t>2028-08-28</t>
+        </is>
+      </c>
+      <c r="K182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L182" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-02</t>
+        </is>
+      </c>
+      <c r="M182" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N182" s="0"/>
+    </row>
+    <row r="183">
+      <c r="A183" s="0" t="n">
+        <v>3726</v>
+      </c>
+      <c r="B183" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C183" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E183" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+        </is>
+      </c>
+      <c r="F183" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G183" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H183" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J183" s="0" t="inlineStr">
+        <is>
+          <t>2028-07-03</t>
+        </is>
+      </c>
+      <c r="K183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L183" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-30</t>
+        </is>
+      </c>
+      <c r="M183" s="0" t="inlineStr">
+        <is>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+        </is>
+      </c>
+      <c r="N183" s="0"/>
+    </row>
+    <row r="184">
+      <c r="A184" s="0" t="n">
+        <v>3725</v>
+      </c>
+      <c r="B184" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C184" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E184" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+        </is>
+      </c>
+      <c r="F184" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G184" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H184" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J184" s="0" t="inlineStr">
+        <is>
+          <t>2025-05-23</t>
+        </is>
+      </c>
+      <c r="K184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L184" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-29</t>
+        </is>
+      </c>
+      <c r="M184" s="0" t="inlineStr">
+        <is>
+          <t>Werner Thomas</t>
+        </is>
+      </c>
+      <c r="N184" s="0"/>
+    </row>
+    <row r="185">
+      <c r="A185" s="0" t="n">
+        <v>3704</v>
+      </c>
+      <c r="B185" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C185" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E185" s="0" t="inlineStr">
+        <is>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F185" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G185" s="0" t="inlineStr">
+        <is>
+          <t>2024-12-19</t>
+        </is>
+      </c>
+      <c r="H185" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J185" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
+      <c r="K185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L185" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-21</t>
+        </is>
+      </c>
+      <c r="M185" s="0" t="inlineStr">
+        <is>
+          <t>SP, ALG</t>
+        </is>
+      </c>
+      <c r="N185" s="0"/>
+    </row>
+    <row r="186">
+      <c r="A186" s="0" t="n">
+        <v>3684</v>
+      </c>
+      <c r="B186" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C186" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E186" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+        </is>
+      </c>
+      <c r="F186" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G186" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-11</t>
+        </is>
+      </c>
+      <c r="H186" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J186" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-11</t>
+        </is>
+      </c>
+      <c r="K186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L186" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-23</t>
+        </is>
+      </c>
+      <c r="M186" s="0" t="inlineStr">
+        <is>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+        </is>
+      </c>
+      <c r="N186" s="0"/>
+    </row>
+    <row r="187">
+      <c r="A187" s="0" t="n">
+        <v>3683</v>
+      </c>
+      <c r="B187" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C187" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E187" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+        </is>
+      </c>
+      <c r="F187" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G187" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-11</t>
+        </is>
+      </c>
+      <c r="H187" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I187" s="0" t="inlineStr">
+        <is>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J187" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-11</t>
+        </is>
+      </c>
+      <c r="K187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L187" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-23</t>
+        </is>
+      </c>
+      <c r="M187" s="0" t="inlineStr">
+        <is>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+        </is>
+      </c>
+      <c r="N187" s="0"/>
+    </row>
+    <row r="188">
+      <c r="A188" s="0" t="n">
+        <v>3680</v>
+      </c>
+      <c r="B188" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C188" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E188" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+        </is>
+      </c>
+      <c r="F188" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G188" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-21</t>
+        </is>
+      </c>
+      <c r="H188" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I188" s="0" t="inlineStr">
+        <is>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J188" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
+      <c r="K188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L188" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-13</t>
+        </is>
+      </c>
+      <c r="M188" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N188" s="0"/>
+    </row>
+    <row r="189">
+      <c r="A189" s="0" t="n">
+        <v>3676</v>
+      </c>
+      <c r="B189" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C189" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E189" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+        </is>
+      </c>
+      <c r="F189" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G189" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H189" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J189" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L189" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-03</t>
+        </is>
+      </c>
+      <c r="M189" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick, Achermann Heinz</t>
+        </is>
+      </c>
+      <c r="N189" s="0"/>
+    </row>
+    <row r="190">
+      <c r="A190" s="0" t="n">
+        <v>3667</v>
+      </c>
+      <c r="B190" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C190" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E190" s="0" t="inlineStr">
+        <is>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+        </is>
+      </c>
+      <c r="F190" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G190" s="0" t="inlineStr">
+        <is>
+          <t>2024-12-19</t>
+        </is>
+      </c>
+      <c r="H190" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J190" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
+      <c r="K190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L190" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-29</t>
+        </is>
+      </c>
+      <c r="M190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N190" s="0"/>
+    </row>
+    <row r="191">
+      <c r="A191" s="0" t="n">
+        <v>3656</v>
+      </c>
+      <c r="B191" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C191" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E191" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+        </is>
+      </c>
+      <c r="F191" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G191" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-12</t>
+        </is>
+      </c>
+      <c r="H191" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J191" s="0"/>
+      <c r="K191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L191" s="0" t="inlineStr">
+        <is>
+          <t>2023-12-19</t>
+        </is>
+      </c>
+      <c r="M191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N191" s="0"/>
+    </row>
+    <row r="192">
+      <c r="A192" s="0" t="n">
+        <v>3646</v>
+      </c>
+      <c r="B192" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C192" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E192" s="0" t="inlineStr">
+        <is>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+        </is>
+      </c>
+      <c r="F192" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G192" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-10</t>
+        </is>
+      </c>
+      <c r="H192" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J192" s="0" t="inlineStr">
+        <is>
+          <t>2028-04-10</t>
+        </is>
+      </c>
+      <c r="K192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L192" s="0" t="inlineStr">
+        <is>
+          <t>2023-11-30</t>
+        </is>
+      </c>
+      <c r="M192" s="0" t="inlineStr">
+        <is>
+          <t>GLP</t>
+        </is>
+      </c>
+      <c r="N192" s="0"/>
+    </row>
+    <row r="193">
+      <c r="A193" s="0" t="n">
+        <v>3628</v>
+      </c>
+      <c r="B193" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C193" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E193" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+        </is>
+      </c>
+      <c r="F193" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G193" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-26</t>
+        </is>
+      </c>
+      <c r="H193" s="0" t="inlineStr">
+        <is>
+          <t>Inkrafttreten</t>
+        </is>
+      </c>
+      <c r="I193" s="0" t="inlineStr">
+        <is>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J193" s="0"/>
+      <c r="K193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L193" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-24</t>
+        </is>
+      </c>
+      <c r="M193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N193" s="0"/>
+    </row>
+    <row r="194">
+      <c r="A194" s="0" t="n">
+        <v>3625</v>
+      </c>
+      <c r="B194" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C194" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E194" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+        </is>
+      </c>
+      <c r="F194" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G194" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H194" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J194" s="0" t="inlineStr">
+        <is>
+          <t>2028-07-03</t>
+        </is>
+      </c>
+      <c r="K194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L194" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-10</t>
+        </is>
+      </c>
+      <c r="M194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N194" s="0"/>
+    </row>
+    <row r="195">
+      <c r="A195" s="0" t="n">
+        <v>3621</v>
+      </c>
+      <c r="B195" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C195" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E195" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+        </is>
+      </c>
+      <c r="F195" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G195" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H195" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J195" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L195" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-29</t>
+        </is>
+      </c>
+      <c r="M195" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+        </is>
+      </c>
+      <c r="N195" s="0"/>
+    </row>
+    <row r="196">
+      <c r="A196" s="0" t="n">
+        <v>3617</v>
+      </c>
+      <c r="B196" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C196" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E196" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+        </is>
+      </c>
+      <c r="F196" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G196" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H196" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J196" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L196" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-12</t>
+        </is>
+      </c>
+      <c r="M196" s="0" t="inlineStr">
+        <is>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+        </is>
+      </c>
+      <c r="N196" s="0"/>
+    </row>
+    <row r="197">
+      <c r="A197" s="0" t="n">
+        <v>3616</v>
+      </c>
+      <c r="B197" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C197" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E197" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+        </is>
+      </c>
+      <c r="F197" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G197" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H197" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I197" s="0" t="inlineStr">
+        <is>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+        </is>
+      </c>
+      <c r="J197" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L197" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-07</t>
+        </is>
+      </c>
+      <c r="M197" s="0" t="inlineStr">
+        <is>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N197" s="0"/>
+    </row>
+    <row r="198">
+      <c r="A198" s="0" t="n">
+        <v>3613</v>
+      </c>
+      <c r="B198" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C198" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E198" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+        </is>
+      </c>
+      <c r="F198" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G198" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-21</t>
+        </is>
+      </c>
+      <c r="H198" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J198" s="0"/>
+      <c r="K198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L198" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-29</t>
+        </is>
+      </c>
+      <c r="M198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N198" s="0"/>
+    </row>
+    <row r="199">
+      <c r="A199" s="0" t="n">
+        <v>3602</v>
+      </c>
+      <c r="B199" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C199" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E199" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+        </is>
+      </c>
+      <c r="F199" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G199" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-29</t>
+        </is>
+      </c>
+      <c r="H199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I199" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J199" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-01</t>
+        </is>
+      </c>
+      <c r="K199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L199" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-07</t>
+        </is>
+      </c>
+      <c r="M199" s="0" t="inlineStr">
+        <is>
+          <t>Schweizer Emil, Monney Esther</t>
+        </is>
+      </c>
+      <c r="N199" s="0"/>
+    </row>
+    <row r="200">
+      <c r="A200" s="0" t="n">
+        <v>3595</v>
+      </c>
+      <c r="B200" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C200" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E200" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+        </is>
+      </c>
+      <c r="F200" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G200" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H200" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J200" s="0"/>
+      <c r="K200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L200" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N200" s="0"/>
+    </row>
+    <row r="201">
+      <c r="A201" s="0" t="n">
+        <v>3594</v>
+      </c>
+      <c r="B201" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C201" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E201" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+        </is>
+      </c>
+      <c r="F201" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G201" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H201" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J201" s="0"/>
+      <c r="K201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L201" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N201" s="0"/>
+    </row>
+    <row r="202">
+      <c r="A202" s="0" t="n">
+        <v>3592</v>
+      </c>
+      <c r="B202" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C202" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E202" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+        </is>
+      </c>
+      <c r="F202" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G202" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-08</t>
+        </is>
+      </c>
+      <c r="H202" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J202" s="0"/>
+      <c r="K202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L202" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-04</t>
+        </is>
+      </c>
+      <c r="M202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N202" s="0"/>
+    </row>
+    <row r="203">
+      <c r="A203" s="0" t="n">
+        <v>3584</v>
+      </c>
+      <c r="B203" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C203" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E203" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+        </is>
+      </c>
+      <c r="F203" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G203" s="0" t="inlineStr">
+        <is>
+          <t>2024-09-26</t>
+        </is>
+      </c>
+      <c r="H203" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J203" s="0" t="inlineStr">
+        <is>
+          <t>2027-09-26</t>
+        </is>
+      </c>
+      <c r="K203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L203" s="0" t="inlineStr">
+        <is>
+          <t>2023-06-13</t>
+        </is>
+      </c>
+      <c r="M203" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N203" s="0"/>
+    </row>
+    <row r="204">
+      <c r="A204" s="0" t="n">
+        <v>3579</v>
+      </c>
+      <c r="B204" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C204" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E204" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+        </is>
+      </c>
+      <c r="F204" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G204" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H204" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J204" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L204" s="0" t="inlineStr">
+        <is>
+          <t>2023-06-06</t>
+        </is>
+      </c>
+      <c r="M204" s="0" t="inlineStr">
+        <is>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+        </is>
+      </c>
+      <c r="N204" s="0"/>
+    </row>
+    <row r="205">
+      <c r="A205" s="0" t="n">
+        <v>3574</v>
+      </c>
+      <c r="B205" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C205" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E205" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F205" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G205" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H205" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J205" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L205" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-13</t>
+        </is>
+      </c>
+      <c r="M205" s="0" t="inlineStr">
+        <is>
+          <t>Leuenberger Simon</t>
+        </is>
+      </c>
+      <c r="N205" s="0"/>
+    </row>
+    <row r="206">
+      <c r="A206" s="0" t="n">
+        <v>3569</v>
+      </c>
+      <c r="B206" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C206" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E206" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+        </is>
+      </c>
+      <c r="F206" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G206" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="H206" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J206" s="0"/>
+      <c r="K206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L206" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-02</t>
+        </is>
+      </c>
+      <c r="M206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N206" s="0"/>
+    </row>
+    <row r="207">
+      <c r="A207" s="0" t="n">
+        <v>3562</v>
+      </c>
+      <c r="B207" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C207" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E207" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+        </is>
+      </c>
+      <c r="F207" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G207" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H207" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J207" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L207" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-18</t>
+        </is>
+      </c>
+      <c r="M207" s="0" t="inlineStr">
+        <is>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+        </is>
+      </c>
+      <c r="N207" s="0"/>
+    </row>
+    <row r="208">
+      <c r="A208" s="0" t="n">
+        <v>3546</v>
+      </c>
+      <c r="B208" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C208" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E208" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F208" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G208" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H208" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J208" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L208" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-28</t>
+        </is>
+      </c>
+      <c r="M208" s="0" t="inlineStr">
+        <is>
+          <t>FDP</t>
+        </is>
+      </c>
+      <c r="N208" s="0"/>
+    </row>
+    <row r="209">
+      <c r="A209" s="0" t="n">
+        <v>3544</v>
+      </c>
+      <c r="B209" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C209" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E209" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+        </is>
+      </c>
+      <c r="F209" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G209" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-01</t>
+        </is>
+      </c>
+      <c r="H209" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J209" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
+      <c r="K209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L209" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-27</t>
+        </is>
+      </c>
+      <c r="M209" s="0" t="inlineStr">
+        <is>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+        </is>
+      </c>
+      <c r="N209" s="0"/>
+    </row>
+    <row r="210">
+      <c r="A210" s="0" t="n">
+        <v>3541</v>
+      </c>
+      <c r="B210" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C210" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E210" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+        </is>
+      </c>
+      <c r="F210" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G210" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-21</t>
+        </is>
+      </c>
+      <c r="H210" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J210" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
+      <c r="K210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L210" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-21</t>
+        </is>
+      </c>
+      <c r="M210" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+        </is>
+      </c>
+      <c r="N210" s="0"/>
+    </row>
+    <row r="211">
+      <c r="A211" s="0" t="n">
+        <v>3535</v>
+      </c>
+      <c r="B211" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C211" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E211" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+        </is>
+      </c>
+      <c r="F211" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G211" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H211" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J211" s="0"/>
+      <c r="K211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L211" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N211" s="0"/>
+    </row>
+    <row r="212">
+      <c r="A212" s="0" t="n">
+        <v>3534</v>
+      </c>
+      <c r="B212" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C212" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E212" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+        </is>
+      </c>
+      <c r="F212" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G212" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H212" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J212" s="0"/>
+      <c r="K212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L212" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N212" s="0"/>
+    </row>
+    <row r="213">
+      <c r="A213" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B176" s="0" t="inlineStr">
+      <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C176" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E176" s="0" t="inlineStr">
+      <c r="C213" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E213" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F176" s="0" t="inlineStr">
+      <c r="F213" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G176" s="0" t="inlineStr">
+      <c r="G213" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
         </is>
       </c>
-      <c r="H176" s="0" t="inlineStr">
+      <c r="H213" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I176" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L176" s="0" t="inlineStr">
+      <c r="I213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J213" s="0"/>
+      <c r="K213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L213" s="0" t="inlineStr">
         <is>
           <t>2023-02-21</t>
         </is>
       </c>
-      <c r="M176" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A177" s="0" t="n">
+      <c r="M213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N213" s="0"/>
+    </row>
+    <row r="214">
+      <c r="A214" s="0" t="n">
         <v>3532</v>
       </c>
-      <c r="B177" s="0" t="inlineStr">
+      <c r="B214" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C177" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E177" s="0" t="inlineStr">
+      <c r="C214" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E214" s="0" t="inlineStr">
         <is>
           <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
-      <c r="F177" s="0" t="inlineStr">
+      <c r="F214" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
-      <c r="G177" s="0" t="inlineStr">
+      <c r="G214" s="0" t="inlineStr">
         <is>
           <t>2024-03-21</t>
         </is>
       </c>
-      <c r="H177" s="0" t="inlineStr">
+      <c r="H214" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I177" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J177" s="0" t="inlineStr">
+      <c r="I214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J214" s="0" t="inlineStr">
         <is>
           <t>2027-03-21</t>
         </is>
       </c>
-      <c r="K177" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L177" s="0" t="inlineStr">
+      <c r="K214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L214" s="0" t="inlineStr">
         <is>
           <t>2023-02-16</t>
         </is>
       </c>
-      <c r="M177" s="0" t="inlineStr">
+      <c r="M214" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
-      <c r="N177" s="0"/>
-[...2 lines deleted...]
-      <c r="A178" s="0" t="n">
+      <c r="N214" s="0"/>
+    </row>
+    <row r="215">
+      <c r="A215" s="0" t="n">
         <v>3525</v>
       </c>
-      <c r="B178" s="0" t="inlineStr">
+      <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C178" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E178" s="0" t="inlineStr">
+      <c r="C215" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E215" s="0" t="inlineStr">
         <is>
           <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
-      <c r="F178" s="0" t="inlineStr">
+      <c r="F215" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G178" s="0" t="inlineStr">
+      <c r="G215" s="0" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
-      <c r="H178" s="0" t="inlineStr">
+      <c r="H215" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I178" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J178" s="0" t="inlineStr">
+      <c r="I215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J215" s="0" t="inlineStr">
         <is>
           <t>2027-03-01</t>
         </is>
       </c>
-      <c r="K178" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L178" s="0" t="inlineStr">
+      <c r="K215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L215" s="0" t="inlineStr">
         <is>
           <t>2023-02-03</t>
         </is>
       </c>
-      <c r="M178" s="0" t="inlineStr">
+      <c r="M215" s="0" t="inlineStr">
         <is>
           <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
-      <c r="N178" s="0"/>
-[...2 lines deleted...]
-      <c r="A179" s="0" t="n">
+      <c r="N215" s="0"/>
+    </row>
+    <row r="216">
+      <c r="A216" s="0" t="n">
         <v>3512</v>
       </c>
-      <c r="B179" s="0" t="inlineStr">
+      <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C179" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E179" s="0" t="inlineStr">
+      <c r="C216" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E216" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
-      <c r="F179" s="0" t="inlineStr">
+      <c r="F216" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G179" s="0" t="inlineStr">
+      <c r="G216" s="0" t="inlineStr">
         <is>
           <t>2024-01-12</t>
         </is>
       </c>
-      <c r="H179" s="0" t="inlineStr">
+      <c r="H216" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I179" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L179" s="0" t="inlineStr">
+      <c r="I216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J216" s="0"/>
+      <c r="K216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L216" s="0" t="inlineStr">
         <is>
           <t>2022-12-20</t>
         </is>
       </c>
-      <c r="M179" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A180" s="0" t="n">
+      <c r="M216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N216" s="0"/>
+    </row>
+    <row r="217">
+      <c r="A217" s="0" t="n">
         <v>3507</v>
       </c>
-      <c r="B180" s="0" t="inlineStr">
+      <c r="B217" s="0" t="inlineStr">
         <is>
           <t>Verschiedenes</t>
         </is>
       </c>
-      <c r="C180" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E180" s="0" t="inlineStr">
+      <c r="C217" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E217" s="0" t="inlineStr">
         <is>
           <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
-      <c r="F180" s="0" t="inlineStr">
+      <c r="F217" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G180" s="0" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L180" s="0" t="inlineStr">
+      <c r="G217" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="H217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I217" s="0" t="inlineStr">
+        <is>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+        </is>
+      </c>
+      <c r="J217" s="0"/>
+      <c r="K217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L217" s="0" t="inlineStr">
         <is>
           <t>2022-11-24</t>
         </is>
       </c>
-      <c r="M180" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A181" s="0" t="n">
+      <c r="M217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N217" s="0"/>
+    </row>
+    <row r="218">
+      <c r="A218" s="0" t="n">
         <v>3502</v>
       </c>
-      <c r="B181" s="0" t="inlineStr">
+      <c r="B218" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C181" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E181" s="0" t="inlineStr">
+      <c r="C218" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E218" s="0" t="inlineStr">
         <is>
           <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
-      <c r="F181" s="0" t="inlineStr">
+      <c r="F218" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
-      <c r="G181" s="0" t="inlineStr">
+      <c r="G218" s="0" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
-      <c r="H181" s="0" t="inlineStr">
+      <c r="H218" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I181" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J181" s="0" t="inlineStr">
+      <c r="I218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J218" s="0" t="inlineStr">
         <is>
           <t>2027-03-01</t>
         </is>
       </c>
-      <c r="K181" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L181" s="0" t="inlineStr">
+      <c r="K218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L218" s="0" t="inlineStr">
         <is>
           <t>2022-11-20</t>
         </is>
       </c>
-      <c r="M181" s="0" t="inlineStr">
+      <c r="M218" s="0" t="inlineStr">
         <is>
           <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
-      <c r="N181" s="0"/>
-[...2 lines deleted...]
-      <c r="A182" s="0" t="n">
+      <c r="N218" s="0"/>
+    </row>
+    <row r="219">
+      <c r="A219" s="0" t="n">
         <v>3495</v>
       </c>
-      <c r="B182" s="0" t="inlineStr">
+      <c r="B219" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C182" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E182" s="0" t="inlineStr">
+      <c r="C219" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E219" s="0" t="inlineStr">
         <is>
           <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
-      <c r="F182" s="0" t="inlineStr">
+      <c r="F219" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G182" s="0" t="inlineStr">
+      <c r="G219" s="0" t="inlineStr">
         <is>
           <t>2025-06-05</t>
         </is>
       </c>
-      <c r="H182" s="0" t="inlineStr">
+      <c r="H219" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I182" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J182" s="0" t="inlineStr">
+      <c r="I219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J219" s="0" t="inlineStr">
         <is>
           <t>2028-06-05</t>
         </is>
       </c>
-      <c r="K182" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L182" s="0" t="inlineStr">
+      <c r="K219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L219" s="0" t="inlineStr">
         <is>
           <t>2022-11-08</t>
         </is>
       </c>
-      <c r="M182" s="0" t="inlineStr">
+      <c r="M219" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
-      <c r="N182" s="0"/>
-[...2 lines deleted...]
-      <c r="A183" s="0" t="n">
+      <c r="N219" s="0"/>
+    </row>
+    <row r="220">
+      <c r="A220" s="0" t="n">
         <v>3488</v>
       </c>
-      <c r="B183" s="0" t="inlineStr">
+      <c r="B220" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C183" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F183" s="0" t="inlineStr">
+      <c r="C220" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E220" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+        </is>
+      </c>
+      <c r="F220" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G183" s="0" t="inlineStr">
+      <c r="G220" s="0" t="inlineStr">
         <is>
           <t>2024-02-29</t>
         </is>
       </c>
-      <c r="H183" s="0" t="inlineStr">
+      <c r="H220" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I183" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J183" s="0" t="inlineStr">
+      <c r="I220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J220" s="0" t="inlineStr">
         <is>
           <t>2027-02-28</t>
         </is>
       </c>
-      <c r="K183" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L183" s="0" t="inlineStr">
+      <c r="K220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L220" s="0" t="inlineStr">
         <is>
           <t>2022-10-25</t>
         </is>
       </c>
-      <c r="M183" s="0" t="inlineStr">
+      <c r="M220" s="0" t="inlineStr">
         <is>
           <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
         </is>
       </c>
-      <c r="N183" s="0"/>
-[...2 lines deleted...]
-      <c r="A184" s="0" t="n">
+      <c r="N220" s="0"/>
+    </row>
+    <row r="221">
+      <c r="A221" s="0" t="n">
         <v>3480</v>
       </c>
-      <c r="B184" s="0" t="inlineStr">
+      <c r="B221" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C184" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E184" s="0" t="inlineStr">
+      <c r="C221" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E221" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
         </is>
       </c>
-      <c r="F184" s="0" t="inlineStr">
+      <c r="F221" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G184" s="0" t="inlineStr">
+      <c r="G221" s="0" t="inlineStr">
         <is>
           <t>2023-08-18</t>
         </is>
       </c>
-      <c r="H184" s="0" t="inlineStr">
+      <c r="H221" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I184" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L184" s="0" t="inlineStr">
+      <c r="I221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J221" s="0"/>
+      <c r="K221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L221" s="0" t="inlineStr">
         <is>
           <t>2022-09-20</t>
         </is>
       </c>
-      <c r="M184" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A185" s="0" t="n">
+      <c r="M221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N221" s="0"/>
+    </row>
+    <row r="222">
+      <c r="A222" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B185" s="0" t="inlineStr">
+      <c r="B222" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C185" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E185" s="0" t="inlineStr">
+      <c r="C222" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E222" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F185" s="0" t="inlineStr">
+      <c r="F222" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G185" s="0" t="inlineStr">
+      <c r="G222" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
         </is>
       </c>
-      <c r="H185" s="0" t="inlineStr">
+      <c r="H222" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I185" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L185" s="0" t="inlineStr">
+      <c r="I222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J222" s="0"/>
+      <c r="K222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L222" s="0" t="inlineStr">
         <is>
           <t>2022-09-13</t>
         </is>
       </c>
-      <c r="M185" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A186" s="0" t="n">
+      <c r="M222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N222" s="0"/>
+    </row>
+    <row r="223">
+      <c r="A223" s="0" t="n">
         <v>3471</v>
       </c>
-      <c r="B186" s="0" t="inlineStr">
+      <c r="B223" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C186" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E186" s="0" t="inlineStr">
+      <c r="C223" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E223" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
-      <c r="F186" s="0" t="inlineStr">
+      <c r="F223" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G186" s="0" t="inlineStr">
+      <c r="G223" s="0" t="inlineStr">
         <is>
           <t>2023-09-08</t>
         </is>
       </c>
-      <c r="H186" s="0" t="inlineStr">
+      <c r="H223" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I186" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L186" s="0" t="inlineStr">
+      <c r="I223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J223" s="0"/>
+      <c r="K223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L223" s="0" t="inlineStr">
         <is>
           <t>2022-08-23</t>
         </is>
       </c>
-      <c r="M186" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A187" s="0" t="n">
+      <c r="M223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N223" s="0"/>
+    </row>
+    <row r="224">
+      <c r="A224" s="0" t="n">
         <v>3453</v>
       </c>
-      <c r="B187" s="0" t="inlineStr">
+      <c r="B224" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C187" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E187" s="0" t="inlineStr">
+      <c r="C224" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E224" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
-      <c r="F187" s="0" t="inlineStr">
+      <c r="F224" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G187" s="0" t="inlineStr">
+      <c r="G224" s="0" t="inlineStr">
         <is>
           <t>2023-05-11</t>
         </is>
       </c>
-      <c r="H187" s="0" t="inlineStr">
+      <c r="H224" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I187" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L187" s="0" t="inlineStr">
+      <c r="I224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J224" s="0"/>
+      <c r="K224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L224" s="0" t="inlineStr">
         <is>
           <t>2022-06-28</t>
         </is>
       </c>
-      <c r="M187" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A188" s="0" t="n">
+      <c r="M224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N224" s="0"/>
+    </row>
+    <row r="225">
+      <c r="A225" s="0" t="n">
         <v>3443</v>
       </c>
-      <c r="B188" s="0" t="inlineStr">
+      <c r="B225" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C188" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E188" s="0" t="inlineStr">
+      <c r="C225" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E225" s="0" t="inlineStr">
         <is>
           <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
-      <c r="F188" s="0" t="inlineStr">
+      <c r="F225" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G188" s="0" t="inlineStr">
+      <c r="G225" s="0" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
-      <c r="H188" s="0" t="inlineStr">
+      <c r="H225" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I188" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J188" s="0" t="inlineStr">
+      <c r="I225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J225" s="0" t="inlineStr">
         <is>
           <t>2026-12-14</t>
         </is>
       </c>
-      <c r="K188" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L188" s="0" t="inlineStr">
+      <c r="K225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L225" s="0" t="inlineStr">
         <is>
           <t>2022-06-13</t>
         </is>
       </c>
-      <c r="M188" s="0" t="inlineStr">
+      <c r="M225" s="0" t="inlineStr">
         <is>
           <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
-      <c r="N188" s="0"/>
-[...2 lines deleted...]
-      <c r="A189" s="0" t="n">
+      <c r="N225" s="0"/>
+    </row>
+    <row r="226">
+      <c r="A226" s="0" t="n">
         <v>3439</v>
       </c>
-      <c r="B189" s="0" t="inlineStr">
+      <c r="B226" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C189" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E189" s="0" t="inlineStr">
+      <c r="C226" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E226" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
-      <c r="F189" s="0" t="inlineStr">
+      <c r="F226" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G189" s="0" t="inlineStr">
+      <c r="G226" s="0" t="inlineStr">
         <is>
           <t>2023-05-11</t>
         </is>
       </c>
-      <c r="H189" s="0" t="inlineStr">
+      <c r="H226" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I189" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L189" s="0" t="inlineStr">
+      <c r="I226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J226" s="0"/>
+      <c r="K226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L226" s="0" t="inlineStr">
         <is>
           <t>2022-06-07</t>
         </is>
       </c>
-      <c r="M189" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="B190" s="0" t="inlineStr">
+      <c r="M226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N226" s="0"/>
+    </row>
+    <row r="227">
+      <c r="A227" s="0" t="n">
+        <v>3364</v>
+      </c>
+      <c r="B227" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C190" s="0" t="inlineStr">
-[...24 lines deleted...]
-      <c r="H190" s="0" t="inlineStr">
+      <c r="C227" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E227" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+        </is>
+      </c>
+      <c r="F227" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G227" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-28</t>
+        </is>
+      </c>
+      <c r="H227" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I227" s="0" t="inlineStr">
+        <is>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J227" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-27</t>
+        </is>
+      </c>
+      <c r="K227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L227" s="0" t="inlineStr">
+        <is>
+          <t>2022-01-26</t>
+        </is>
+      </c>
+      <c r="M227" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick, Meierhans Thomas</t>
+        </is>
+      </c>
+      <c r="N227" s="0"/>
+    </row>
+    <row r="228">
+      <c r="A228" s="0" t="n">
+        <v>3354</v>
+      </c>
+      <c r="B228" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C228" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E228" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+        </is>
+      </c>
+      <c r="F228" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G228" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I228" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J228" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-28</t>
+        </is>
+      </c>
+      <c r="K228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L228" s="0" t="inlineStr">
+        <is>
+          <t>2021-12-20</t>
+        </is>
+      </c>
+      <c r="M228" s="0" t="inlineStr">
+        <is>
+          <t>Spörri Markus, Letter Peter</t>
+        </is>
+      </c>
+      <c r="N228" s="0"/>
+    </row>
+    <row r="229">
+      <c r="A229" s="0" t="n">
+        <v>3350</v>
+      </c>
+      <c r="B229" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C229" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E229" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+        </is>
+      </c>
+      <c r="F229" s="0" t="inlineStr">
+        <is>
+          <t>Büro des Kantonsrats</t>
+        </is>
+      </c>
+      <c r="G229" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I229" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J229" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-24</t>
+        </is>
+      </c>
+      <c r="K229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L229" s="0" t="inlineStr">
+        <is>
+          <t>2021-12-16</t>
+        </is>
+      </c>
+      <c r="M229" s="0" t="inlineStr">
+        <is>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N229" s="0"/>
+    </row>
+    <row r="230">
+      <c r="A230" s="0" t="n">
+        <v>3320</v>
+      </c>
+      <c r="B230" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C230" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E230" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+        </is>
+      </c>
+      <c r="F230" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G230" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-30</t>
+        </is>
+      </c>
+      <c r="H230" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J230" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
+      <c r="K230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L230" s="0" t="inlineStr">
+        <is>
+          <t>2021-11-02</t>
+        </is>
+      </c>
+      <c r="M230" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+        </is>
+      </c>
+      <c r="N230" s="0"/>
+    </row>
+    <row r="231">
+      <c r="A231" s="0" t="n">
+        <v>3286</v>
+      </c>
+      <c r="B231" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C231" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E231" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+        </is>
+      </c>
+      <c r="F231" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G231" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-08</t>
+        </is>
+      </c>
+      <c r="H231" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J231" s="0"/>
+      <c r="K231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L231" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-24</t>
+        </is>
+      </c>
+      <c r="M231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N231" s="0"/>
+    </row>
+    <row r="232">
+      <c r="A232" s="0" t="n">
+        <v>3285</v>
+      </c>
+      <c r="B232" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C232" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E232" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+        </is>
+      </c>
+      <c r="F232" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G232" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-08</t>
+        </is>
+      </c>
+      <c r="H232" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J232" s="0"/>
+      <c r="K232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L232" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-24</t>
+        </is>
+      </c>
+      <c r="M232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N232" s="0"/>
+    </row>
+    <row r="233">
+      <c r="A233" s="0" t="n">
+        <v>3283</v>
+      </c>
+      <c r="B233" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C233" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E233" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+        </is>
+      </c>
+      <c r="F233" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G233" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-29</t>
+        </is>
+      </c>
+      <c r="H233" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J233" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-28</t>
+        </is>
+      </c>
+      <c r="K233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L233" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-23</t>
+        </is>
+      </c>
+      <c r="M233" s="0" t="inlineStr">
+        <is>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+        </is>
+      </c>
+      <c r="N233" s="0"/>
+    </row>
+    <row r="234">
+      <c r="A234" s="0" t="n">
+        <v>3281</v>
+      </c>
+      <c r="B234" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C234" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E234" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+        </is>
+      </c>
+      <c r="F234" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G234" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-05</t>
+        </is>
+      </c>
+      <c r="H234" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J234" s="0"/>
+      <c r="K234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L234" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-17</t>
+        </is>
+      </c>
+      <c r="M234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N234" s="0"/>
+    </row>
+    <row r="235">
+      <c r="A235" s="0" t="n">
+        <v>3268</v>
+      </c>
+      <c r="B235" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C235" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E235" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+        </is>
+      </c>
+      <c r="F235" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G235" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H235" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I190" s="0" t="inlineStr">
-[...30 lines deleted...]
-      <c r="B191" s="0" t="inlineStr">
+      <c r="I235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J235" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L235" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-24</t>
+        </is>
+      </c>
+      <c r="M235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N235" s="0"/>
+    </row>
+    <row r="236">
+      <c r="A236" s="0" t="n">
+        <v>3262</v>
+      </c>
+      <c r="B236" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C191" s="0" t="inlineStr">
-[...24 lines deleted...]
-      <c r="H191" s="0" t="inlineStr">
+      <c r="C236" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E236" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+        </is>
+      </c>
+      <c r="F236" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G236" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H236" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J236" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L236" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-09</t>
+        </is>
+      </c>
+      <c r="M236" s="0" t="inlineStr">
+        <is>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+        </is>
+      </c>
+      <c r="N236" s="0"/>
+    </row>
+    <row r="237">
+      <c r="A237" s="0" t="n">
+        <v>3260</v>
+      </c>
+      <c r="B237" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C237" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E237" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+        </is>
+      </c>
+      <c r="F237" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G237" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H237" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J237" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L237" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-08</t>
+        </is>
+      </c>
+      <c r="M237" s="0" t="inlineStr">
+        <is>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N237" s="0"/>
+    </row>
+    <row r="238">
+      <c r="A238" s="0" t="n">
+        <v>3248</v>
+      </c>
+      <c r="B238" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C238" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E238" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+        </is>
+      </c>
+      <c r="F238" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G238" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-29</t>
+        </is>
+      </c>
+      <c r="H238" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I191" s="0" t="inlineStr">
-[...656 lines deleted...]
-      <c r="J201" s="0" t="inlineStr">
+      <c r="I238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J238" s="0" t="inlineStr">
         <is>
           <t>2025-09-28</t>
         </is>
       </c>
-      <c r="K201" s="0" t="inlineStr">
-[...20 lines deleted...]
-      <c r="B202" s="0" t="inlineStr">
+      <c r="K238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L238" s="0" t="inlineStr">
+        <is>
+          <t>2021-05-11</t>
+        </is>
+      </c>
+      <c r="M238" s="0" t="inlineStr">
+        <is>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N238" s="0"/>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="n">
+        <v>3227</v>
+      </c>
+      <c r="B239" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C202" s="0" t="inlineStr">
-[...401 lines deleted...]
-      <c r="E208" s="0" t="inlineStr">
+      <c r="C239" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E239" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F208" s="0" t="inlineStr">
+      <c r="F239" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G208" s="0" t="inlineStr">
+      <c r="G239" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H208" s="0" t="inlineStr">
+      <c r="H239" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I208" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L208" s="0" t="inlineStr">
+      <c r="I239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J239" s="0"/>
+      <c r="K239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L239" s="0" t="inlineStr">
         <is>
           <t>2021-04-13</t>
         </is>
       </c>
-      <c r="M208" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A209" s="0" t="n">
+      <c r="M239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N239" s="0"/>
+    </row>
+    <row r="240">
+      <c r="A240" s="0" t="n">
         <v>3218</v>
       </c>
-      <c r="B209" s="0" t="inlineStr">
+      <c r="B240" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C209" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F209" s="0" t="inlineStr">
+      <c r="C240" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E240" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
+        </is>
+      </c>
+      <c r="F240" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G209" s="0" t="inlineStr">
+      <c r="G240" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H209" s="0" t="inlineStr">
+      <c r="H240" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I209" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L209" s="0" t="inlineStr">
+      <c r="I240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J240" s="0"/>
+      <c r="K240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L240" s="0" t="inlineStr">
         <is>
           <t>2021-03-23</t>
         </is>
       </c>
-      <c r="M209" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="B210" s="0" t="inlineStr">
+      <c r="M240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N240" s="0"/>
+    </row>
+    <row r="241">
+      <c r="A241" s="0" t="n">
+        <v>3185</v>
+      </c>
+      <c r="B241" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C241" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E241" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
+        </is>
+      </c>
+      <c r="F241" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G241" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-26</t>
+        </is>
+      </c>
+      <c r="H241" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J241" s="0"/>
+      <c r="K241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L241" s="0" t="inlineStr">
+        <is>
+          <t>2020-12-15</t>
+        </is>
+      </c>
+      <c r="M241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N241" s="0"/>
+    </row>
+    <row r="242">
+      <c r="A242" s="0" t="n">
+        <v>3165</v>
+      </c>
+      <c r="B242" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C242" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E242" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
+        </is>
+      </c>
+      <c r="F242" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G242" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-21</t>
+        </is>
+      </c>
+      <c r="H242" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J242" s="0"/>
+      <c r="K242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L242" s="0" t="inlineStr">
+        <is>
+          <t>2020-11-03</t>
+        </is>
+      </c>
+      <c r="M242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N242" s="0"/>
+    </row>
+    <row r="243">
+      <c r="A243" s="0" t="n">
+        <v>3151</v>
+      </c>
+      <c r="B243" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C210" s="0" t="inlineStr">
-[...15 lines deleted...]
-      <c r="F210" s="0" t="inlineStr">
+      <c r="C243" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E243" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
+        </is>
+      </c>
+      <c r="F243" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G210" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H210" s="0" t="inlineStr">
+      <c r="G243" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-25</t>
+        </is>
+      </c>
+      <c r="H243" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I210" s="0" t="inlineStr">
-[...26 lines deleted...]
-      <c r="B211" s="0" t="inlineStr">
+      <c r="I243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J243" s="0"/>
+      <c r="K243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L243" s="0" t="inlineStr">
+        <is>
+          <t>2020-10-27</t>
+        </is>
+      </c>
+      <c r="M243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N243" s="0"/>
+    </row>
+    <row r="244">
+      <c r="A244" s="0" t="n">
+        <v>3148</v>
+      </c>
+      <c r="B244" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C244" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E244" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
+        </is>
+      </c>
+      <c r="F244" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G244" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-25</t>
+        </is>
+      </c>
+      <c r="H244" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J244" s="0"/>
+      <c r="K244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L244" s="0" t="inlineStr">
+        <is>
+          <t>2020-10-20</t>
+        </is>
+      </c>
+      <c r="M244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N244" s="0"/>
+    </row>
+    <row r="245">
+      <c r="A245" s="0" t="n">
+        <v>3129</v>
+      </c>
+      <c r="B245" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C245" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E245" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
+        </is>
+      </c>
+      <c r="F245" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G245" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-05</t>
+        </is>
+      </c>
+      <c r="H245" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J245" s="0"/>
+      <c r="K245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L245" s="0" t="inlineStr">
+        <is>
+          <t>2020-08-18</t>
+        </is>
+      </c>
+      <c r="M245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N245" s="0"/>
+    </row>
+    <row r="246">
+      <c r="A246" s="0" t="n">
+        <v>3102</v>
+      </c>
+      <c r="B246" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C246" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E246" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+        </is>
+      </c>
+      <c r="F246" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G246" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-30</t>
+        </is>
+      </c>
+      <c r="H246" s="0" t="inlineStr">
+        <is>
+          <t>Frist erstreckt</t>
+        </is>
+      </c>
+      <c r="I246" s="0" t="inlineStr">
+        <is>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
+        </is>
+      </c>
+      <c r="J246" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-31</t>
+        </is>
+      </c>
+      <c r="K246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L246" s="0" t="inlineStr">
+        <is>
+          <t>2020-05-12</t>
+        </is>
+      </c>
+      <c r="M246" s="0" t="inlineStr">
+        <is>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+        </is>
+      </c>
+      <c r="N246" s="0"/>
+    </row>
+    <row r="247">
+      <c r="A247" s="0" t="n">
+        <v>2885</v>
+      </c>
+      <c r="B247" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C247" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E247" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+        </is>
+      </c>
+      <c r="F247" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G247" s="0" t="inlineStr">
+        <is>
+          <t>2019-02-20</t>
+        </is>
+      </c>
+      <c r="H247" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J247" s="0"/>
+      <c r="K247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L247" s="0" t="inlineStr">
+        <is>
+          <t>2018-07-03</t>
+        </is>
+      </c>
+      <c r="M247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N247" s="0"/>
+    </row>
+    <row r="248">
+      <c r="A248" s="0" t="n">
+        <v>2855</v>
+      </c>
+      <c r="B248" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C248" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E248" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+        </is>
+      </c>
+      <c r="F248" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G248" s="0" t="inlineStr">
+        <is>
+          <t>2019-05-16</t>
+        </is>
+      </c>
+      <c r="H248" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J248" s="0"/>
+      <c r="K248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L248" s="0" t="inlineStr">
+        <is>
+          <t>2018-03-27</t>
+        </is>
+      </c>
+      <c r="M248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N248" s="0"/>
+    </row>
+    <row r="249">
+      <c r="A249" s="0" t="n">
+        <v>2655</v>
+      </c>
+      <c r="B249" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C249" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E249" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+        </is>
+      </c>
+      <c r="F249" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G249" s="0" t="inlineStr">
+        <is>
+          <t>2018-01-20</t>
+        </is>
+      </c>
+      <c r="H249" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J249" s="0"/>
+      <c r="K249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L249" s="0" t="inlineStr">
+        <is>
+          <t>2016-08-23</t>
+        </is>
+      </c>
+      <c r="M249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N249" s="0"/>
+    </row>
+    <row r="250">
+      <c r="A250" s="0" t="n">
+        <v>2640</v>
+      </c>
+      <c r="B250" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C250" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E250" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+        </is>
+      </c>
+      <c r="F250" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G250" s="0" t="inlineStr">
+        <is>
+          <t>2017-03-30</t>
+        </is>
+      </c>
+      <c r="H250" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J250" s="0"/>
+      <c r="K250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L250" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-21</t>
+        </is>
+      </c>
+      <c r="M250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N250" s="0"/>
+    </row>
+    <row r="251">
+      <c r="A251" s="0" t="n">
+        <v>2635</v>
+      </c>
+      <c r="B251" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C251" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E251" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+        </is>
+      </c>
+      <c r="F251" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G251" s="0" t="inlineStr">
+        <is>
+          <t>2017-03-10</t>
+        </is>
+      </c>
+      <c r="H251" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J251" s="0"/>
+      <c r="K251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L251" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-07</t>
+        </is>
+      </c>
+      <c r="M251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N251" s="0"/>
+    </row>
+    <row r="252">
+      <c r="A252" s="0" t="n">
+        <v>2501</v>
+      </c>
+      <c r="B252" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C252" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E252" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+        </is>
+      </c>
+      <c r="F252" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G252" s="0" t="inlineStr">
+        <is>
+          <t>2016-04-09</t>
+        </is>
+      </c>
+      <c r="H252" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J252" s="0"/>
+      <c r="K252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L252" s="0" t="inlineStr">
+        <is>
+          <t>2015-03-31</t>
+        </is>
+      </c>
+      <c r="M252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N252" s="0"/>
+    </row>
+    <row r="253">
+      <c r="A253" s="0" t="n">
+        <v>2336</v>
+      </c>
+      <c r="B253" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C253" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E253" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+        </is>
+      </c>
+      <c r="F253" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G253" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H253" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J253" s="0"/>
+      <c r="K253" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="L253" s="0" t="inlineStr">
+        <is>
+          <t>2013-12-17</t>
+        </is>
+      </c>
+      <c r="M253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N253" s="0"/>
+    </row>
+    <row r="254">
+      <c r="A254" s="0" t="n">
+        <v>2310</v>
+      </c>
+      <c r="B254" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C254" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E254" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+        </is>
+      </c>
+      <c r="F254" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G254" s="0" t="inlineStr">
+        <is>
+          <t>2014-11-04</t>
+        </is>
+      </c>
+      <c r="H254" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I254" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+        </is>
+      </c>
+      <c r="J254" s="0"/>
+      <c r="K254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L254" s="0" t="inlineStr">
+        <is>
+          <t>2013-10-22</t>
+        </is>
+      </c>
+      <c r="M254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N254" s="0"/>
+    </row>
+    <row r="255">
+      <c r="A255" s="0" t="n">
+        <v>2291</v>
+      </c>
+      <c r="B255" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C255" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E255" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+        </is>
+      </c>
+      <c r="F255" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G255" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-26</t>
+        </is>
+      </c>
+      <c r="H255" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J255" s="0"/>
+      <c r="K255" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L255" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-10</t>
+        </is>
+      </c>
+      <c r="M255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N255" s="0"/>
+    </row>
+    <row r="256">
+      <c r="A256" s="0" t="n">
+        <v>2212</v>
+      </c>
+      <c r="B256" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C256" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E256" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+        </is>
+      </c>
+      <c r="F256" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G256" s="0" t="inlineStr">
+        <is>
+          <t>2013-08-29</t>
+        </is>
+      </c>
+      <c r="H256" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J256" s="0"/>
+      <c r="K256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L256" s="0"/>
+      <c r="M256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N256" s="0"/>
+    </row>
+    <row r="257">
+      <c r="A257" s="0" t="n">
+        <v>2108</v>
+      </c>
+      <c r="B257" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
-      <c r="C211" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F211" s="0" t="inlineStr">
+      <c r="C257" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D257" s="0"/>
+      <c r="E257" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
+        </is>
+      </c>
+      <c r="F257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G257" s="0" t="inlineStr">
+        <is>
+          <t>2000-01-01</t>
+        </is>
+      </c>
+      <c r="H257" s="0" t="inlineStr">
+        <is>
+          <t>Datenmigration</t>
+        </is>
+      </c>
+      <c r="I257" s="0"/>
+      <c r="J257" s="0"/>
+      <c r="K257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L257" s="0"/>
+      <c r="M257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N257" s="0"/>
+    </row>
+    <row r="258">
+      <c r="A258" s="0" t="n">
+        <v>2050</v>
+      </c>
+      <c r="B258" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C258" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E258" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+        </is>
+      </c>
+      <c r="F258" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G211" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H211" s="0" t="inlineStr">
+      <c r="G258" s="0" t="inlineStr">
+        <is>
+          <t>2012-05-03</t>
+        </is>
+      </c>
+      <c r="H258" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I211" s="0" t="inlineStr">
-[...26 lines deleted...]
-      <c r="B212" s="0" t="inlineStr">
+      <c r="I258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J258" s="0"/>
+      <c r="K258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L258" s="0"/>
+      <c r="M258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N258" s="0"/>
+    </row>
+    <row r="259">
+      <c r="A259" s="0" t="n">
+        <v>2024</v>
+      </c>
+      <c r="B259" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C259" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E259" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+        </is>
+      </c>
+      <c r="F259" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G259" s="0" t="inlineStr">
+        <is>
+          <t>2011-07-07</t>
+        </is>
+      </c>
+      <c r="H259" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J259" s="0"/>
+      <c r="K259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L259" s="0"/>
+      <c r="M259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N259" s="0"/>
+    </row>
+    <row r="260">
+      <c r="A260" s="0" t="n">
+        <v>1977</v>
+      </c>
+      <c r="B260" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C260" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E260" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+        </is>
+      </c>
+      <c r="F260" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G260" s="0" t="inlineStr">
+        <is>
+          <t>2011-03-31</t>
+        </is>
+      </c>
+      <c r="H260" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J260" s="0"/>
+      <c r="K260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L260" s="0"/>
+      <c r="M260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N260" s="0"/>
+    </row>
+    <row r="261">
+      <c r="A261" s="0" t="n">
+        <v>1901</v>
+      </c>
+      <c r="B261" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C261" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E261" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+        </is>
+      </c>
+      <c r="F261" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G261" s="0" t="inlineStr">
+        <is>
+          <t>2010-09-30</t>
+        </is>
+      </c>
+      <c r="H261" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J261" s="0"/>
+      <c r="K261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L261" s="0"/>
+      <c r="M261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N261" s="0"/>
+    </row>
+    <row r="262">
+      <c r="A262" s="0" t="n">
+        <v>1775</v>
+      </c>
+      <c r="B262" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C262" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E262" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+        </is>
+      </c>
+      <c r="F262" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G262" s="0" t="inlineStr">
+        <is>
+          <t>2010-05-06</t>
+        </is>
+      </c>
+      <c r="H262" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J262" s="0"/>
+      <c r="K262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L262" s="0"/>
+      <c r="M262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N262" s="0"/>
+    </row>
+    <row r="263">
+      <c r="A263" s="0" t="n">
+        <v>1693</v>
+      </c>
+      <c r="B263" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C212" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F212" s="0" t="inlineStr">
+      <c r="C263" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E263" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+        </is>
+      </c>
+      <c r="F263" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G212" s="0" t="inlineStr">
-[...40 lines deleted...]
-      <c r="B213" s="0" t="inlineStr">
+      <c r="G263" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I263" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J263" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-30</t>
+        </is>
+      </c>
+      <c r="K263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L263" s="0" t="inlineStr">
+        <is>
+          <t>2008-06-13</t>
+        </is>
+      </c>
+      <c r="M263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N263" s="0"/>
+    </row>
+    <row r="264">
+      <c r="A264" s="0" t="n">
+        <v>1646</v>
+      </c>
+      <c r="B264" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C213" s="0" t="inlineStr">
-[...1547 lines deleted...]
-      <c r="E238" s="0" t="inlineStr">
+      <c r="C264" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E264" s="0" t="inlineStr">
         <is>
           <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
 2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
-      <c r="F238" s="0" t="inlineStr">
+      <c r="F264" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G238" s="0" t="inlineStr">
+      <c r="G264" s="0" t="inlineStr">
         <is>
           <t>2009-05-28</t>
         </is>
       </c>
-      <c r="H238" s="0" t="inlineStr">
+      <c r="H264" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I238" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A239" s="0" t="n">
+      <c r="I264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J264" s="0"/>
+      <c r="K264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L264" s="0"/>
+      <c r="M264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N264" s="0"/>
+    </row>
+    <row r="265">
+      <c r="A265" s="0" t="n">
         <v>1393</v>
       </c>
-      <c r="B239" s="0" t="inlineStr">
+      <c r="B265" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C239" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F239" s="0" t="inlineStr">
+      <c r="C265" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E265" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
+        </is>
+      </c>
+      <c r="F265" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G239" s="0" t="inlineStr">
+      <c r="G265" s="0" t="inlineStr">
         <is>
           <t>2006-06-01</t>
         </is>
       </c>
-      <c r="H239" s="0" t="inlineStr">
+      <c r="H265" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I239" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A240" s="0" t="n">
+      <c r="I265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J265" s="0"/>
+      <c r="K265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L265" s="0"/>
+      <c r="M265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N265" s="0"/>
+    </row>
+    <row r="266">
+      <c r="A266" s="0" t="n">
         <v>1251</v>
       </c>
-      <c r="B240" s="0" t="inlineStr">
+      <c r="B266" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C240" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E240" s="0" t="inlineStr">
+      <c r="C266" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E266" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
-      <c r="F240" s="0" t="inlineStr">
+      <c r="F266" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G240" s="0" t="inlineStr">
+      <c r="G266" s="0" t="inlineStr">
         <is>
           <t>2005-02-24</t>
         </is>
       </c>
-      <c r="H240" s="0" t="inlineStr">
+      <c r="H266" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I240" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A241" s="0" t="n">
+      <c r="I266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J266" s="0"/>
+      <c r="K266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L266" s="0"/>
+      <c r="M266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N266" s="0"/>
+    </row>
+    <row r="267">
+      <c r="A267" s="0" t="n">
         <v>1000</v>
       </c>
-      <c r="B241" s="0" t="inlineStr">
+      <c r="B267" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
-      <c r="C241" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E241" s="0" t="inlineStr">
+      <c r="C267" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E267" s="0" t="inlineStr">
         <is>
           <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
-      <c r="F241" s="0" t="inlineStr">
+      <c r="F267" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G241" s="0" t="inlineStr">
+      <c r="G267" s="0" t="inlineStr">
         <is>
           <t>2003-01-30</t>
         </is>
       </c>
-      <c r="H241" s="0" t="inlineStr">
+      <c r="H267" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I241" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A242" s="0" t="n">
+      <c r="I267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J267" s="0"/>
+      <c r="K267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L267" s="0"/>
+      <c r="M267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N267" s="0"/>
+    </row>
+    <row r="268">
+      <c r="A268" s="0" t="n">
         <v>282</v>
       </c>
-      <c r="B242" s="0" t="inlineStr">
+      <c r="B268" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C242" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E242" s="0" t="inlineStr">
+      <c r="C268" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E268" s="0" t="inlineStr">
         <is>
           <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
-      <c r="F242" s="0" t="inlineStr">
+      <c r="F268" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G242" s="0" t="inlineStr">
+      <c r="G268" s="0" t="inlineStr">
         <is>
           <t>2024-07-03</t>
         </is>
       </c>
-      <c r="H242" s="0" t="inlineStr">
+      <c r="H268" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt</t>
         </is>
       </c>
-      <c r="I242" s="0" t="inlineStr">
+      <c r="I268" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt bis 31. Dezember 2030</t>
         </is>
       </c>
-      <c r="J242" s="0" t="inlineStr">
+      <c r="J268" s="0" t="inlineStr">
         <is>
           <t>2030-12-31</t>
         </is>
       </c>
-      <c r="K242" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L242" s="0" t="inlineStr">
+      <c r="K268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L268" s="0" t="inlineStr">
         <is>
           <t>1995-08-07</t>
         </is>
       </c>
-      <c r="M242" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N242" s="0"/>
+      <c r="M268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N268" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>