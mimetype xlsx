--- v1 (2026-01-13)
+++ v2 (2026-07-28)
@@ -62,100 +62,100 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N221" totalsRowShown="0">
-  <autoFilter ref="A1:N221"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N268" totalsRowShown="0">
+  <autoFilter ref="A1:N268"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N221"/>
+  <dimension ref="A1:N268"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
-    <col min="6" max="6" bestFit="true" customWidth="true" width="25.08988764044944"/>
+    <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="31.68988764044944"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="27.28988764044944"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="13" max="13" bestFit="true" customWidth="true" width="116.38988764044944"/>
+    <col min="13" max="13" bestFit="true" customWidth="true" width="176.88988764044947"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
@@ -189,14239 +189,17207 @@
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>Kommissionen</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht am</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht von</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Abgeschlossen am</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>4031</v>
+        <v>4157</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Thomas Gander und Manuela Käch betreffend Strassenverkehrsunfälle auf dem Abschnitt Autobahnauffahrt Cham/Sins bis zur Kreuzung Sinserstrasse/Untermühlestrasse</t>
+          <t>Motion der Fraktion Die Mitte betreffend Kontrolle von Strafregisterauszügen für die Erteilung von Aufenthaltsbewilligungen</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J2" s="0"/>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t>Käch Manuela, Gander Thomas</t>
-[...6 lines deleted...]
-      </c>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>4030</v>
+        <v>4156</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J3" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J3" s="0"/>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>4029</v>
+        <v>4155</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Abhängigkeit der Spitäler und Betreuungseinrichtungen im Kanton Zug von Fachkräften und Produkten aus dem EU-Raum</t>
+          <t>Motion der ALG-Fraktion betreffend kantonale Hitzestrategie und Hitze-Koordinationsstelle (Taskforce) 
+</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J4" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J4" s="0"/>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>4028</v>
+        <v>4154</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Interpellation von Mirjam Arnold und Jean Luc Mösch betreffend Bahnausbau, Infrastruktur und Kundenfreundlichkeit im öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J5" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J5" s="0"/>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Arnold Mirjam, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>4027</v>
+        <v>4153</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Interpellation der ALG-Fraktion bezüglich Massnahmen gegen Hitze in öffentlichen Gebäuden</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J6" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J6" s="0"/>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>4026</v>
+        <v>4152</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Innovationsprojekts «Virtuelles Kraftwerk Zug» der Zug Alliance</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J7" s="0"/>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>4025</v>
+        <v>4151</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend die Frage: Wie digital und zukunftsfähig sind die Zuger Notariate?</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an die Schaffung des Kompetenzzentrums für den Nationalen Finanzausgleich (NFA) am Institut für Schweizer Wirtschaftspolitik an der Universität Luzern</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J8" s="0"/>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>4023</v>
+        <v>4150</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Postulat von Jean Luc Mösch, Fabio Iten, Philip C. Brunner, Drin Alaj und Flurin Grond betreffend die Realisierung eines kantonalen Kongress- und Veranstaltungsgebäudes (Kongresszentrum) für Grossanlässe im Kanton Zug</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J9" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J9" s="0"/>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Mösch Jean Luc, Iten Fabio, Brunner Philip C., Alaj Drin, Grond Flurin</t>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>4022</v>
+        <v>4149</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Lieferungen von Zuger Elektronikkomponenten für russische Drohnen und Raketen</t>
+          <t>Postulat der ALG-Fraktion betreffend wirksamen Schutz von Wohnraum vor der Zweckentfremdung durch Business Apartments</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J10" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J10" s="0"/>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>2025-11-24</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>4021</v>
+        <v>4148</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Motion der SP-Fraktion betreffend Wohnraum statt Business Apartments</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J11" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J11" s="0"/>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>4020</v>
+        <v>4147</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Interpellation von Philip C. Brunner und Michael Felber betreffend namentliche Nennung von Petentinnen und Petenten bei der Behandlung von Petitionen</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J12" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J12" s="0"/>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Brunner Philip C., Felber Michael</t>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>4019</v>
+        <v>4145</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Simon Leuenberger betreffend Erklärvideos des Kantons bei kantonalen Urnengängen (Wahlen und Abstimmungen)</t>
+          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J13" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J13" s="0"/>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>2025-11-12</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t/>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>4018</v>
+        <v>4144</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Interpellation von Philip C. Brunner, Karl Bürgler, Joëlle Gautier, Barbara Gysel, Andreas Iten, Andreas Lustenberger, Jean Luc Mösch, Karl Nussbaumer, Patrick Röösli und Martin Zimmermann betreffend Reintegration von Menschen mit einer Beeinträchtigung in den ersten Arbeitsmarkt</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J14" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J14" s="0"/>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>Brunner Philip C., Bürgler Karl, Gautier Joëlle, Gysel Barbara, Iten Andreas, Lustenberger Andreas, Mösch Jean Luc, Nussbaumer Karl, Röösli Patrick, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>4016</v>
+        <v>4143</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Motion von Karl Nussbaumer, Philip C. Brunner, Karl Bürgler, Andreas Lustenberger, Andreas Iten, Barbara Gysel, Martin Zimmermann, Jean Luc Mösch und Patrick Röösli betreffend Förderung der beruflichen Inklusion von Menschen mit Behinderungen durch finanziellen Ausgleich für Arbeitgebende</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J15" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J15" s="0"/>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Bürgler Karl, Lustenberger Andreas, Iten Andreas, Gysel Barbara, Zimmermann Martin, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>4015</v>
+        <v>4142</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J16" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J16" s="0"/>
       <c r="K16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Zivilschutz, 4142</t>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t/>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>4014</v>
+        <v>4141</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J17" s="0"/>
+      <c r="J17" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>4013</v>
+        <v>4140</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>4012</v>
+        <v>4139</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J19" s="0"/>
+      <c r="J19" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Riboni Michael, Bürgler Karl</t>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>4011</v>
+        <v>4138</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>4010</v>
+        <v>4136</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend ausländische Immobilienspekulation und Mindestaufenthaltspflicht für Wohneigentümer</t>
+          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2026-06-11</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Gössi Alois, Gwerder Thomas </t>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>4008</v>
+        <v>4134</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-06-10</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>4006</v>
+        <v>4133</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>Balmer Kurt, Felber Michael</t>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>4003</v>
+        <v>4132</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Femizide im Kanton Zug: Erfassung, Prävention und strukturelle Verantwortung</t>
+          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J24" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J24" s="0"/>
       <c r="K24" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bildungskommission (BK)</t>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>2025-10-10</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>4001</v>
+        <v>4131</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Nichtbezug von Sozialleistungen im Kanton Zug</t>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J25" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J25" s="0"/>
       <c r="K25" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Gesundheit und Soziales</t>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>2025-10-08</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>4000</v>
+        <v>4130</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Ausbau erneuerbarer Energien</t>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J26" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J26" s="0"/>
       <c r="K26" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Gesundheit und Soziales</t>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>2025-10-05</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>3999</v>
+        <v>4129</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J27" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J27" s="0"/>
       <c r="K27" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>3998</v>
+        <v>4127</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-06-07</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>3996</v>
+        <v>4126</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J29" s="0"/>
+      <c r="J29" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
-          <t>Kommission Gesundheit und Soziales</t>
+          <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>3995</v>
+        <v>4125</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend fehlende kantonale und kommunale Hitzeaktionspläne</t>
+          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>2025-09-10</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>3994</v>
+        <v>4124</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Wahlen</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Wahl eines neuen Richters in die Funktion des Zwangsmassnahmengerichts für die Amtsperiode 2025–2030
+</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Obergericht</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J31" s="0"/>
       <c r="K31" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Publikationsgesetz, 3994</t>
+          <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>3993</v>
+        <v>4123</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>3992</v>
+        <v>4122</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Motion von Luzian Franzini und Ronahi Yener betreffend tiefere Krankenkassenprämien, auch mit EFAS</t>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Januar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Yener Ronahi</t>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>3990</v>
+        <v>4121</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>3989</v>
+        <v>4120</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>3988</v>
+        <v>4119</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>3987</v>
+        <v>4118</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Mirjam Arnold, Anna Bieri, Manuela Käch, Barbara Schmid-Häseli und Corina Kremmel betreffend elektronisches Monitoring zur Verhinderung von Femiziden</t>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J37" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J37" s="0"/>
       <c r="K37" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Olympische Spiele, 4118</t>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2025-09-02</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Bieri Anna, Käch Manuela, Schmid-Häseli Barbara, Kremmel Corina</t>
+          <t/>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>3985</v>
+        <v>4117</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-05-21</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>Gwerder Thomas , Iten Patrick</t>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>3980</v>
+        <v>4116</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J39" s="0"/>
       <c r="K39" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Ombudsgesetz und DSG, 3980</t>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>3978</v>
+        <v>4113</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Etienne Schumpf und Flurin Grond betreffend braucht der Regierungsrat bald eine Banklizenz?</t>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Januar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-11-21</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>2025-08-18</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Grond Flurin</t>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>3977</v>
+        <v>4112</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Nord Stream: Wie steht der Regierungsrat zur Wiederinbetriebnahme?</t>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Januar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-11-21</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2025-08-13</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>3975</v>
+        <v>4111</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Lotteriegelder für die Atomkraft-Lobby</t>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Januar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2027-05-21</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2025-08-12</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>3974</v>
+        <v>4110</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J43" s="0"/>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>3972</v>
+        <v>4109</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J44" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J44" s="0"/>
       <c r="K44" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>3971</v>
+        <v>4108</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J45" s="0"/>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t/>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>3969</v>
+        <v>4106</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>3968</v>
+        <v>4105</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Jean Luc Mösch, Erich Grob, Martin Hausheer, Patrick Iten und Thomas Meierhans, betreffend ausländische Fahrzeuge auf Zuger Strassen</t>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2025-08-05</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Hausheer Martin, Iten Patrick, Meierhans Thomas</t>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>3966</v>
+        <v>4104</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>3965</v>
+        <v>4103</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J49" s="0"/>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>3964</v>
+        <v>4102</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J50" s="0"/>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>3963</v>
+        <v>4101</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Staatswirtschaftskommission </t>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>3960</v>
+        <v>4100</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
+</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-06-30</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>3958</v>
+        <v>4099</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J53" s="0"/>
+      <c r="J53" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Darlehen ISZL, 3958</t>
+          <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>3957</v>
+        <v>4098</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J54" s="0"/>
       <c r="K54" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Cybersicherheit, 3957+3956</t>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>3956</v>
+        <v>4097</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J55" s="0"/>
+      <c r="J55" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Cybersicherheit, 3957+3956</t>
+          <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>3953</v>
+        <v>4095</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>3950</v>
+        <v>4094</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J57" s="0"/>
+      <c r="J57" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>3949</v>
+        <v>4088</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
+          <t>Zwischenbericht zu den per Ende März 2026 zur Berichterstattung fälligen parlamentarischen Vorstössen</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2025-12-27</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J58" s="0"/>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>3948</v>
+        <v>4086</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Umrüstung der Fahrzeugflotte auf einen fossilfreien Betrieb</t>
+          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2025-11-14</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Januar 2026</t>
+          <t>Traktandiert 27. August 2026</t>
         </is>
       </c>
       <c r="J59" s="0"/>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>3943</v>
+        <v>4084</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>3942</v>
+        <v>4083</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>3941</v>
+        <v>4082</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J62" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J62" s="0"/>
       <c r="K62" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>3939</v>
+        <v>4081</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J63" s="0"/>
       <c r="K63" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>3938</v>
+        <v>4078</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>3934</v>
+        <v>4076</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Urs Andermatt, Jost Arnold, Karl Bürgler, Thomas Gander und Christophe Lanz betreffend Förderung innovativer Bauabwicklung - Potenzial von Integrated Project Delivery (IPD) für den Kanton Zug</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Januar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>2026-01-02</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Urs, Arnold Jost, Bürgler Karl, Gander Thomas, Lanz Christophe</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>3932</v>
+        <v>4075</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>3930</v>
+        <v>4074</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>3929</v>
+        <v>4072</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J68" s="0"/>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t/>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>3924</v>
+        <v>4070</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend bessere Nutzung des bestehenden Wohnraums</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Januar 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>3923</v>
+        <v>4069</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2025-09-05</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Januar 2026</t>
-[...2 lines deleted...]
-      <c r="J70" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J70" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>3921</v>
+        <v>4066</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t/>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>3917</v>
+        <v>4065</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend «Was trägt der Kanton Zug zur Umsetzung des Aktionsplans Wohnungsknappheit bei?»</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Januar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>2025-11-22</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2025-04-29</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>3911</v>
+        <v>4064</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>3910</v>
+        <v>4061</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>3908</v>
+        <v>4059</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend «Vielarbeitsabzug» - Korrektur des Arbeitskräftemangels durch Beseitigung von Fehlanreizen</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2025-05-01</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>3905</v>
+        <v>4057</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2025-05-01</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J76" s="0"/>
+      <c r="J76" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc-Beherbergungsgesetz, 3905</t>
+          <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>3899</v>
+        <v>4055</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend die solidarische Finanzierung der Beschulung von Kindern und Jugendlichen mit Asylstatus </t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2026-01-06</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist abgelaufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
-          <t>Die Referendumsfrist ist unbenutzt abgelaufen.</t>
-[...2 lines deleted...]
-      <c r="J77" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J77" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2025-03-25</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>3896</v>
+        <v>4054</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>3893</v>
+        <v>4051</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>3891</v>
+        <v>4050</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>3889</v>
+        <v>4048</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>3888</v>
+        <v>4047</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J82" s="0"/>
+      <c r="J82" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-26</t>
+        </is>
+      </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>3887</v>
+        <v>4045</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J83" s="0"/>
+      <c r="J83" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
+        </is>
+      </c>
+      <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>3885</v>
+        <v>4044</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>3883</v>
+        <v>4043</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Raumentwicklung und Nacht</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Januar 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2025-02-18</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>3880</v>
+        <v>4042</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jeffrey Illi, Luzian Franzini, Drin Alaj, Jill Nussbaumer, Mirjam Arnold und Tabea Estermann betreffend Cannabis-Pilotversuche im Kanton Zug</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2025-02-11</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t>Illi Jeffrey, Franzini Luzian, Alaj Drin, Nussbaumer Jill, Arnold Mirjam, Estermann Tabea</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3877</v>
+        <v>4041</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>3872</v>
+        <v>4039</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t/>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>3869</v>
+        <v>4038</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J89" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3867</v>
+        <v>4037</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J90" s="0"/>
+      <c r="J90" s="0" t="inlineStr">
+        <is>
+          <t>2029-07-02</t>
+        </is>
+      </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+        </is>
+      </c>
+      <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>3866</v>
+        <v>4036</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
-[...2 lines deleted...]
-      <c r="J91" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J91" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>3864</v>
+        <v>4035</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>3861</v>
+        <v>4034</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J93" s="0"/>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>3858</v>
+        <v>4030</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Motion von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Januar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J94" s="0" t="inlineStr">
         <is>
-          <t>2026-01-30</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>3844</v>
+        <v>4028</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Motion von Patrick Röösli betreffend gesetzliche Frist für Bauanfragen</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Januar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2024-11-24</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>3841</v>
+        <v>4027</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Andreas Lustenberger, Luzian Franzini, Beat Iten, Jean Luc Mösch, Philip C. Brunner und Tabea Estermann betreffend die Schaffung einer neuen ständigen kantonsrätlichen Kommission für öffentlichen Verkehr</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Januar 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J96" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2024-11-04</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Lustenberger Andreas, Franzini Luzian, Iten Beat, Mösch Jean Luc, Brunner Philip C., Estermann Tabea</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>3827</v>
+        <v>4026</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="H97" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I97" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J97" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="K97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L97" s="0" t="inlineStr">
+        <is>
           <t>2025-11-27</t>
         </is>
       </c>
-      <c r="H97" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>3826</v>
+        <v>4023</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>3819</v>
+        <v>4021</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>3816</v>
+        <v>4020</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J100" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>3811</v>
+        <v>4018</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>3810</v>
+        <v>4016</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Emil Schweizer, Hans Jörg Villiger, Brigitte Wenzin Widmer und Thomas Werner betreffend keine digitalen Geräte im Kindergarten und in der Unterstufe</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Januar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
-          <t>2025-10-31</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2024-09-22</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Schweizer Emil, Villiger Hans Jörg, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>3808</v>
+        <v>4015</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J103" s="0"/>
+      <c r="J103" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L103" s="0"/>
+      <c r="L103" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-04</t>
+        </is>
+      </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>3802</v>
+        <v>4014</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J104" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J104" s="0"/>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
-[...2 lines deleted...]
-      <c r="N104" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="N104" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>3799</v>
+        <v>4013</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
-[...2 lines deleted...]
-      <c r="J105" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J105" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>3792</v>
+        <v>4012</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J106" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J106" s="0"/>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t/>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>3791</v>
+        <v>4011</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
           <t>2025-11-26</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>3790</v>
+        <v>4008</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J108" s="0"/>
+      <c r="J108" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>3785</v>
+        <v>4006</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J109" s="0" t="inlineStr">
         <is>
-          <t>2028-02-20</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>3778</v>
+        <v>3999</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J110" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>3770</v>
+        <v>3998</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J111" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J111" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>3767</v>
+        <v>3996</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J112" s="0"/>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>3765</v>
+        <v>3994</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J113" s="0"/>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t/>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>3759</v>
+        <v>3990</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>3758</v>
+        <v>3989</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>3755</v>
+        <v>3988</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3743</v>
+        <v>3985</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J117" s="0"/>
+      <c r="J117" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+        </is>
+      </c>
+      <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3742</v>
+        <v>3980</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J118" s="0"/>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="N118" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3736</v>
+        <v>3974</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3735</v>
+        <v>3972</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3734</v>
+        <v>3971</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3733</v>
+        <v>3969</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3732</v>
+        <v>3966</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3727</v>
+        <v>3965</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3726</v>
+        <v>3964</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3725</v>
+        <v>3963</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3704</v>
+        <v>3960</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3685</v>
+        <v>3958</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 23/1 (Teil I: Anträge der Gemeinden im Rahmen der Ortsplanrevisionen; Teil II: Wälder mit besonderer Naturschutzfunktion, Fliessgewässer, Seen, Kantonsstrassen: Bügel, Rotkreuz, Güterverkehr)</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
-          <t>Teilgenehmigung vom 16. Mai 2025. Genehmigung Kapitel S 2.1 steht noch aus.</t>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
         </is>
       </c>
       <c r="J128" s="0"/>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2024-02-27</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3684</v>
+        <v>3957</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J129" s="0"/>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t/>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3683</v>
+        <v>3956</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J130" s="0"/>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t/>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3680</v>
+        <v>3953</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3676</v>
+        <v>3950</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Referendumsfrist abgelaufen</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Die Referendumsfrist ist unbenutzt abgelaufen.</t>
+        </is>
+      </c>
+      <c r="J132" s="0"/>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t/>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3667</v>
+        <v>3948</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J133" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J133" s="0"/>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3656</v>
+        <v>3942</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J134" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J134" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3652</v>
+        <v>3941</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Zug+ flächendeckende Sicherstellung der Kinderbetreuung: Änderung des Gesetzes über die familienergänzende Kinderbetreuung; Änderung des Schulgesetzes</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2025-09-01</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
-          <t>Kinderbetreuungsgesetz: Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J135" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J135" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2023-12-12</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3646</v>
+        <v>3939</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J136" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J136" s="0"/>
       <c r="K136" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3628</v>
+        <v>3938</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J137" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J137" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3625</v>
+        <v>3932</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3621</v>
+        <v>3930</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Nicht-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
-[...2 lines deleted...]
-      <c r="N139" s="0"/>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N139" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3617</v>
+        <v>3923</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J140" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J140" s="0"/>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t/>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3616</v>
+        <v>3905</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
+        </is>
+      </c>
+      <c r="J141" s="0"/>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3613</v>
+        <v>3896</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J142" s="0"/>
+          <t>Frist: 30. Juni 2027</t>
+        </is>
+      </c>
+      <c r="J142" s="0" t="inlineStr">
+        <is>
+          <t>2027-06-30</t>
+        </is>
+      </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3602</v>
+        <v>3893</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2029-04-30</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3595</v>
+        <v>3891</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J144" s="0"/>
+      <c r="J144" s="0" t="inlineStr">
+        <is>
+          <t>2029-03-26</t>
+        </is>
+      </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3594</v>
+        <v>3889</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J145" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J145" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3592</v>
+        <v>3888</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J146" s="0"/>
       <c r="K146" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3591</v>
+        <v>3887</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Rita Hofer, Luzian Franzini, Andreas Iten, Fabienne Michel und Christian Hegglin betreffend Lücken in der Gesetzgebung für minderjährige Kinder und Jugendliche mit einer Behinderung</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 30. September 2025</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J147" s="0"/>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2023-06-21</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>Hofer Rita, Franzini Luzian, Iten Andreas, Michel Fabienne, Hegglin Christian</t>
+          <t/>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3584</v>
+        <v>3885</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3579</v>
+        <v>3877</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
         </is>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3574</v>
+        <v>3869</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3569</v>
+        <v>3867</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2024-05-06</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t/>
         </is>
       </c>
       <c r="J151" s="0"/>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3562</v>
+        <v>3866</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J152" s="0"/>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3546</v>
+        <v>3864</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
           <t>FDP</t>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3544</v>
+        <v>3861</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3541</v>
+        <v>3858</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3535</v>
+        <v>3827</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J156" s="0"/>
+      <c r="J156" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3534</v>
+        <v>3826</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J157" s="0"/>
+      <c r="J157" s="0" t="inlineStr">
+        <is>
+          <t>2028-12-18</t>
+        </is>
+      </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
+        <v>3819</v>
+      </c>
+      <c r="B158" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C158" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D158" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E158" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F158" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G158" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-27</t>
+        </is>
+      </c>
+      <c r="H158" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I158" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J158" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
+      <c r="K158" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L158" s="0" t="inlineStr">
+        <is>
+          <t>2024-10-04</t>
+        </is>
+      </c>
+      <c r="M158" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N158" s="0"/>
+    </row>
+    <row r="159">
+      <c r="A159" s="0" t="n">
+        <v>3816</v>
+      </c>
+      <c r="B159" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C159" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D159" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E159" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+        </is>
+      </c>
+      <c r="F159" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G159" s="0" t="inlineStr">
+        <is>
+          <t>2024-12-19</t>
+        </is>
+      </c>
+      <c r="H159" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I159" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J159" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
+      <c r="K159" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L159" s="0" t="inlineStr">
+        <is>
+          <t>2024-10-03</t>
+        </is>
+      </c>
+      <c r="M159" s="0" t="inlineStr">
+        <is>
+          <t>Felber Michael</t>
+        </is>
+      </c>
+      <c r="N159" s="0"/>
+    </row>
+    <row r="160">
+      <c r="A160" s="0" t="n">
+        <v>3811</v>
+      </c>
+      <c r="B160" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C160" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D160" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E160" s="0" t="inlineStr">
+        <is>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+        </is>
+      </c>
+      <c r="F160" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G160" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-28</t>
+        </is>
+      </c>
+      <c r="H160" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I160" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J160" s="0" t="inlineStr">
+        <is>
+          <t>2028-08-28</t>
+        </is>
+      </c>
+      <c r="K160" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L160" s="0" t="inlineStr">
+        <is>
+          <t>2024-09-24</t>
+        </is>
+      </c>
+      <c r="M160" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N160" s="0"/>
+    </row>
+    <row r="161">
+      <c r="A161" s="0" t="n">
+        <v>3808</v>
+      </c>
+      <c r="B161" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C161" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D161" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E161" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+        </is>
+      </c>
+      <c r="F161" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G161" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-21</t>
+        </is>
+      </c>
+      <c r="H161" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I161" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J161" s="0"/>
+      <c r="K161" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L161" s="0"/>
+      <c r="M161" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N161" s="0"/>
+    </row>
+    <row r="162">
+      <c r="A162" s="0" t="n">
+        <v>3802</v>
+      </c>
+      <c r="B162" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C162" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D162" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E162" s="0" t="inlineStr">
+        <is>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+        </is>
+      </c>
+      <c r="F162" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G162" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-27</t>
+        </is>
+      </c>
+      <c r="H162" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I162" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J162" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
+      <c r="K162" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L162" s="0" t="inlineStr">
+        <is>
+          <t>2024-09-10</t>
+        </is>
+      </c>
+      <c r="M162" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N162" s="0"/>
+    </row>
+    <row r="163">
+      <c r="A163" s="0" t="n">
+        <v>3799</v>
+      </c>
+      <c r="B163" s="0" t="inlineStr">
+        <is>
+          <t>Verfassung</t>
+        </is>
+      </c>
+      <c r="C163" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D163" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E163" s="0" t="inlineStr">
+        <is>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+        </is>
+      </c>
+      <c r="F163" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G163" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H163" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I163" s="0" t="inlineStr">
+        <is>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J163" s="0"/>
+      <c r="K163" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L163" s="0" t="inlineStr">
+        <is>
+          <t>2024-09-10</t>
+        </is>
+      </c>
+      <c r="M163" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N163" s="0"/>
+    </row>
+    <row r="164">
+      <c r="A164" s="0" t="n">
+        <v>3792</v>
+      </c>
+      <c r="B164" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C164" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D164" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E164" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+        </is>
+      </c>
+      <c r="F164" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G164" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-27</t>
+        </is>
+      </c>
+      <c r="H164" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I164" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J164" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
+      <c r="K164" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L164" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-29</t>
+        </is>
+      </c>
+      <c r="M164" s="0" t="inlineStr">
+        <is>
+          <t>Lustenberger Andreas, Bieri Anna</t>
+        </is>
+      </c>
+      <c r="N164" s="0"/>
+    </row>
+    <row r="165">
+      <c r="A165" s="0" t="n">
+        <v>3791</v>
+      </c>
+      <c r="B165" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C165" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D165" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E165" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+        </is>
+      </c>
+      <c r="F165" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G165" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-26</t>
+        </is>
+      </c>
+      <c r="H165" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I165" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J165" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-26</t>
+        </is>
+      </c>
+      <c r="K165" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L165" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-29</t>
+        </is>
+      </c>
+      <c r="M165" s="0" t="inlineStr">
+        <is>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+        </is>
+      </c>
+      <c r="N165" s="0"/>
+    </row>
+    <row r="166">
+      <c r="A166" s="0" t="n">
+        <v>3790</v>
+      </c>
+      <c r="B166" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C166" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D166" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E166" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+        </is>
+      </c>
+      <c r="F166" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G166" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-16</t>
+        </is>
+      </c>
+      <c r="H166" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I166" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J166" s="0"/>
+      <c r="K166" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L166" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-27</t>
+        </is>
+      </c>
+      <c r="M166" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N166" s="0"/>
+    </row>
+    <row r="167">
+      <c r="A167" s="0" t="n">
+        <v>3785</v>
+      </c>
+      <c r="B167" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C167" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D167" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E167" s="0" t="inlineStr">
+        <is>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F167" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G167" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-20</t>
+        </is>
+      </c>
+      <c r="H167" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I167" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J167" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-20</t>
+        </is>
+      </c>
+      <c r="K167" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L167" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-26</t>
+        </is>
+      </c>
+      <c r="M167" s="0" t="inlineStr">
+        <is>
+          <t>FDP</t>
+        </is>
+      </c>
+      <c r="N167" s="0"/>
+    </row>
+    <row r="168">
+      <c r="A168" s="0" t="n">
+        <v>3778</v>
+      </c>
+      <c r="B168" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C168" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D168" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E168" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+        </is>
+      </c>
+      <c r="F168" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G168" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-26</t>
+        </is>
+      </c>
+      <c r="H168" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I168" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J168" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-26</t>
+        </is>
+      </c>
+      <c r="K168" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L168" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-02</t>
+        </is>
+      </c>
+      <c r="M168" s="0" t="inlineStr">
+        <is>
+          <t>Brüngger Carina</t>
+        </is>
+      </c>
+      <c r="N168" s="0"/>
+    </row>
+    <row r="169">
+      <c r="A169" s="0" t="n">
+        <v>3770</v>
+      </c>
+      <c r="B169" s="0" t="inlineStr">
+        <is>
+          <t>Initiative: Gesetzesinitiative</t>
+        </is>
+      </c>
+      <c r="C169" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D169" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E169" s="0" t="inlineStr">
+        <is>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+        </is>
+      </c>
+      <c r="F169" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G169" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-10</t>
+        </is>
+      </c>
+      <c r="H169" s="0" t="inlineStr">
+        <is>
+          <t>Inkrafttreten</t>
+        </is>
+      </c>
+      <c r="I169" s="0" t="inlineStr">
+        <is>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J169" s="0"/>
+      <c r="K169" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L169" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-11</t>
+        </is>
+      </c>
+      <c r="M169" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N169" s="0"/>
+    </row>
+    <row r="170">
+      <c r="A170" s="0" t="n">
+        <v>3767</v>
+      </c>
+      <c r="B170" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C170" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D170" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E170" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+        </is>
+      </c>
+      <c r="F170" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G170" s="0" t="inlineStr">
+        <is>
+          <t>2024-10-04</t>
+        </is>
+      </c>
+      <c r="H170" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I170" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J170" s="0"/>
+      <c r="K170" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L170" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-09</t>
+        </is>
+      </c>
+      <c r="M170" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N170" s="0"/>
+    </row>
+    <row r="171">
+      <c r="A171" s="0" t="n">
+        <v>3765</v>
+      </c>
+      <c r="B171" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C171" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D171" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E171" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+        </is>
+      </c>
+      <c r="F171" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G171" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-30</t>
+        </is>
+      </c>
+      <c r="H171" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I171" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J171" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
+      <c r="K171" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L171" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-07</t>
+        </is>
+      </c>
+      <c r="M171" s="0" t="inlineStr">
+        <is>
+          <t>Iten Fabio</t>
+        </is>
+      </c>
+      <c r="N171" s="0"/>
+    </row>
+    <row r="172">
+      <c r="A172" s="0" t="n">
+        <v>3759</v>
+      </c>
+      <c r="B172" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C172" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D172" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E172" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+        </is>
+      </c>
+      <c r="F172" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G172" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H172" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I172" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J172" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K172" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L172" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-03</t>
+        </is>
+      </c>
+      <c r="M172" s="0" t="inlineStr">
+        <is>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+        </is>
+      </c>
+      <c r="N172" s="0"/>
+    </row>
+    <row r="173">
+      <c r="A173" s="0" t="n">
+        <v>3758</v>
+      </c>
+      <c r="B173" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C173" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D173" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E173" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+        </is>
+      </c>
+      <c r="F173" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G173" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-29</t>
+        </is>
+      </c>
+      <c r="H173" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I173" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J173" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-29</t>
+        </is>
+      </c>
+      <c r="K173" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L173" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-03</t>
+        </is>
+      </c>
+      <c r="M173" s="0" t="inlineStr">
+        <is>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+        </is>
+      </c>
+      <c r="N173" s="0"/>
+    </row>
+    <row r="174">
+      <c r="A174" s="0" t="n">
+        <v>3755</v>
+      </c>
+      <c r="B174" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C174" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D174" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E174" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+        </is>
+      </c>
+      <c r="F174" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G174" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-30</t>
+        </is>
+      </c>
+      <c r="H174" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I174" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J174" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
+      <c r="K174" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L174" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-28</t>
+        </is>
+      </c>
+      <c r="M174" s="0" t="inlineStr">
+        <is>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+        </is>
+      </c>
+      <c r="N174" s="0"/>
+    </row>
+    <row r="175">
+      <c r="A175" s="0" t="n">
+        <v>3743</v>
+      </c>
+      <c r="B175" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C175" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D175" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E175" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+        </is>
+      </c>
+      <c r="F175" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G175" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-09</t>
+        </is>
+      </c>
+      <c r="H175" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I175" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J175" s="0"/>
+      <c r="K175" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L175" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-04</t>
+        </is>
+      </c>
+      <c r="M175" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N175" s="0"/>
+    </row>
+    <row r="176">
+      <c r="A176" s="0" t="n">
+        <v>3742</v>
+      </c>
+      <c r="B176" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C176" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E176" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+        </is>
+      </c>
+      <c r="F176" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G176" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-22</t>
+        </is>
+      </c>
+      <c r="H176" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J176" s="0"/>
+      <c r="K176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L176" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-04</t>
+        </is>
+      </c>
+      <c r="M176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N176" s="0"/>
+    </row>
+    <row r="177">
+      <c r="A177" s="0" t="n">
+        <v>3736</v>
+      </c>
+      <c r="B177" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C177" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D177" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E177" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+        </is>
+      </c>
+      <c r="F177" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G177" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-30</t>
+        </is>
+      </c>
+      <c r="H177" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I177" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J177" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
+      <c r="K177" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L177" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-21</t>
+        </is>
+      </c>
+      <c r="M177" s="0" t="inlineStr">
+        <is>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+        </is>
+      </c>
+      <c r="N177" s="0"/>
+    </row>
+    <row r="178">
+      <c r="A178" s="0" t="n">
+        <v>3735</v>
+      </c>
+      <c r="B178" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C178" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D178" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E178" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+        </is>
+      </c>
+      <c r="F178" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G178" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-30</t>
+        </is>
+      </c>
+      <c r="H178" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I178" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J178" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
+      <c r="K178" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L178" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-21</t>
+        </is>
+      </c>
+      <c r="M178" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N178" s="0"/>
+    </row>
+    <row r="179">
+      <c r="A179" s="0" t="n">
+        <v>3734</v>
+      </c>
+      <c r="B179" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C179" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D179" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E179" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+        </is>
+      </c>
+      <c r="F179" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G179" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H179" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I179" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J179" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K179" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L179" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-20</t>
+        </is>
+      </c>
+      <c r="M179" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N179" s="0"/>
+    </row>
+    <row r="180">
+      <c r="A180" s="0" t="n">
+        <v>3733</v>
+      </c>
+      <c r="B180" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C180" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E180" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+        </is>
+      </c>
+      <c r="F180" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G180" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-03</t>
+        </is>
+      </c>
+      <c r="H180" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J180" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="K180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L180" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-15</t>
+        </is>
+      </c>
+      <c r="M180" s="0" t="inlineStr">
+        <is>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+        </is>
+      </c>
+      <c r="N180" s="0"/>
+    </row>
+    <row r="181">
+      <c r="A181" s="0" t="n">
+        <v>3732</v>
+      </c>
+      <c r="B181" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C181" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E181" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+        </is>
+      </c>
+      <c r="F181" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G181" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-02</t>
+        </is>
+      </c>
+      <c r="H181" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J181" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-02</t>
+        </is>
+      </c>
+      <c r="K181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L181" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-13</t>
+        </is>
+      </c>
+      <c r="M181" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N181" s="0"/>
+    </row>
+    <row r="182">
+      <c r="A182" s="0" t="n">
+        <v>3727</v>
+      </c>
+      <c r="B182" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C182" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E182" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+        </is>
+      </c>
+      <c r="F182" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G182" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-28</t>
+        </is>
+      </c>
+      <c r="H182" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J182" s="0" t="inlineStr">
+        <is>
+          <t>2028-08-28</t>
+        </is>
+      </c>
+      <c r="K182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L182" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-02</t>
+        </is>
+      </c>
+      <c r="M182" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N182" s="0"/>
+    </row>
+    <row r="183">
+      <c r="A183" s="0" t="n">
+        <v>3726</v>
+      </c>
+      <c r="B183" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C183" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E183" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+        </is>
+      </c>
+      <c r="F183" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G183" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H183" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J183" s="0" t="inlineStr">
+        <is>
+          <t>2028-07-03</t>
+        </is>
+      </c>
+      <c r="K183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L183" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-30</t>
+        </is>
+      </c>
+      <c r="M183" s="0" t="inlineStr">
+        <is>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+        </is>
+      </c>
+      <c r="N183" s="0"/>
+    </row>
+    <row r="184">
+      <c r="A184" s="0" t="n">
+        <v>3725</v>
+      </c>
+      <c r="B184" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C184" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E184" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+        </is>
+      </c>
+      <c r="F184" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G184" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H184" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J184" s="0" t="inlineStr">
+        <is>
+          <t>2025-05-23</t>
+        </is>
+      </c>
+      <c r="K184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L184" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-29</t>
+        </is>
+      </c>
+      <c r="M184" s="0" t="inlineStr">
+        <is>
+          <t>Werner Thomas</t>
+        </is>
+      </c>
+      <c r="N184" s="0"/>
+    </row>
+    <row r="185">
+      <c r="A185" s="0" t="n">
+        <v>3704</v>
+      </c>
+      <c r="B185" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C185" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E185" s="0" t="inlineStr">
+        <is>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F185" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G185" s="0" t="inlineStr">
+        <is>
+          <t>2024-12-19</t>
+        </is>
+      </c>
+      <c r="H185" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J185" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
+      <c r="K185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L185" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-21</t>
+        </is>
+      </c>
+      <c r="M185" s="0" t="inlineStr">
+        <is>
+          <t>SP, ALG</t>
+        </is>
+      </c>
+      <c r="N185" s="0"/>
+    </row>
+    <row r="186">
+      <c r="A186" s="0" t="n">
+        <v>3684</v>
+      </c>
+      <c r="B186" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C186" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E186" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+        </is>
+      </c>
+      <c r="F186" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G186" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-11</t>
+        </is>
+      </c>
+      <c r="H186" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J186" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-11</t>
+        </is>
+      </c>
+      <c r="K186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L186" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-23</t>
+        </is>
+      </c>
+      <c r="M186" s="0" t="inlineStr">
+        <is>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+        </is>
+      </c>
+      <c r="N186" s="0"/>
+    </row>
+    <row r="187">
+      <c r="A187" s="0" t="n">
+        <v>3683</v>
+      </c>
+      <c r="B187" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C187" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E187" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+        </is>
+      </c>
+      <c r="F187" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G187" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-11</t>
+        </is>
+      </c>
+      <c r="H187" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I187" s="0" t="inlineStr">
+        <is>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J187" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-11</t>
+        </is>
+      </c>
+      <c r="K187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L187" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-23</t>
+        </is>
+      </c>
+      <c r="M187" s="0" t="inlineStr">
+        <is>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+        </is>
+      </c>
+      <c r="N187" s="0"/>
+    </row>
+    <row r="188">
+      <c r="A188" s="0" t="n">
+        <v>3680</v>
+      </c>
+      <c r="B188" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C188" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E188" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+        </is>
+      </c>
+      <c r="F188" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G188" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-21</t>
+        </is>
+      </c>
+      <c r="H188" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I188" s="0" t="inlineStr">
+        <is>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J188" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
+      <c r="K188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L188" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-13</t>
+        </is>
+      </c>
+      <c r="M188" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N188" s="0"/>
+    </row>
+    <row r="189">
+      <c r="A189" s="0" t="n">
+        <v>3676</v>
+      </c>
+      <c r="B189" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C189" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E189" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+        </is>
+      </c>
+      <c r="F189" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G189" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H189" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J189" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L189" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-03</t>
+        </is>
+      </c>
+      <c r="M189" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick, Achermann Heinz</t>
+        </is>
+      </c>
+      <c r="N189" s="0"/>
+    </row>
+    <row r="190">
+      <c r="A190" s="0" t="n">
+        <v>3667</v>
+      </c>
+      <c r="B190" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C190" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E190" s="0" t="inlineStr">
+        <is>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+        </is>
+      </c>
+      <c r="F190" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G190" s="0" t="inlineStr">
+        <is>
+          <t>2024-12-19</t>
+        </is>
+      </c>
+      <c r="H190" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J190" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
+      <c r="K190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L190" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-29</t>
+        </is>
+      </c>
+      <c r="M190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N190" s="0"/>
+    </row>
+    <row r="191">
+      <c r="A191" s="0" t="n">
+        <v>3656</v>
+      </c>
+      <c r="B191" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C191" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E191" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+        </is>
+      </c>
+      <c r="F191" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G191" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-12</t>
+        </is>
+      </c>
+      <c r="H191" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J191" s="0"/>
+      <c r="K191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L191" s="0" t="inlineStr">
+        <is>
+          <t>2023-12-19</t>
+        </is>
+      </c>
+      <c r="M191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N191" s="0"/>
+    </row>
+    <row r="192">
+      <c r="A192" s="0" t="n">
+        <v>3646</v>
+      </c>
+      <c r="B192" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C192" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E192" s="0" t="inlineStr">
+        <is>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+        </is>
+      </c>
+      <c r="F192" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G192" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-10</t>
+        </is>
+      </c>
+      <c r="H192" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J192" s="0" t="inlineStr">
+        <is>
+          <t>2028-04-10</t>
+        </is>
+      </c>
+      <c r="K192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L192" s="0" t="inlineStr">
+        <is>
+          <t>2023-11-30</t>
+        </is>
+      </c>
+      <c r="M192" s="0" t="inlineStr">
+        <is>
+          <t>GLP</t>
+        </is>
+      </c>
+      <c r="N192" s="0"/>
+    </row>
+    <row r="193">
+      <c r="A193" s="0" t="n">
+        <v>3628</v>
+      </c>
+      <c r="B193" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C193" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E193" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+        </is>
+      </c>
+      <c r="F193" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G193" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-26</t>
+        </is>
+      </c>
+      <c r="H193" s="0" t="inlineStr">
+        <is>
+          <t>Inkrafttreten</t>
+        </is>
+      </c>
+      <c r="I193" s="0" t="inlineStr">
+        <is>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J193" s="0"/>
+      <c r="K193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L193" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-24</t>
+        </is>
+      </c>
+      <c r="M193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N193" s="0"/>
+    </row>
+    <row r="194">
+      <c r="A194" s="0" t="n">
+        <v>3625</v>
+      </c>
+      <c r="B194" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C194" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E194" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+        </is>
+      </c>
+      <c r="F194" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G194" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H194" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J194" s="0" t="inlineStr">
+        <is>
+          <t>2028-07-03</t>
+        </is>
+      </c>
+      <c r="K194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L194" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-10</t>
+        </is>
+      </c>
+      <c r="M194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N194" s="0"/>
+    </row>
+    <row r="195">
+      <c r="A195" s="0" t="n">
+        <v>3621</v>
+      </c>
+      <c r="B195" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C195" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E195" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+        </is>
+      </c>
+      <c r="F195" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G195" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H195" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J195" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L195" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-29</t>
+        </is>
+      </c>
+      <c r="M195" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+        </is>
+      </c>
+      <c r="N195" s="0"/>
+    </row>
+    <row r="196">
+      <c r="A196" s="0" t="n">
+        <v>3617</v>
+      </c>
+      <c r="B196" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C196" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E196" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+        </is>
+      </c>
+      <c r="F196" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G196" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H196" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J196" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L196" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-12</t>
+        </is>
+      </c>
+      <c r="M196" s="0" t="inlineStr">
+        <is>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+        </is>
+      </c>
+      <c r="N196" s="0"/>
+    </row>
+    <row r="197">
+      <c r="A197" s="0" t="n">
+        <v>3616</v>
+      </c>
+      <c r="B197" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C197" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E197" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+        </is>
+      </c>
+      <c r="F197" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G197" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H197" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I197" s="0" t="inlineStr">
+        <is>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+        </is>
+      </c>
+      <c r="J197" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L197" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-07</t>
+        </is>
+      </c>
+      <c r="M197" s="0" t="inlineStr">
+        <is>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N197" s="0"/>
+    </row>
+    <row r="198">
+      <c r="A198" s="0" t="n">
+        <v>3613</v>
+      </c>
+      <c r="B198" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C198" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E198" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+        </is>
+      </c>
+      <c r="F198" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G198" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-21</t>
+        </is>
+      </c>
+      <c r="H198" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J198" s="0"/>
+      <c r="K198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L198" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-29</t>
+        </is>
+      </c>
+      <c r="M198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N198" s="0"/>
+    </row>
+    <row r="199">
+      <c r="A199" s="0" t="n">
+        <v>3602</v>
+      </c>
+      <c r="B199" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C199" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E199" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+        </is>
+      </c>
+      <c r="F199" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G199" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-29</t>
+        </is>
+      </c>
+      <c r="H199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I199" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J199" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-01</t>
+        </is>
+      </c>
+      <c r="K199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L199" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-07</t>
+        </is>
+      </c>
+      <c r="M199" s="0" t="inlineStr">
+        <is>
+          <t>Schweizer Emil, Monney Esther</t>
+        </is>
+      </c>
+      <c r="N199" s="0"/>
+    </row>
+    <row r="200">
+      <c r="A200" s="0" t="n">
+        <v>3595</v>
+      </c>
+      <c r="B200" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C200" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E200" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+        </is>
+      </c>
+      <c r="F200" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G200" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H200" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J200" s="0"/>
+      <c r="K200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L200" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N200" s="0"/>
+    </row>
+    <row r="201">
+      <c r="A201" s="0" t="n">
+        <v>3594</v>
+      </c>
+      <c r="B201" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C201" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E201" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+        </is>
+      </c>
+      <c r="F201" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G201" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H201" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J201" s="0"/>
+      <c r="K201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L201" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N201" s="0"/>
+    </row>
+    <row r="202">
+      <c r="A202" s="0" t="n">
+        <v>3592</v>
+      </c>
+      <c r="B202" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C202" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E202" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+        </is>
+      </c>
+      <c r="F202" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G202" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-08</t>
+        </is>
+      </c>
+      <c r="H202" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J202" s="0"/>
+      <c r="K202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L202" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-04</t>
+        </is>
+      </c>
+      <c r="M202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N202" s="0"/>
+    </row>
+    <row r="203">
+      <c r="A203" s="0" t="n">
+        <v>3584</v>
+      </c>
+      <c r="B203" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C203" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E203" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+        </is>
+      </c>
+      <c r="F203" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G203" s="0" t="inlineStr">
+        <is>
+          <t>2024-09-26</t>
+        </is>
+      </c>
+      <c r="H203" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J203" s="0" t="inlineStr">
+        <is>
+          <t>2027-09-26</t>
+        </is>
+      </c>
+      <c r="K203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L203" s="0" t="inlineStr">
+        <is>
+          <t>2023-06-13</t>
+        </is>
+      </c>
+      <c r="M203" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N203" s="0"/>
+    </row>
+    <row r="204">
+      <c r="A204" s="0" t="n">
+        <v>3579</v>
+      </c>
+      <c r="B204" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C204" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E204" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+        </is>
+      </c>
+      <c r="F204" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G204" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H204" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J204" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L204" s="0" t="inlineStr">
+        <is>
+          <t>2023-06-06</t>
+        </is>
+      </c>
+      <c r="M204" s="0" t="inlineStr">
+        <is>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+        </is>
+      </c>
+      <c r="N204" s="0"/>
+    </row>
+    <row r="205">
+      <c r="A205" s="0" t="n">
+        <v>3574</v>
+      </c>
+      <c r="B205" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C205" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E205" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F205" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G205" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H205" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J205" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L205" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-13</t>
+        </is>
+      </c>
+      <c r="M205" s="0" t="inlineStr">
+        <is>
+          <t>Leuenberger Simon</t>
+        </is>
+      </c>
+      <c r="N205" s="0"/>
+    </row>
+    <row r="206">
+      <c r="A206" s="0" t="n">
+        <v>3569</v>
+      </c>
+      <c r="B206" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C206" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E206" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+        </is>
+      </c>
+      <c r="F206" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G206" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="H206" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J206" s="0"/>
+      <c r="K206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L206" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-02</t>
+        </is>
+      </c>
+      <c r="M206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N206" s="0"/>
+    </row>
+    <row r="207">
+      <c r="A207" s="0" t="n">
+        <v>3562</v>
+      </c>
+      <c r="B207" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C207" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E207" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+        </is>
+      </c>
+      <c r="F207" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G207" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H207" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J207" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L207" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-18</t>
+        </is>
+      </c>
+      <c r="M207" s="0" t="inlineStr">
+        <is>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+        </is>
+      </c>
+      <c r="N207" s="0"/>
+    </row>
+    <row r="208">
+      <c r="A208" s="0" t="n">
+        <v>3546</v>
+      </c>
+      <c r="B208" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C208" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E208" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F208" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G208" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H208" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J208" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L208" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-28</t>
+        </is>
+      </c>
+      <c r="M208" s="0" t="inlineStr">
+        <is>
+          <t>FDP</t>
+        </is>
+      </c>
+      <c r="N208" s="0"/>
+    </row>
+    <row r="209">
+      <c r="A209" s="0" t="n">
+        <v>3544</v>
+      </c>
+      <c r="B209" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C209" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E209" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+        </is>
+      </c>
+      <c r="F209" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G209" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-01</t>
+        </is>
+      </c>
+      <c r="H209" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J209" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
+      <c r="K209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L209" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-27</t>
+        </is>
+      </c>
+      <c r="M209" s="0" t="inlineStr">
+        <is>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+        </is>
+      </c>
+      <c r="N209" s="0"/>
+    </row>
+    <row r="210">
+      <c r="A210" s="0" t="n">
+        <v>3541</v>
+      </c>
+      <c r="B210" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C210" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E210" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+        </is>
+      </c>
+      <c r="F210" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G210" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-21</t>
+        </is>
+      </c>
+      <c r="H210" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J210" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
+      <c r="K210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L210" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-21</t>
+        </is>
+      </c>
+      <c r="M210" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+        </is>
+      </c>
+      <c r="N210" s="0"/>
+    </row>
+    <row r="211">
+      <c r="A211" s="0" t="n">
+        <v>3535</v>
+      </c>
+      <c r="B211" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C211" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E211" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+        </is>
+      </c>
+      <c r="F211" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G211" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H211" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J211" s="0"/>
+      <c r="K211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L211" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N211" s="0"/>
+    </row>
+    <row r="212">
+      <c r="A212" s="0" t="n">
+        <v>3534</v>
+      </c>
+      <c r="B212" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C212" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E212" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+        </is>
+      </c>
+      <c r="F212" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G212" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H212" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J212" s="0"/>
+      <c r="K212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L212" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N212" s="0"/>
+    </row>
+    <row r="213">
+      <c r="A213" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B158" s="0" t="inlineStr">
+      <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C158" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E158" s="0" t="inlineStr">
+      <c r="C213" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E213" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F158" s="0" t="inlineStr">
+      <c r="F213" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G158" s="0" t="inlineStr">
+      <c r="G213" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
         </is>
       </c>
-      <c r="H158" s="0" t="inlineStr">
+      <c r="H213" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I158" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L158" s="0" t="inlineStr">
+      <c r="I213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J213" s="0"/>
+      <c r="K213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L213" s="0" t="inlineStr">
         <is>
           <t>2023-02-21</t>
         </is>
       </c>
-      <c r="M158" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A159" s="0" t="n">
+      <c r="M213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N213" s="0"/>
+    </row>
+    <row r="214">
+      <c r="A214" s="0" t="n">
         <v>3532</v>
       </c>
-      <c r="B159" s="0" t="inlineStr">
+      <c r="B214" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C159" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E159" s="0" t="inlineStr">
+      <c r="C214" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E214" s="0" t="inlineStr">
         <is>
           <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
-      <c r="F159" s="0" t="inlineStr">
+      <c r="F214" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
-      <c r="G159" s="0" t="inlineStr">
+      <c r="G214" s="0" t="inlineStr">
         <is>
           <t>2024-03-21</t>
         </is>
       </c>
-      <c r="H159" s="0" t="inlineStr">
+      <c r="H214" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I159" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J159" s="0" t="inlineStr">
+      <c r="I214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J214" s="0" t="inlineStr">
         <is>
           <t>2027-03-21</t>
         </is>
       </c>
-      <c r="K159" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L159" s="0" t="inlineStr">
+      <c r="K214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L214" s="0" t="inlineStr">
         <is>
           <t>2023-02-16</t>
         </is>
       </c>
-      <c r="M159" s="0" t="inlineStr">
+      <c r="M214" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
-      <c r="N159" s="0"/>
-[...2 lines deleted...]
-      <c r="A160" s="0" t="n">
+      <c r="N214" s="0"/>
+    </row>
+    <row r="215">
+      <c r="A215" s="0" t="n">
         <v>3525</v>
       </c>
-      <c r="B160" s="0" t="inlineStr">
+      <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C160" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E160" s="0" t="inlineStr">
+      <c r="C215" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E215" s="0" t="inlineStr">
         <is>
           <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
-      <c r="F160" s="0" t="inlineStr">
+      <c r="F215" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G160" s="0" t="inlineStr">
+      <c r="G215" s="0" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
-      <c r="H160" s="0" t="inlineStr">
+      <c r="H215" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I160" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J160" s="0" t="inlineStr">
+      <c r="I215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J215" s="0" t="inlineStr">
         <is>
           <t>2027-03-01</t>
         </is>
       </c>
-      <c r="K160" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L160" s="0" t="inlineStr">
+      <c r="K215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L215" s="0" t="inlineStr">
         <is>
           <t>2023-02-03</t>
         </is>
       </c>
-      <c r="M160" s="0" t="inlineStr">
+      <c r="M215" s="0" t="inlineStr">
         <is>
           <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
-      <c r="N160" s="0"/>
-[...2 lines deleted...]
-      <c r="A161" s="0" t="n">
+      <c r="N215" s="0"/>
+    </row>
+    <row r="216">
+      <c r="A216" s="0" t="n">
         <v>3512</v>
       </c>
-      <c r="B161" s="0" t="inlineStr">
+      <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C161" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E161" s="0" t="inlineStr">
+      <c r="C216" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E216" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
-      <c r="F161" s="0" t="inlineStr">
+      <c r="F216" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G161" s="0" t="inlineStr">
+      <c r="G216" s="0" t="inlineStr">
         <is>
           <t>2024-01-12</t>
         </is>
       </c>
-      <c r="H161" s="0" t="inlineStr">
+      <c r="H216" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I161" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L161" s="0" t="inlineStr">
+      <c r="I216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J216" s="0"/>
+      <c r="K216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L216" s="0" t="inlineStr">
         <is>
           <t>2022-12-20</t>
         </is>
       </c>
-      <c r="M161" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A162" s="0" t="n">
+      <c r="M216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N216" s="0"/>
+    </row>
+    <row r="217">
+      <c r="A217" s="0" t="n">
         <v>3507</v>
       </c>
-      <c r="B162" s="0" t="inlineStr">
+      <c r="B217" s="0" t="inlineStr">
         <is>
           <t>Verschiedenes</t>
         </is>
       </c>
-      <c r="C162" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E162" s="0" t="inlineStr">
+      <c r="C217" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E217" s="0" t="inlineStr">
         <is>
           <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
-      <c r="F162" s="0" t="inlineStr">
+      <c r="F217" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G162" s="0" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L162" s="0" t="inlineStr">
+      <c r="G217" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="H217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I217" s="0" t="inlineStr">
+        <is>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+        </is>
+      </c>
+      <c r="J217" s="0"/>
+      <c r="K217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L217" s="0" t="inlineStr">
         <is>
           <t>2022-11-24</t>
         </is>
       </c>
-      <c r="M162" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A163" s="0" t="n">
+      <c r="M217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N217" s="0"/>
+    </row>
+    <row r="218">
+      <c r="A218" s="0" t="n">
         <v>3502</v>
       </c>
-      <c r="B163" s="0" t="inlineStr">
+      <c r="B218" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C163" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E163" s="0" t="inlineStr">
+      <c r="C218" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E218" s="0" t="inlineStr">
         <is>
           <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
-      <c r="F163" s="0" t="inlineStr">
+      <c r="F218" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
-      <c r="G163" s="0" t="inlineStr">
+      <c r="G218" s="0" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
-      <c r="H163" s="0" t="inlineStr">
+      <c r="H218" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I163" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J163" s="0" t="inlineStr">
+      <c r="I218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J218" s="0" t="inlineStr">
         <is>
           <t>2027-03-01</t>
         </is>
       </c>
-      <c r="K163" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L163" s="0" t="inlineStr">
+      <c r="K218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L218" s="0" t="inlineStr">
         <is>
           <t>2022-11-20</t>
         </is>
       </c>
-      <c r="M163" s="0" t="inlineStr">
+      <c r="M218" s="0" t="inlineStr">
         <is>
           <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
-      <c r="N163" s="0"/>
-[...2 lines deleted...]
-      <c r="A164" s="0" t="n">
+      <c r="N218" s="0"/>
+    </row>
+    <row r="219">
+      <c r="A219" s="0" t="n">
         <v>3495</v>
       </c>
-      <c r="B164" s="0" t="inlineStr">
+      <c r="B219" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C164" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E164" s="0" t="inlineStr">
+      <c r="C219" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E219" s="0" t="inlineStr">
         <is>
           <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
-      <c r="F164" s="0" t="inlineStr">
+      <c r="F219" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G164" s="0" t="inlineStr">
+      <c r="G219" s="0" t="inlineStr">
         <is>
           <t>2025-06-05</t>
         </is>
       </c>
-      <c r="H164" s="0" t="inlineStr">
+      <c r="H219" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I164" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J164" s="0" t="inlineStr">
+      <c r="I219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J219" s="0" t="inlineStr">
         <is>
           <t>2028-06-05</t>
         </is>
       </c>
-      <c r="K164" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L164" s="0" t="inlineStr">
+      <c r="K219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L219" s="0" t="inlineStr">
         <is>
           <t>2022-11-08</t>
         </is>
       </c>
-      <c r="M164" s="0" t="inlineStr">
+      <c r="M219" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
-      <c r="N164" s="0"/>
-[...2 lines deleted...]
-      <c r="A165" s="0" t="n">
+      <c r="N219" s="0"/>
+    </row>
+    <row r="220">
+      <c r="A220" s="0" t="n">
         <v>3488</v>
       </c>
-      <c r="B165" s="0" t="inlineStr">
+      <c r="B220" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C165" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F165" s="0" t="inlineStr">
+      <c r="C220" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E220" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+        </is>
+      </c>
+      <c r="F220" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G165" s="0" t="inlineStr">
+      <c r="G220" s="0" t="inlineStr">
         <is>
           <t>2024-02-29</t>
         </is>
       </c>
-      <c r="H165" s="0" t="inlineStr">
+      <c r="H220" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I165" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J165" s="0" t="inlineStr">
+      <c r="I220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J220" s="0" t="inlineStr">
         <is>
           <t>2027-02-28</t>
         </is>
       </c>
-      <c r="K165" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L165" s="0" t="inlineStr">
+      <c r="K220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L220" s="0" t="inlineStr">
         <is>
           <t>2022-10-25</t>
         </is>
       </c>
-      <c r="M165" s="0" t="inlineStr">
+      <c r="M220" s="0" t="inlineStr">
         <is>
           <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
         </is>
       </c>
-      <c r="N165" s="0"/>
-[...2 lines deleted...]
-      <c r="A166" s="0" t="n">
+      <c r="N220" s="0"/>
+    </row>
+    <row r="221">
+      <c r="A221" s="0" t="n">
         <v>3480</v>
       </c>
-      <c r="B166" s="0" t="inlineStr">
+      <c r="B221" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C166" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E166" s="0" t="inlineStr">
+      <c r="C221" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E221" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
         </is>
       </c>
-      <c r="F166" s="0" t="inlineStr">
+      <c r="F221" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G166" s="0" t="inlineStr">
+      <c r="G221" s="0" t="inlineStr">
         <is>
           <t>2023-08-18</t>
         </is>
       </c>
-      <c r="H166" s="0" t="inlineStr">
+      <c r="H221" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I166" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L166" s="0" t="inlineStr">
+      <c r="I221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J221" s="0"/>
+      <c r="K221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L221" s="0" t="inlineStr">
         <is>
           <t>2022-09-20</t>
         </is>
       </c>
-      <c r="M166" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A167" s="0" t="n">
+      <c r="M221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N221" s="0"/>
+    </row>
+    <row r="222">
+      <c r="A222" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B167" s="0" t="inlineStr">
+      <c r="B222" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C167" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E167" s="0" t="inlineStr">
+      <c r="C222" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E222" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F167" s="0" t="inlineStr">
+      <c r="F222" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G167" s="0" t="inlineStr">
+      <c r="G222" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
         </is>
       </c>
-      <c r="H167" s="0" t="inlineStr">
+      <c r="H222" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I167" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L167" s="0" t="inlineStr">
+      <c r="I222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J222" s="0"/>
+      <c r="K222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L222" s="0" t="inlineStr">
         <is>
           <t>2022-09-13</t>
         </is>
       </c>
-      <c r="M167" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A168" s="0" t="n">
+      <c r="M222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N222" s="0"/>
+    </row>
+    <row r="223">
+      <c r="A223" s="0" t="n">
         <v>3471</v>
       </c>
-      <c r="B168" s="0" t="inlineStr">
+      <c r="B223" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C168" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E168" s="0" t="inlineStr">
+      <c r="C223" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E223" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
-      <c r="F168" s="0" t="inlineStr">
+      <c r="F223" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G168" s="0" t="inlineStr">
+      <c r="G223" s="0" t="inlineStr">
         <is>
           <t>2023-09-08</t>
         </is>
       </c>
-      <c r="H168" s="0" t="inlineStr">
+      <c r="H223" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I168" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L168" s="0" t="inlineStr">
+      <c r="I223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J223" s="0"/>
+      <c r="K223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L223" s="0" t="inlineStr">
         <is>
           <t>2022-08-23</t>
         </is>
       </c>
-      <c r="M168" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A169" s="0" t="n">
+      <c r="M223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N223" s="0"/>
+    </row>
+    <row r="224">
+      <c r="A224" s="0" t="n">
         <v>3453</v>
       </c>
-      <c r="B169" s="0" t="inlineStr">
+      <c r="B224" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C169" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E169" s="0" t="inlineStr">
+      <c r="C224" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E224" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
-      <c r="F169" s="0" t="inlineStr">
+      <c r="F224" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G169" s="0" t="inlineStr">
+      <c r="G224" s="0" t="inlineStr">
         <is>
           <t>2023-05-11</t>
         </is>
       </c>
-      <c r="H169" s="0" t="inlineStr">
+      <c r="H224" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I169" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L169" s="0" t="inlineStr">
+      <c r="I224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J224" s="0"/>
+      <c r="K224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L224" s="0" t="inlineStr">
         <is>
           <t>2022-06-28</t>
         </is>
       </c>
-      <c r="M169" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A170" s="0" t="n">
+      <c r="M224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N224" s="0"/>
+    </row>
+    <row r="225">
+      <c r="A225" s="0" t="n">
         <v>3443</v>
       </c>
-      <c r="B170" s="0" t="inlineStr">
+      <c r="B225" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C170" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E170" s="0" t="inlineStr">
+      <c r="C225" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E225" s="0" t="inlineStr">
         <is>
           <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
-      <c r="F170" s="0" t="inlineStr">
+      <c r="F225" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G170" s="0" t="inlineStr">
+      <c r="G225" s="0" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
-      <c r="H170" s="0" t="inlineStr">
+      <c r="H225" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I170" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J170" s="0" t="inlineStr">
+      <c r="I225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J225" s="0" t="inlineStr">
         <is>
           <t>2026-12-14</t>
         </is>
       </c>
-      <c r="K170" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L170" s="0" t="inlineStr">
+      <c r="K225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L225" s="0" t="inlineStr">
         <is>
           <t>2022-06-13</t>
         </is>
       </c>
-      <c r="M170" s="0" t="inlineStr">
+      <c r="M225" s="0" t="inlineStr">
         <is>
           <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
-      <c r="N170" s="0"/>
-[...2 lines deleted...]
-      <c r="A171" s="0" t="n">
+      <c r="N225" s="0"/>
+    </row>
+    <row r="226">
+      <c r="A226" s="0" t="n">
         <v>3439</v>
       </c>
-      <c r="B171" s="0" t="inlineStr">
+      <c r="B226" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C171" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E171" s="0" t="inlineStr">
+      <c r="C226" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E226" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
-      <c r="F171" s="0" t="inlineStr">
+      <c r="F226" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G171" s="0" t="inlineStr">
+      <c r="G226" s="0" t="inlineStr">
         <is>
           <t>2023-05-11</t>
         </is>
       </c>
-      <c r="H171" s="0" t="inlineStr">
+      <c r="H226" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I171" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L171" s="0" t="inlineStr">
+      <c r="I226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J226" s="0"/>
+      <c r="K226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L226" s="0" t="inlineStr">
         <is>
           <t>2022-06-07</t>
         </is>
       </c>
-      <c r="M171" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="B172" s="0" t="inlineStr">
+      <c r="M226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N226" s="0"/>
+    </row>
+    <row r="227">
+      <c r="A227" s="0" t="n">
+        <v>3364</v>
+      </c>
+      <c r="B227" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C172" s="0" t="inlineStr">
-[...24 lines deleted...]
-      <c r="H172" s="0" t="inlineStr">
+      <c r="C227" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E227" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+        </is>
+      </c>
+      <c r="F227" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G227" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-28</t>
+        </is>
+      </c>
+      <c r="H227" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I227" s="0" t="inlineStr">
+        <is>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J227" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-27</t>
+        </is>
+      </c>
+      <c r="K227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L227" s="0" t="inlineStr">
+        <is>
+          <t>2022-01-26</t>
+        </is>
+      </c>
+      <c r="M227" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick, Meierhans Thomas</t>
+        </is>
+      </c>
+      <c r="N227" s="0"/>
+    </row>
+    <row r="228">
+      <c r="A228" s="0" t="n">
+        <v>3354</v>
+      </c>
+      <c r="B228" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C228" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E228" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+        </is>
+      </c>
+      <c r="F228" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G228" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I228" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J228" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-28</t>
+        </is>
+      </c>
+      <c r="K228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L228" s="0" t="inlineStr">
+        <is>
+          <t>2021-12-20</t>
+        </is>
+      </c>
+      <c r="M228" s="0" t="inlineStr">
+        <is>
+          <t>Spörri Markus, Letter Peter</t>
+        </is>
+      </c>
+      <c r="N228" s="0"/>
+    </row>
+    <row r="229">
+      <c r="A229" s="0" t="n">
+        <v>3350</v>
+      </c>
+      <c r="B229" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C229" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E229" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+        </is>
+      </c>
+      <c r="F229" s="0" t="inlineStr">
+        <is>
+          <t>Büro des Kantonsrats</t>
+        </is>
+      </c>
+      <c r="G229" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I229" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J229" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-24</t>
+        </is>
+      </c>
+      <c r="K229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L229" s="0" t="inlineStr">
+        <is>
+          <t>2021-12-16</t>
+        </is>
+      </c>
+      <c r="M229" s="0" t="inlineStr">
+        <is>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N229" s="0"/>
+    </row>
+    <row r="230">
+      <c r="A230" s="0" t="n">
+        <v>3320</v>
+      </c>
+      <c r="B230" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C230" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E230" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+        </is>
+      </c>
+      <c r="F230" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G230" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-30</t>
+        </is>
+      </c>
+      <c r="H230" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J230" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
+      <c r="K230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L230" s="0" t="inlineStr">
+        <is>
+          <t>2021-11-02</t>
+        </is>
+      </c>
+      <c r="M230" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+        </is>
+      </c>
+      <c r="N230" s="0"/>
+    </row>
+    <row r="231">
+      <c r="A231" s="0" t="n">
+        <v>3286</v>
+      </c>
+      <c r="B231" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C231" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E231" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+        </is>
+      </c>
+      <c r="F231" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G231" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-08</t>
+        </is>
+      </c>
+      <c r="H231" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J231" s="0"/>
+      <c r="K231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L231" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-24</t>
+        </is>
+      </c>
+      <c r="M231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N231" s="0"/>
+    </row>
+    <row r="232">
+      <c r="A232" s="0" t="n">
+        <v>3285</v>
+      </c>
+      <c r="B232" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C232" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E232" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+        </is>
+      </c>
+      <c r="F232" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G232" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-08</t>
+        </is>
+      </c>
+      <c r="H232" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J232" s="0"/>
+      <c r="K232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L232" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-24</t>
+        </is>
+      </c>
+      <c r="M232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N232" s="0"/>
+    </row>
+    <row r="233">
+      <c r="A233" s="0" t="n">
+        <v>3283</v>
+      </c>
+      <c r="B233" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C233" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E233" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+        </is>
+      </c>
+      <c r="F233" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G233" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-29</t>
+        </is>
+      </c>
+      <c r="H233" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J233" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-28</t>
+        </is>
+      </c>
+      <c r="K233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L233" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-23</t>
+        </is>
+      </c>
+      <c r="M233" s="0" t="inlineStr">
+        <is>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+        </is>
+      </c>
+      <c r="N233" s="0"/>
+    </row>
+    <row r="234">
+      <c r="A234" s="0" t="n">
+        <v>3281</v>
+      </c>
+      <c r="B234" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C234" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E234" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+        </is>
+      </c>
+      <c r="F234" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G234" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-05</t>
+        </is>
+      </c>
+      <c r="H234" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J234" s="0"/>
+      <c r="K234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L234" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-17</t>
+        </is>
+      </c>
+      <c r="M234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N234" s="0"/>
+    </row>
+    <row r="235">
+      <c r="A235" s="0" t="n">
+        <v>3268</v>
+      </c>
+      <c r="B235" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C235" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E235" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+        </is>
+      </c>
+      <c r="F235" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G235" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H235" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I172" s="0" t="inlineStr">
-[...30 lines deleted...]
-      <c r="B173" s="0" t="inlineStr">
+      <c r="I235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J235" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L235" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-24</t>
+        </is>
+      </c>
+      <c r="M235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N235" s="0"/>
+    </row>
+    <row r="236">
+      <c r="A236" s="0" t="n">
+        <v>3262</v>
+      </c>
+      <c r="B236" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C173" s="0" t="inlineStr">
-[...24 lines deleted...]
-      <c r="H173" s="0" t="inlineStr">
+      <c r="C236" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E236" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+        </is>
+      </c>
+      <c r="F236" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G236" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H236" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J236" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L236" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-09</t>
+        </is>
+      </c>
+      <c r="M236" s="0" t="inlineStr">
+        <is>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+        </is>
+      </c>
+      <c r="N236" s="0"/>
+    </row>
+    <row r="237">
+      <c r="A237" s="0" t="n">
+        <v>3260</v>
+      </c>
+      <c r="B237" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C237" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E237" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+        </is>
+      </c>
+      <c r="F237" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G237" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H237" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J237" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L237" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-08</t>
+        </is>
+      </c>
+      <c r="M237" s="0" t="inlineStr">
+        <is>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N237" s="0"/>
+    </row>
+    <row r="238">
+      <c r="A238" s="0" t="n">
+        <v>3248</v>
+      </c>
+      <c r="B238" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C238" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E238" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+        </is>
+      </c>
+      <c r="F238" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G238" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-29</t>
+        </is>
+      </c>
+      <c r="H238" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I173" s="0" t="inlineStr">
-[...524 lines deleted...]
-      <c r="J181" s="0" t="inlineStr">
+      <c r="I238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J238" s="0" t="inlineStr">
         <is>
           <t>2025-09-28</t>
         </is>
       </c>
-      <c r="K181" s="0" t="inlineStr">
-[...20 lines deleted...]
-      <c r="B182" s="0" t="inlineStr">
+      <c r="K238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L238" s="0" t="inlineStr">
+        <is>
+          <t>2021-05-11</t>
+        </is>
+      </c>
+      <c r="M238" s="0" t="inlineStr">
+        <is>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N238" s="0"/>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="n">
+        <v>3227</v>
+      </c>
+      <c r="B239" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C182" s="0" t="inlineStr">
-[...335 lines deleted...]
-      <c r="E187" s="0" t="inlineStr">
+      <c r="C239" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E239" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F187" s="0" t="inlineStr">
+      <c r="F239" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G187" s="0" t="inlineStr">
+      <c r="G239" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H187" s="0" t="inlineStr">
+      <c r="H239" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I187" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L187" s="0" t="inlineStr">
+      <c r="I239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J239" s="0"/>
+      <c r="K239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L239" s="0" t="inlineStr">
         <is>
           <t>2021-04-13</t>
         </is>
       </c>
-      <c r="M187" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A188" s="0" t="n">
+      <c r="M239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N239" s="0"/>
+    </row>
+    <row r="240">
+      <c r="A240" s="0" t="n">
         <v>3218</v>
       </c>
-      <c r="B188" s="0" t="inlineStr">
+      <c r="B240" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C188" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E188" s="0" t="inlineStr">
+      <c r="C240" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E240" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
-      <c r="F188" s="0" t="inlineStr">
+      <c r="F240" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G188" s="0" t="inlineStr">
+      <c r="G240" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H188" s="0" t="inlineStr">
+      <c r="H240" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I188" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L188" s="0" t="inlineStr">
+      <c r="I240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J240" s="0"/>
+      <c r="K240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L240" s="0" t="inlineStr">
         <is>
           <t>2021-03-23</t>
         </is>
       </c>
-      <c r="M188" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="B189" s="0" t="inlineStr">
+      <c r="M240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N240" s="0"/>
+    </row>
+    <row r="241">
+      <c r="A241" s="0" t="n">
+        <v>3185</v>
+      </c>
+      <c r="B241" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C241" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E241" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
+        </is>
+      </c>
+      <c r="F241" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G241" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-26</t>
+        </is>
+      </c>
+      <c r="H241" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J241" s="0"/>
+      <c r="K241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L241" s="0" t="inlineStr">
+        <is>
+          <t>2020-12-15</t>
+        </is>
+      </c>
+      <c r="M241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N241" s="0"/>
+    </row>
+    <row r="242">
+      <c r="A242" s="0" t="n">
+        <v>3165</v>
+      </c>
+      <c r="B242" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C242" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E242" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
+        </is>
+      </c>
+      <c r="F242" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G242" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-21</t>
+        </is>
+      </c>
+      <c r="H242" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J242" s="0"/>
+      <c r="K242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L242" s="0" t="inlineStr">
+        <is>
+          <t>2020-11-03</t>
+        </is>
+      </c>
+      <c r="M242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N242" s="0"/>
+    </row>
+    <row r="243">
+      <c r="A243" s="0" t="n">
+        <v>3151</v>
+      </c>
+      <c r="B243" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C189" s="0" t="inlineStr">
-[...15 lines deleted...]
-      <c r="F189" s="0" t="inlineStr">
+      <c r="C243" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E243" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
+        </is>
+      </c>
+      <c r="F243" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G189" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H189" s="0" t="inlineStr">
+      <c r="G243" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-25</t>
+        </is>
+      </c>
+      <c r="H243" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I189" s="0" t="inlineStr">
-[...26 lines deleted...]
-      <c r="B190" s="0" t="inlineStr">
+      <c r="I243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J243" s="0"/>
+      <c r="K243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L243" s="0" t="inlineStr">
+        <is>
+          <t>2020-10-27</t>
+        </is>
+      </c>
+      <c r="M243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N243" s="0"/>
+    </row>
+    <row r="244">
+      <c r="A244" s="0" t="n">
+        <v>3148</v>
+      </c>
+      <c r="B244" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C244" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E244" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
+        </is>
+      </c>
+      <c r="F244" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G244" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-25</t>
+        </is>
+      </c>
+      <c r="H244" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J244" s="0"/>
+      <c r="K244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L244" s="0" t="inlineStr">
+        <is>
+          <t>2020-10-20</t>
+        </is>
+      </c>
+      <c r="M244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N244" s="0"/>
+    </row>
+    <row r="245">
+      <c r="A245" s="0" t="n">
+        <v>3129</v>
+      </c>
+      <c r="B245" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C245" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E245" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
+        </is>
+      </c>
+      <c r="F245" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G245" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-05</t>
+        </is>
+      </c>
+      <c r="H245" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J245" s="0"/>
+      <c r="K245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L245" s="0" t="inlineStr">
+        <is>
+          <t>2020-08-18</t>
+        </is>
+      </c>
+      <c r="M245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N245" s="0"/>
+    </row>
+    <row r="246">
+      <c r="A246" s="0" t="n">
+        <v>3102</v>
+      </c>
+      <c r="B246" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C246" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E246" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+        </is>
+      </c>
+      <c r="F246" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G246" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-30</t>
+        </is>
+      </c>
+      <c r="H246" s="0" t="inlineStr">
+        <is>
+          <t>Frist erstreckt</t>
+        </is>
+      </c>
+      <c r="I246" s="0" t="inlineStr">
+        <is>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
+        </is>
+      </c>
+      <c r="J246" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-31</t>
+        </is>
+      </c>
+      <c r="K246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L246" s="0" t="inlineStr">
+        <is>
+          <t>2020-05-12</t>
+        </is>
+      </c>
+      <c r="M246" s="0" t="inlineStr">
+        <is>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+        </is>
+      </c>
+      <c r="N246" s="0"/>
+    </row>
+    <row r="247">
+      <c r="A247" s="0" t="n">
+        <v>2885</v>
+      </c>
+      <c r="B247" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C247" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E247" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+        </is>
+      </c>
+      <c r="F247" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G247" s="0" t="inlineStr">
+        <is>
+          <t>2019-02-20</t>
+        </is>
+      </c>
+      <c r="H247" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J247" s="0"/>
+      <c r="K247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L247" s="0" t="inlineStr">
+        <is>
+          <t>2018-07-03</t>
+        </is>
+      </c>
+      <c r="M247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N247" s="0"/>
+    </row>
+    <row r="248">
+      <c r="A248" s="0" t="n">
+        <v>2855</v>
+      </c>
+      <c r="B248" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C248" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E248" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+        </is>
+      </c>
+      <c r="F248" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G248" s="0" t="inlineStr">
+        <is>
+          <t>2019-05-16</t>
+        </is>
+      </c>
+      <c r="H248" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J248" s="0"/>
+      <c r="K248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L248" s="0" t="inlineStr">
+        <is>
+          <t>2018-03-27</t>
+        </is>
+      </c>
+      <c r="M248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N248" s="0"/>
+    </row>
+    <row r="249">
+      <c r="A249" s="0" t="n">
+        <v>2655</v>
+      </c>
+      <c r="B249" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C249" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E249" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+        </is>
+      </c>
+      <c r="F249" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G249" s="0" t="inlineStr">
+        <is>
+          <t>2018-01-20</t>
+        </is>
+      </c>
+      <c r="H249" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J249" s="0"/>
+      <c r="K249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L249" s="0" t="inlineStr">
+        <is>
+          <t>2016-08-23</t>
+        </is>
+      </c>
+      <c r="M249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N249" s="0"/>
+    </row>
+    <row r="250">
+      <c r="A250" s="0" t="n">
+        <v>2640</v>
+      </c>
+      <c r="B250" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C250" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E250" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+        </is>
+      </c>
+      <c r="F250" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G250" s="0" t="inlineStr">
+        <is>
+          <t>2017-03-30</t>
+        </is>
+      </c>
+      <c r="H250" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J250" s="0"/>
+      <c r="K250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L250" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-21</t>
+        </is>
+      </c>
+      <c r="M250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N250" s="0"/>
+    </row>
+    <row r="251">
+      <c r="A251" s="0" t="n">
+        <v>2635</v>
+      </c>
+      <c r="B251" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C251" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E251" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+        </is>
+      </c>
+      <c r="F251" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G251" s="0" t="inlineStr">
+        <is>
+          <t>2017-03-10</t>
+        </is>
+      </c>
+      <c r="H251" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J251" s="0"/>
+      <c r="K251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L251" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-07</t>
+        </is>
+      </c>
+      <c r="M251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N251" s="0"/>
+    </row>
+    <row r="252">
+      <c r="A252" s="0" t="n">
+        <v>2501</v>
+      </c>
+      <c r="B252" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C252" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E252" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+        </is>
+      </c>
+      <c r="F252" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G252" s="0" t="inlineStr">
+        <is>
+          <t>2016-04-09</t>
+        </is>
+      </c>
+      <c r="H252" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J252" s="0"/>
+      <c r="K252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L252" s="0" t="inlineStr">
+        <is>
+          <t>2015-03-31</t>
+        </is>
+      </c>
+      <c r="M252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N252" s="0"/>
+    </row>
+    <row r="253">
+      <c r="A253" s="0" t="n">
+        <v>2336</v>
+      </c>
+      <c r="B253" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C253" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E253" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+        </is>
+      </c>
+      <c r="F253" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G253" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H253" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J253" s="0"/>
+      <c r="K253" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="L253" s="0" t="inlineStr">
+        <is>
+          <t>2013-12-17</t>
+        </is>
+      </c>
+      <c r="M253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N253" s="0"/>
+    </row>
+    <row r="254">
+      <c r="A254" s="0" t="n">
+        <v>2310</v>
+      </c>
+      <c r="B254" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C254" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E254" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+        </is>
+      </c>
+      <c r="F254" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G254" s="0" t="inlineStr">
+        <is>
+          <t>2014-11-04</t>
+        </is>
+      </c>
+      <c r="H254" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I254" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+        </is>
+      </c>
+      <c r="J254" s="0"/>
+      <c r="K254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L254" s="0" t="inlineStr">
+        <is>
+          <t>2013-10-22</t>
+        </is>
+      </c>
+      <c r="M254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N254" s="0"/>
+    </row>
+    <row r="255">
+      <c r="A255" s="0" t="n">
+        <v>2291</v>
+      </c>
+      <c r="B255" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C255" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E255" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+        </is>
+      </c>
+      <c r="F255" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G255" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-26</t>
+        </is>
+      </c>
+      <c r="H255" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J255" s="0"/>
+      <c r="K255" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L255" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-10</t>
+        </is>
+      </c>
+      <c r="M255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N255" s="0"/>
+    </row>
+    <row r="256">
+      <c r="A256" s="0" t="n">
+        <v>2212</v>
+      </c>
+      <c r="B256" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C256" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E256" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+        </is>
+      </c>
+      <c r="F256" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G256" s="0" t="inlineStr">
+        <is>
+          <t>2013-08-29</t>
+        </is>
+      </c>
+      <c r="H256" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J256" s="0"/>
+      <c r="K256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L256" s="0"/>
+      <c r="M256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N256" s="0"/>
+    </row>
+    <row r="257">
+      <c r="A257" s="0" t="n">
+        <v>2108</v>
+      </c>
+      <c r="B257" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
-      <c r="C190" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F190" s="0" t="inlineStr">
+      <c r="C257" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D257" s="0"/>
+      <c r="E257" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
+        </is>
+      </c>
+      <c r="F257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G257" s="0" t="inlineStr">
+        <is>
+          <t>2000-01-01</t>
+        </is>
+      </c>
+      <c r="H257" s="0" t="inlineStr">
+        <is>
+          <t>Datenmigration</t>
+        </is>
+      </c>
+      <c r="I257" s="0"/>
+      <c r="J257" s="0"/>
+      <c r="K257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L257" s="0"/>
+      <c r="M257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N257" s="0"/>
+    </row>
+    <row r="258">
+      <c r="A258" s="0" t="n">
+        <v>2050</v>
+      </c>
+      <c r="B258" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C258" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E258" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+        </is>
+      </c>
+      <c r="F258" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G190" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H190" s="0" t="inlineStr">
+      <c r="G258" s="0" t="inlineStr">
+        <is>
+          <t>2012-05-03</t>
+        </is>
+      </c>
+      <c r="H258" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I190" s="0" t="inlineStr">
-[...26 lines deleted...]
-      <c r="B191" s="0" t="inlineStr">
+      <c r="I258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J258" s="0"/>
+      <c r="K258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L258" s="0"/>
+      <c r="M258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N258" s="0"/>
+    </row>
+    <row r="259">
+      <c r="A259" s="0" t="n">
+        <v>2024</v>
+      </c>
+      <c r="B259" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C259" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E259" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+        </is>
+      </c>
+      <c r="F259" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G259" s="0" t="inlineStr">
+        <is>
+          <t>2011-07-07</t>
+        </is>
+      </c>
+      <c r="H259" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J259" s="0"/>
+      <c r="K259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L259" s="0"/>
+      <c r="M259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N259" s="0"/>
+    </row>
+    <row r="260">
+      <c r="A260" s="0" t="n">
+        <v>1977</v>
+      </c>
+      <c r="B260" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C260" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E260" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+        </is>
+      </c>
+      <c r="F260" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G260" s="0" t="inlineStr">
+        <is>
+          <t>2011-03-31</t>
+        </is>
+      </c>
+      <c r="H260" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J260" s="0"/>
+      <c r="K260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L260" s="0"/>
+      <c r="M260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N260" s="0"/>
+    </row>
+    <row r="261">
+      <c r="A261" s="0" t="n">
+        <v>1901</v>
+      </c>
+      <c r="B261" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C261" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E261" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+        </is>
+      </c>
+      <c r="F261" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G261" s="0" t="inlineStr">
+        <is>
+          <t>2010-09-30</t>
+        </is>
+      </c>
+      <c r="H261" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J261" s="0"/>
+      <c r="K261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L261" s="0"/>
+      <c r="M261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N261" s="0"/>
+    </row>
+    <row r="262">
+      <c r="A262" s="0" t="n">
+        <v>1775</v>
+      </c>
+      <c r="B262" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C262" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E262" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+        </is>
+      </c>
+      <c r="F262" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G262" s="0" t="inlineStr">
+        <is>
+          <t>2010-05-06</t>
+        </is>
+      </c>
+      <c r="H262" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J262" s="0"/>
+      <c r="K262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L262" s="0"/>
+      <c r="M262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N262" s="0"/>
+    </row>
+    <row r="263">
+      <c r="A263" s="0" t="n">
+        <v>1693</v>
+      </c>
+      <c r="B263" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C191" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F191" s="0" t="inlineStr">
+      <c r="C263" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E263" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+        </is>
+      </c>
+      <c r="F263" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G191" s="0" t="inlineStr">
-[...40 lines deleted...]
-      <c r="B192" s="0" t="inlineStr">
+      <c r="G263" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I263" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J263" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-30</t>
+        </is>
+      </c>
+      <c r="K263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L263" s="0" t="inlineStr">
+        <is>
+          <t>2008-06-13</t>
+        </is>
+      </c>
+      <c r="M263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N263" s="0"/>
+    </row>
+    <row r="264">
+      <c r="A264" s="0" t="n">
+        <v>1646</v>
+      </c>
+      <c r="B264" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C192" s="0" t="inlineStr">
-[...1547 lines deleted...]
-      <c r="E217" s="0" t="inlineStr">
+      <c r="C264" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E264" s="0" t="inlineStr">
         <is>
           <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
 2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
-      <c r="F217" s="0" t="inlineStr">
+      <c r="F264" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G217" s="0" t="inlineStr">
+      <c r="G264" s="0" t="inlineStr">
         <is>
           <t>2009-05-28</t>
         </is>
       </c>
-      <c r="H217" s="0" t="inlineStr">
+      <c r="H264" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I217" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A218" s="0" t="n">
+      <c r="I264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J264" s="0"/>
+      <c r="K264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L264" s="0"/>
+      <c r="M264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N264" s="0"/>
+    </row>
+    <row r="265">
+      <c r="A265" s="0" t="n">
         <v>1393</v>
       </c>
-      <c r="B218" s="0" t="inlineStr">
+      <c r="B265" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C218" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E218" s="0" t="inlineStr">
+      <c r="C265" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E265" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
-      <c r="F218" s="0" t="inlineStr">
+      <c r="F265" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G218" s="0" t="inlineStr">
+      <c r="G265" s="0" t="inlineStr">
         <is>
           <t>2006-06-01</t>
         </is>
       </c>
-      <c r="H218" s="0" t="inlineStr">
+      <c r="H265" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I218" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A219" s="0" t="n">
+      <c r="I265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J265" s="0"/>
+      <c r="K265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L265" s="0"/>
+      <c r="M265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N265" s="0"/>
+    </row>
+    <row r="266">
+      <c r="A266" s="0" t="n">
         <v>1251</v>
       </c>
-      <c r="B219" s="0" t="inlineStr">
+      <c r="B266" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C219" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E219" s="0" t="inlineStr">
+      <c r="C266" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E266" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
-      <c r="F219" s="0" t="inlineStr">
+      <c r="F266" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G219" s="0" t="inlineStr">
+      <c r="G266" s="0" t="inlineStr">
         <is>
           <t>2005-02-24</t>
         </is>
       </c>
-      <c r="H219" s="0" t="inlineStr">
+      <c r="H266" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I219" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A220" s="0" t="n">
+      <c r="I266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J266" s="0"/>
+      <c r="K266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L266" s="0"/>
+      <c r="M266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N266" s="0"/>
+    </row>
+    <row r="267">
+      <c r="A267" s="0" t="n">
         <v>1000</v>
       </c>
-      <c r="B220" s="0" t="inlineStr">
+      <c r="B267" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
-      <c r="C220" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E220" s="0" t="inlineStr">
+      <c r="C267" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E267" s="0" t="inlineStr">
         <is>
           <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
-      <c r="F220" s="0" t="inlineStr">
+      <c r="F267" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G220" s="0" t="inlineStr">
+      <c r="G267" s="0" t="inlineStr">
         <is>
           <t>2003-01-30</t>
         </is>
       </c>
-      <c r="H220" s="0" t="inlineStr">
+      <c r="H267" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I220" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A221" s="0" t="n">
+      <c r="I267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J267" s="0"/>
+      <c r="K267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L267" s="0"/>
+      <c r="M267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N267" s="0"/>
+    </row>
+    <row r="268">
+      <c r="A268" s="0" t="n">
         <v>282</v>
       </c>
-      <c r="B221" s="0" t="inlineStr">
+      <c r="B268" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C221" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E221" s="0" t="inlineStr">
+      <c r="C268" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E268" s="0" t="inlineStr">
         <is>
           <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
-      <c r="F221" s="0" t="inlineStr">
+      <c r="F268" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G221" s="0" t="inlineStr">
+      <c r="G268" s="0" t="inlineStr">
         <is>
           <t>2024-07-03</t>
         </is>
       </c>
-      <c r="H221" s="0" t="inlineStr">
+      <c r="H268" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt</t>
         </is>
       </c>
-      <c r="I221" s="0" t="inlineStr">
+      <c r="I268" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt bis 31. Dezember 2030</t>
         </is>
       </c>
-      <c r="J221" s="0" t="inlineStr">
+      <c r="J268" s="0" t="inlineStr">
         <is>
           <t>2030-12-31</t>
         </is>
       </c>
-      <c r="K221" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L221" s="0" t="inlineStr">
+      <c r="K268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L268" s="0" t="inlineStr">
         <is>
           <t>1995-08-07</t>
         </is>
       </c>
-      <c r="M221" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N221" s="0"/>
+      <c r="M268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N268" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>