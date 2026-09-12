--- v0 (2026-07-28)
+++ v1 (2026-09-12)
@@ -62,98 +62,98 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N268" totalsRowShown="0">
-  <autoFilter ref="A1:N268"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N273" totalsRowShown="0">
+  <autoFilter ref="A1:N273"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N268"/>
+  <dimension ref="A1:N273"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="27.28988764044944"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
     <col min="13" max="13" bestFit="true" customWidth="true" width="176.88988764044947"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
@@ -189,17207 +189,17589 @@
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>Kommissionen</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht am</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht von</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Abgeschlossen am</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>4157</v>
+        <v>4175</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend Kontrolle von Strafregisterauszügen für die Erteilung von Aufenthaltsbewilligungen</t>
+          <t>Petition betreffend Anpassung des Baugesetzes (eigene Waschmaschinen und barrierefreie Bäder bei Sanierungen)</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Justizprüfungskommission</t>
         </is>
       </c>
       <c r="J2" s="0"/>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>4156</v>
+        <v>4169</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
+          <t>Berichtsmotion von Tabea Zimmermann Gibson, Carina Brüngger, Jean Luc Mösch und Livio Bundi betreffend Umsetzung der koordinierten Gesundheitsversorgung im Kanton Zug</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J3" s="0"/>
+      <c r="J3" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Zimmermann Gibson Tabea, Brüngger Carina, Mösch Jean Luc, Bundi Livio</t>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
+        <v>4168</v>
+      </c>
+      <c r="B4" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C4" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E4" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Mirjam Arnold betreffend mögliche Schadstoffbelastungen auf öffentlichen Kinderspielplätzen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F4" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G4" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H4" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J4" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
+      <c r="K4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L4" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="M4" s="0" t="inlineStr">
+        <is>
+          <t>Arnold Mirjam</t>
+        </is>
+      </c>
+      <c r="N4" s="0"/>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="n">
+        <v>4167</v>
+      </c>
+      <c r="B5" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C5" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E5" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner, Gregor Bruhin, Alex Haslimann und Hans Jörg Villiger betreffend IT-Sicherheit und Schutz sensibler Registerdaten beim Amt für Informatik und Organisation (AIO) – Lehren aus dem Vorfall in Liechtenstein</t>
+        </is>
+      </c>
+      <c r="F5" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G5" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-08</t>
+        </is>
+      </c>
+      <c r="H5" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I5" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J5" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
+      <c r="K5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L5" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="M5" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Bruhin Gregor, Haslimann Alexander, Villiger Hans Jörg</t>
+        </is>
+      </c>
+      <c r="N5" s="0"/>
+    </row>
+    <row r="6">
+      <c r="A6" s="0" t="n">
+        <v>4166</v>
+      </c>
+      <c r="B6" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage</t>
+        </is>
+      </c>
+      <c r="C6" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E6" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage von Patrick Iten betreffend Legionellenprävention bei Verdunstungskühlanlagen und raumlufttechnischen Anlagen</t>
+        </is>
+      </c>
+      <c r="F6" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G6" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="H6" s="0" t="inlineStr">
+        <is>
+          <t>Antwort des Regierungsrats</t>
+        </is>
+      </c>
+      <c r="I6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J6" s="0"/>
+      <c r="K6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L6" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="M6" s="0" t="inlineStr">
+        <is>
+          <t>Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N6" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="0" t="n">
+        <v>4165</v>
+      </c>
+      <c r="B7" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage</t>
+        </is>
+      </c>
+      <c r="C7" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E7" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage von Tabea Estermann betreffend attraktiver Wegunterhalt statt Kahlschlag: Wie wird des kantonale Freizeit-Velowegnetz zukunftsfähig gepflegt?</t>
+        </is>
+      </c>
+      <c r="F7" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G7" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="H7" s="0" t="inlineStr">
+        <is>
+          <t>Antwort des Regierungsrats</t>
+        </is>
+      </c>
+      <c r="I7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J7" s="0"/>
+      <c r="K7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L7" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="M7" s="0" t="inlineStr">
+        <is>
+          <t>Estermann Tabea</t>
+        </is>
+      </c>
+      <c r="N7" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="0" t="n">
+        <v>4164</v>
+      </c>
+      <c r="B8" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage</t>
+        </is>
+      </c>
+      <c r="C8" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E8" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage von Philip C. Brunner betreffend Raumplanerische Steuerung des aktuellen Wachstums im Kanton Zug und den Gemeinden nach der Abstimmung zur 10-Mio. Schweiz</t>
+        </is>
+      </c>
+      <c r="F8" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G8" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="H8" s="0" t="inlineStr">
+        <is>
+          <t>Antwort des Regierungsrats</t>
+        </is>
+      </c>
+      <c r="I8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J8" s="0"/>
+      <c r="K8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L8" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="M8" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N8" s="0"/>
+    </row>
+    <row r="9">
+      <c r="A9" s="0" t="n">
+        <v>4163</v>
+      </c>
+      <c r="B9" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C9" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E9" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner, Karl Nussbaumer und Brigitte Wenzin Widmer betreffend «Bereitschaft und Ausrüstung der Zuger Feuerwehren bei steigender Waldbrandgefahr – wie gerüstet sind unsere Feuerwehren?»</t>
+        </is>
+      </c>
+      <c r="F9" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G9" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H9" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J9" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
+      <c r="K9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L9" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="M9" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Nussbaumer Karl, Wenzin Widmer Brigitte</t>
+        </is>
+      </c>
+      <c r="N9" s="0"/>
+    </row>
+    <row r="10">
+      <c r="A10" s="0" t="n">
+        <v>4162</v>
+      </c>
+      <c r="B10" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C10" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E10" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der ALG-Fraktion betreffend kantonale Strategie gegen Gewalt an Frauen</t>
+        </is>
+      </c>
+      <c r="F10" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G10" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H10" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J10" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L10" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="M10" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N10" s="0"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="n">
+        <v>4161</v>
+      </c>
+      <c r="B11" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage</t>
+        </is>
+      </c>
+      <c r="C11" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D11" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E11" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage der ALG-Fraktion betreffend Stand der Erarbeitung der kantonalen Wasserstrategie</t>
+        </is>
+      </c>
+      <c r="F11" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G11" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="H11" s="0" t="inlineStr">
+        <is>
+          <t>Antwort des Regierungsrats</t>
+        </is>
+      </c>
+      <c r="I11" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J11" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="K11" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L11" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="M11" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N11" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="n">
+        <v>4160</v>
+      </c>
+      <c r="B12" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C12" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D12" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E12" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Corina Kremmel, Patrick Röösli und Michael Felber «Von Schnecken und Ställen» - Zuger Recht ausmisten</t>
+        </is>
+      </c>
+      <c r="F12" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G12" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H12" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I12" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J12" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K12" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L12" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="M12" s="0" t="inlineStr">
+        <is>
+          <t>Kremmel Corina, Röösli Patrick, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N12" s="0"/>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="n">
+        <v>4159</v>
+      </c>
+      <c r="B13" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C13" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D13" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E13" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Philip C. Brunner betreffend Aufhebung der Altersgrenzen für das Zuger Staatspersonal (Anpassung des Personalgesetzes)</t>
+        </is>
+      </c>
+      <c r="F13" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G13" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H13" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I13" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J13" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K13" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L13" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-26</t>
+        </is>
+      </c>
+      <c r="M13" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N13" s="0"/>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="n">
+        <v>4158</v>
+      </c>
+      <c r="B14" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C14" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D14" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E14" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Michael Felber und Thomas Meierhans betreffend prognostizierte Zahlenwerte im Richtplan (Bevölkerungs- und Beschäftigtenentwicklung im Kanton Zug) </t>
+        </is>
+      </c>
+      <c r="F14" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G14" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H14" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I14" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J14" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
+      <c r="K14" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L14" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="M14" s="0" t="inlineStr">
+        <is>
+          <t>Felber Michael, Meierhans Thomas</t>
+        </is>
+      </c>
+      <c r="N14" s="0"/>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="n">
+        <v>4157</v>
+      </c>
+      <c r="B15" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C15" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D15" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E15" s="0" t="inlineStr">
+        <is>
+          <t>Motion der Fraktion Die Mitte betreffend Kontrolle von Strafregisterauszügen für die Erteilung von Aufenthaltsbewilligungen</t>
+        </is>
+      </c>
+      <c r="F15" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G15" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H15" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I15" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J15" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K15" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L15" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="M15" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N15" s="0"/>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="n">
+        <v>4156</v>
+      </c>
+      <c r="B16" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C16" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D16" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E16" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
+        </is>
+      </c>
+      <c r="F16" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G16" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H16" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I16" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J16" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K16" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L16" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="M16" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N16" s="0"/>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="n">
         <v>4155</v>
       </c>
-      <c r="B4" s="0" t="inlineStr">
+      <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C4" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E4" s="0" t="inlineStr">
+      <c r="C17" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D17" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E17" s="0" t="inlineStr">
         <is>
           <t>Motion der ALG-Fraktion betreffend kantonale Hitzestrategie und Hitze-Koordinationsstelle (Taskforce) 
 </t>
         </is>
       </c>
-      <c r="F4" s="0" t="inlineStr">
+      <c r="F17" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G4" s="0" t="inlineStr">
+      <c r="G17" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H17" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I17" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J17" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K17" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L17" s="0" t="inlineStr">
         <is>
           <t>2026-07-14</t>
         </is>
       </c>
-      <c r="H4" s="0" t="inlineStr">
-[...20 lines deleted...]
-      <c r="M4" s="0" t="inlineStr">
+      <c r="M17" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
-        </is>
-[...808 lines deleted...]
-          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>4140</v>
+        <v>4154</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
+          <t>Interpellation von Mirjam Arnold und Jean Luc Mösch betreffend Bahnausbau, Infrastruktur und Kundenfreundlichkeit im öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
+          <t>Arnold Mirjam, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>4139</v>
+        <v>4153</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
+          <t>Interpellation der ALG-Fraktion bezüglich Massnahmen gegen Hitze in öffentlichen Gebäuden</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Bürgler Karl</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>4138</v>
+        <v>4152</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Innovationsprojekts «Virtuelles Kraftwerk Zug» der Zug Alliance</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J20" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J20" s="0"/>
       <c r="K20" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Zug Alliance, 4152</t>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>2026-06-12</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>4136</v>
+        <v>4151</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an die Schaffung des Kompetenzzentrums für den Nationalen Finanzausgleich (NFA) am Institut für Schweizer Wirtschaftspolitik an der Universität Luzern (IWP) </t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J21" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J21" s="0"/>
       <c r="K21" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Kompetenzzentrum NFA, 4151</t>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>2026-06-11</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>Gössi Alois, Gwerder Thomas </t>
+          <t/>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>4134</v>
+        <v>4150</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
+          <t>Postulat von Jean Luc Mösch, Fabio Iten, Philip C. Brunner, Drin Alaj und Flurin Grond betreffend die Realisierung eines kantonalen Kongress- und Veranstaltungsgebäudes (Kongresszentrum) für Grossanlässe im Kanton Zug</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>2026-06-10</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Mösch Jean Luc, Iten Fabio, Brunner Philip C., Alaj Drin, Grond Flurin</t>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>4133</v>
+        <v>4149</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
+          <t>Postulat der ALG-Fraktion betreffend wirksamen Schutz von Wohnraum vor der Zweckentfremdung durch Business Apartments</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Felber Michael</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>4132</v>
+        <v>4148</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
+          <t>Motion der SP-Fraktion betreffend Wohnraum statt Business Apartments</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J24" s="0"/>
+      <c r="J24" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
-          <t>Bildungskommission (BK)</t>
+          <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>4131</v>
+        <v>4147</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
+          <t>Interpellation von Philip C. Brunner und Michael Felber betreffend namentliche Nennung von Petentinnen und Petenten bei der Behandlung von Petitionen</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H25" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J25" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
+      <c r="K25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L25" s="0" t="inlineStr">
+        <is>
           <t>2026-07-01</t>
         </is>
       </c>
-      <c r="H25" s="0" t="inlineStr">
-[...19 lines deleted...]
-      </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Felber Michael</t>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>4130</v>
+        <v>4145</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
+          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J26" s="0"/>
       <c r="K26" s="0" t="inlineStr">
         <is>
-          <t>Kommission Gesundheit und Soziales</t>
+          <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>4129</v>
+        <v>4144</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
+          <t>Interpellation von Philip C. Brunner, Karl Bürgler, Joëlle Gautier, Barbara Gysel, Andreas Iten, Andreas Lustenberger, Jean Luc Mösch, Karl Nussbaumer, Patrick Röösli und Martin Zimmermann betreffend Reintegration von Menschen mit einer Beeinträchtigung in den ersten Arbeitsmarkt</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J27" s="0"/>
+      <c r="J27" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
-          <t>Kommission Hochbau</t>
+          <t/>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Bürgler Karl, Gautier Joëlle, Gysel Barbara, Iten Andreas, Lustenberger Andreas, Mösch Jean Luc, Nussbaumer Karl, Röösli Patrick, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>4127</v>
+        <v>4143</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
+          <t>Motion von Karl Nussbaumer, Philip C. Brunner, Karl Bürgler, Andreas Lustenberger, Andreas Iten, Barbara Gysel, Martin Zimmermann, Jean Luc Mösch und Patrick Röösli betreffend Förderung der beruflichen Inklusion von Menschen mit Behinderungen durch finanziellen Ausgleich für Arbeitgebende</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>2026-06-07</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Bürgler Karl, Lustenberger Andreas, Iten Andreas, Gysel Barbara, Zimmermann Martin, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>4126</v>
+        <v>4142</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
+          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J29" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J29" s="0"/>
       <c r="K29" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Zivilschutz, 4142</t>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>4125</v>
+        <v>4141</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
+          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
+        <v>4140</v>
+      </c>
+      <c r="B31" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C31" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E31" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F31" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G31" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H31" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J31" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L31" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="M31" s="0" t="inlineStr">
+        <is>
+          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
+        </is>
+      </c>
+      <c r="N31" s="0"/>
+    </row>
+    <row r="32">
+      <c r="A32" s="0" t="n">
+        <v>4139</v>
+      </c>
+      <c r="B32" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C32" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E32" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
+        </is>
+      </c>
+      <c r="F32" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G32" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H32" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J32" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L32" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="M32" s="0" t="inlineStr">
+        <is>
+          <t>Riboni Michael, Bürgler Karl</t>
+        </is>
+      </c>
+      <c r="N32" s="0"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="n">
+        <v>4138</v>
+      </c>
+      <c r="B33" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C33" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E33" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
+        </is>
+      </c>
+      <c r="F33" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G33" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H33" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J33" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L33" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-12</t>
+        </is>
+      </c>
+      <c r="M33" s="0" t="inlineStr">
+        <is>
+          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
+        </is>
+      </c>
+      <c r="N33" s="0"/>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="n">
+        <v>4136</v>
+      </c>
+      <c r="B34" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C34" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E34" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
+        </is>
+      </c>
+      <c r="F34" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G34" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H34" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J34" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L34" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="M34" s="0" t="inlineStr">
+        <is>
+          <t>Gössi Alois, Gwerder Thomas </t>
+        </is>
+      </c>
+      <c r="N34" s="0"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="n">
+        <v>4134</v>
+      </c>
+      <c r="B35" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C35" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E35" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
+        </is>
+      </c>
+      <c r="F35" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G35" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H35" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J35" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L35" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
+      <c r="M35" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N35" s="0"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="n">
+        <v>4133</v>
+      </c>
+      <c r="B36" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C36" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E36" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
+        </is>
+      </c>
+      <c r="F36" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G36" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="H36" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I36" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J36" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L36" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M36" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N36" s="0"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="0" t="n">
+        <v>4132</v>
+      </c>
+      <c r="B37" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C37" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E37" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
+        </is>
+      </c>
+      <c r="F37" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G37" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H37" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J37" s="0"/>
+      <c r="K37" s="0" t="inlineStr">
+        <is>
+          <t>Bildungskommission (BK)</t>
+        </is>
+      </c>
+      <c r="L37" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N37" s="0"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="0" t="n">
+        <v>4131</v>
+      </c>
+      <c r="B38" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C38" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E38" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
+        </is>
+      </c>
+      <c r="F38" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G38" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H38" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J38" s="0"/>
+      <c r="K38" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Gesundheit und Soziales</t>
+        </is>
+      </c>
+      <c r="L38" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N38" s="0"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="0" t="n">
+        <v>4130</v>
+      </c>
+      <c r="B39" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C39" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E39" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
+        </is>
+      </c>
+      <c r="F39" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G39" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H39" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J39" s="0"/>
+      <c r="K39" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Gesundheit und Soziales</t>
+        </is>
+      </c>
+      <c r="L39" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N39" s="0"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="0" t="n">
+        <v>4129</v>
+      </c>
+      <c r="B40" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C40" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E40" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
+        </is>
+      </c>
+      <c r="F40" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G40" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H40" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J40" s="0"/>
+      <c r="K40" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Hochbau</t>
+        </is>
+      </c>
+      <c r="L40" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N40" s="0"/>
+    </row>
+    <row r="41">
+      <c r="A41" s="0" t="n">
+        <v>4127</v>
+      </c>
+      <c r="B41" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C41" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E41" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
+        </is>
+      </c>
+      <c r="F41" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G41" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H41" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J41" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L41" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-07</t>
+        </is>
+      </c>
+      <c r="M41" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N41" s="0"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="0" t="n">
+        <v>4126</v>
+      </c>
+      <c r="B42" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C42" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E42" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
+        </is>
+      </c>
+      <c r="F42" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G42" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H42" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J42" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L42" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="M42" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N42" s="0"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="0" t="n">
+        <v>4125</v>
+      </c>
+      <c r="B43" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C43" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E43" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
+        </is>
+      </c>
+      <c r="F43" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G43" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H43" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J43" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L43" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="M43" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N43" s="0"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="0" t="n">
         <v>4124</v>
       </c>
-      <c r="B31" s="0" t="inlineStr">
+      <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Wahlen</t>
         </is>
       </c>
-      <c r="C31" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E31" s="0" t="inlineStr">
+      <c r="C44" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E44" s="0" t="inlineStr">
         <is>
           <t>Wahl eines neuen Richters in die Funktion des Zwangsmassnahmengerichts für die Amtsperiode 2025–2030
 </t>
         </is>
       </c>
-      <c r="F31" s="0" t="inlineStr">
+      <c r="F44" s="0" t="inlineStr">
         <is>
           <t>Obergericht</t>
         </is>
       </c>
-      <c r="G31" s="0" t="inlineStr">
-[...840 lines deleted...]
-      </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Wahl</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Als Richter des Zwangsmassnahmegerichts wurde gewählt:Pascal Sterchi</t>
         </is>
       </c>
       <c r="J44" s="0"/>
       <c r="K44" s="0" t="inlineStr">
         <is>
-          <t>Kommission Hochbau</t>
+          <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>4108</v>
+        <v>4123</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2026-07-09</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Oktober 2026</t>
-[...2 lines deleted...]
-      <c r="J45" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J45" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>4106</v>
+        <v>4122</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>4105</v>
+        <v>4121</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>4104</v>
+        <v>4120</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>4103</v>
+        <v>4119</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
-[...2 lines deleted...]
-      <c r="J49" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J49" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>4102</v>
+        <v>4118</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-09-07</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J50" s="0"/>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>4101</v>
+        <v>4117</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Staatswirtschaftskommission </t>
+          <t/>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-05-21</t>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+          <t>Gwerder Thomas , Iten Patrick</t>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
+        <v>4116</v>
+      </c>
+      <c r="B52" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C52" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E52" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
+        </is>
+      </c>
+      <c r="F52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G52" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H52" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I52" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J52" s="0"/>
+      <c r="K52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L52" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N52" s="0"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="0" t="n">
+        <v>4113</v>
+      </c>
+      <c r="B53" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C53" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D53" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E53" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
+        </is>
+      </c>
+      <c r="F53" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G53" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H53" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I53" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J53" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
+      <c r="K53" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L53" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M53" s="0" t="inlineStr">
+        <is>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
+        </is>
+      </c>
+      <c r="N53" s="0"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="0" t="n">
+        <v>4112</v>
+      </c>
+      <c r="B54" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C54" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E54" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+        </is>
+      </c>
+      <c r="F54" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G54" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H54" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J54" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
+      <c r="K54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L54" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M54" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N54" s="0"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="0" t="n">
+        <v>4111</v>
+      </c>
+      <c r="B55" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C55" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E55" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+        </is>
+      </c>
+      <c r="F55" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G55" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H55" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J55" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L55" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="M55" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N55" s="0"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="0" t="n">
+        <v>4110</v>
+      </c>
+      <c r="B56" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C56" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E56" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+        </is>
+      </c>
+      <c r="F56" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G56" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="H56" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 1. Lesung</t>
+        </is>
+      </c>
+      <c r="I56" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J56" s="0"/>
+      <c r="K56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L56" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N56" s="0"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="0" t="n">
+        <v>4109</v>
+      </c>
+      <c r="B57" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C57" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E57" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+        </is>
+      </c>
+      <c r="F57" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G57" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-08</t>
+        </is>
+      </c>
+      <c r="H57" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 1. Lesung</t>
+        </is>
+      </c>
+      <c r="I57" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J57" s="0"/>
+      <c r="K57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L57" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N57" s="0"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="0" t="n">
+        <v>4108</v>
+      </c>
+      <c r="B58" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C58" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E58" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+        </is>
+      </c>
+      <c r="F58" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G58" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
+      <c r="H58" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I58" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J58" s="0"/>
+      <c r="K58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L58" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N58" s="0"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="0" t="n">
+        <v>4106</v>
+      </c>
+      <c r="B59" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C59" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D59" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E59" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+        </is>
+      </c>
+      <c r="F59" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G59" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H59" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I59" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J59" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K59" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L59" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M59" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N59" s="0"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="0" t="n">
+        <v>4105</v>
+      </c>
+      <c r="B60" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C60" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D60" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E60" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+        </is>
+      </c>
+      <c r="F60" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G60" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H60" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I60" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J60" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K60" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L60" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M60" s="0" t="inlineStr">
+        <is>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N60" s="0"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="0" t="n">
+        <v>4104</v>
+      </c>
+      <c r="B61" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C61" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E61" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+        </is>
+      </c>
+      <c r="F61" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G61" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H61" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J61" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L61" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M61" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N61" s="0"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="0" t="n">
+        <v>4103</v>
+      </c>
+      <c r="B62" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C62" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D62" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E62" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+        </is>
+      </c>
+      <c r="F62" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G62" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H62" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I62" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J62" s="0"/>
+      <c r="K62" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L62" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M62" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N62" s="0"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="0" t="n">
+        <v>4102</v>
+      </c>
+      <c r="B63" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C63" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D63" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E63" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+        </is>
+      </c>
+      <c r="F63" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G63" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H63" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I63" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J63" s="0"/>
+      <c r="K63" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L63" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M63" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N63" s="0"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="0" t="n">
+        <v>4101</v>
+      </c>
+      <c r="B64" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C64" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D64" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E64" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+        </is>
+      </c>
+      <c r="F64" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="G64" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H64" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I64" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Staatswirtschaftskommission </t>
+        </is>
+      </c>
+      <c r="J64" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K64" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L64" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="M64" s="0" t="inlineStr">
+        <is>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N64" s="0"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="0" t="n">
         <v>4100</v>
       </c>
-      <c r="B52" s="0" t="inlineStr">
+      <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C52" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E52" s="0" t="inlineStr">
+      <c r="C65" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E65" s="0" t="inlineStr">
         <is>
           <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
 </t>
         </is>
       </c>
-      <c r="F52" s="0" t="inlineStr">
+      <c r="F65" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G52" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J52" s="0" t="inlineStr">
+      <c r="G65" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="H65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I65" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung der Standesinitiative</t>
+        </is>
+      </c>
+      <c r="J65" s="0" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
-      <c r="K52" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="0" t="inlineStr">
+      <c r="K65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L65" s="0" t="inlineStr">
         <is>
           <t>2026-04-09</t>
         </is>
       </c>
-      <c r="M52" s="0" t="inlineStr">
+      <c r="M65" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
-        </is>
-[...836 lines deleted...]
-          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>4075</v>
+        <v>4099</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>4074</v>
+        <v>4098</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J67" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J67" s="0"/>
       <c r="K67" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
+          <t/>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>4072</v>
+        <v>4097</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J68" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J68" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>4070</v>
+        <v>4095</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>4069</v>
+        <v>4094</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H70" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I70" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J70" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K70" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L70" s="0" t="inlineStr">
+        <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="H70" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>4066</v>
+        <v>4084</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>4065</v>
+        <v>4083</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>4064</v>
+        <v>4082</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J73" s="0"/>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
+          <t/>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>4061</v>
+        <v>4078</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+          <t>Interpellation von Philip C. Brunner, Fabio Iten, Anna Bieri, Gregor Bruhin, Thomas Gwerder, Manuela Käch, Michael Riboni, Adrian Risi und Peter Rust betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>4059</v>
+        <v>4076</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>4057</v>
+        <v>4075</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>4055</v>
+        <v>4074</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>4054</v>
+        <v>4072</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J78" s="0"/>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>4051</v>
+        <v>4070</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>4050</v>
+        <v>4069</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H80" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I80" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J80" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
+      <c r="K80" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L80" s="0" t="inlineStr">
+        <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="H80" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>4048</v>
+        <v>4066</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>4047</v>
+        <v>4065</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>4045</v>
+        <v>4064</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J83" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>4044</v>
+        <v>4061</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
           <t>Die Mitte</t>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>4043</v>
+        <v>4059</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>4042</v>
+        <v>4057</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend Stopp dem Vorstoss-Wildwuchs - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>4041</v>
+        <v>4055</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>4039</v>
+        <v>4054</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>4038</v>
+        <v>4051</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J89" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>4037</v>
+        <v>4050</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
-          <t>2029-07-02</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>4036</v>
+        <v>4048</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>4035</v>
+        <v>4047</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>4034</v>
+        <v>4045</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J93" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J93" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>4030</v>
+        <v>4044</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J94" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>4028</v>
+        <v>4043</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>4027</v>
+        <v>4042</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J96" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>4026</v>
+        <v>4041</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>4023</v>
+        <v>4039</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>4021</v>
+        <v>4038</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H99" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I99" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J99" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="K99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L99" s="0" t="inlineStr">
+        <is>
           <t>2025-12-18</t>
         </is>
       </c>
-      <c r="H99" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>4020</v>
+        <v>4037</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="H100" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J100" s="0" t="inlineStr">
+        <is>
+          <t>2029-07-02</t>
+        </is>
+      </c>
+      <c r="K100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L100" s="0" t="inlineStr">
+        <is>
           <t>2025-12-18</t>
         </is>
       </c>
-      <c r="H100" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>4018</v>
+        <v>4036</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>4016</v>
+        <v>4035</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>4015</v>
+        <v>4034</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Volksabstimmung</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Behördenreferendum: Volksabstimmung vom 28. Februar 2027</t>
+        </is>
+      </c>
+      <c r="J103" s="0"/>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t/>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>4014</v>
+        <v>4030</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2026-07-10</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J104" s="0"/>
+      <c r="J104" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-18</t>
+        </is>
+      </c>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>4013</v>
+        <v>4028</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J105" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>4012</v>
+        <v>4027</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J106" s="0"/>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J106" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>4011</v>
+        <v>4026</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>4008</v>
+        <v>4023</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H108" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I108" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J108" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="K108" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L108" s="0" t="inlineStr">
+        <is>
           <t>2025-11-26</t>
         </is>
       </c>
-      <c r="H108" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>4006</v>
+        <v>4021</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J109" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>3999</v>
+        <v>4020</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 14. September 2026</t>
         </is>
       </c>
       <c r="J110" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>3998</v>
+        <v>4018</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J111" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>3996</v>
+        <v>4016</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J112" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J112" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>3994</v>
+        <v>4015</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J113" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J113" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>3990</v>
+        <v>4014</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J114" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J114" s="0"/>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
-[...2 lines deleted...]
-      <c r="N114" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="N114" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>3989</v>
+        <v>4013</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>3988</v>
+        <v>4012</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J116" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J116" s="0"/>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t/>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3985</v>
+        <v>4011</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3980</v>
+        <v>4008</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J118" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J118" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3974</v>
+        <v>4006</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3972</v>
+        <v>3999</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3971</v>
+        <v>3998</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3969</v>
+        <v>3996</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
+        </is>
+      </c>
+      <c r="J122" s="0"/>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3966</v>
+        <v>3994</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J123" s="0"/>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3965</v>
+        <v>3990</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3964</v>
+        <v>3989</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3963</v>
+        <v>3988</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3960</v>
+        <v>3985</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3958</v>
+        <v>3980</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
           <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
         </is>
       </c>
       <c r="J128" s="0"/>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3957</v>
+        <v>3974</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J129" s="0"/>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J129" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3956</v>
+        <v>3972</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J130" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J130" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3953</v>
+        <v>3971</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3950</v>
+        <v>3969</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2026-07-07</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist abgelaufen</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
-          <t>Die Referendumsfrist ist unbenutzt abgelaufen.</t>
-[...2 lines deleted...]
-      <c r="J132" s="0"/>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J132" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3948</v>
+        <v>3966</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J133" s="0"/>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J133" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3942</v>
+        <v>3965</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3941</v>
+        <v>3964</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3939</v>
+        <v>3963</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» – Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Parlamentarische Untersuchungskommission, PUK</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J136" s="0"/>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J136" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3938</v>
+        <v>3960</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3932</v>
+        <v>3957</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
+        </is>
+      </c>
+      <c r="J138" s="0"/>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3930</v>
+        <v>3956</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>Nicht-Erheblicherklärung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
+        </is>
+      </c>
+      <c r="J139" s="0"/>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3923</v>
+        <v>3953</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J140" s="0"/>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J140" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3905</v>
+        <v>3950</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J141" s="0"/>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3896</v>
+        <v>3948</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
-          <t>Frist: 30. Juni 2027</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J142" s="0"/>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3893</v>
+        <v>3942</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>2029-04-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3891</v>
+        <v>3941</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3889</v>
+        <v>3939</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J145" s="0"/>
       <c r="K145" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3888</v>
+        <v>3938</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J146" s="0"/>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J146" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3887</v>
+        <v>3932</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J147" s="0"/>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J147" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3885</v>
+        <v>3923</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J148" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J148" s="0"/>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3877</v>
+        <v>3905</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-09-08</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Referendumsfrist abgelaufen</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Die Referendumsfrist ist unbenutzt abgelaufen.</t>
+        </is>
+      </c>
+      <c r="J149" s="0"/>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3869</v>
+        <v>3896</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist: 30. Juni 2027</t>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2027-06-30</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3867</v>
+        <v>3893</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J151" s="0"/>
+      <c r="J151" s="0" t="inlineStr">
+        <is>
+          <t>2029-04-30</t>
+        </is>
+      </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3866</v>
+        <v>3891</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
-[...2 lines deleted...]
-      <c r="J152" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J152" s="0" t="inlineStr">
+        <is>
+          <t>2029-03-26</t>
+        </is>
+      </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3864</v>
+        <v>3889</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3861</v>
+        <v>3888</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J154" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J154" s="0"/>
       <c r="K154" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3858</v>
+        <v>3887</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J155" s="0"/>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t/>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3827</v>
+        <v>3885</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3826</v>
+        <v>3869</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>3819</v>
+        <v>3867</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J158" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J158" s="0"/>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>3816</v>
+        <v>3866</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J159" s="0"/>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3811</v>
+        <v>3864</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3808</v>
+        <v>3861</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J161" s="0"/>
+      <c r="J161" s="0" t="inlineStr">
+        <is>
+          <t>2028-12-18</t>
+        </is>
+      </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L161" s="0"/>
+      <c r="L161" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-22</t>
+        </is>
+      </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3802</v>
+        <v>3858</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3799</v>
+        <v>3827</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
-[...2 lines deleted...]
-      <c r="J163" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J163" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3792</v>
+        <v>3826</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3791</v>
+        <v>3819</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3790</v>
+        <v>3816</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J166" s="0"/>
+      <c r="J166" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3785</v>
+        <v>3811</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2028-02-20</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3778</v>
+        <v>3808</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J168" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J168" s="0"/>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L168" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L168" s="0"/>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t/>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3770</v>
+        <v>3802</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J169" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J169" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3767</v>
+        <v>3799</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
         </is>
       </c>
       <c r="J170" s="0"/>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3765</v>
+        <v>3792</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3759</v>
+        <v>3791</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3758</v>
+        <v>3790</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J173" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J173" s="0"/>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>3755</v>
+        <v>3778</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J174" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>3743</v>
+        <v>3770</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
         </is>
       </c>
       <c r="J175" s="0"/>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>3742</v>
+        <v>3767</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J176" s="0"/>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>3736</v>
+        <v>3765</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
           <t>2028-10-30</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>3735</v>
+        <v>3759</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>3734</v>
+        <v>3758</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J179" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>3733</v>
+        <v>3755</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>3732</v>
+        <v>3743</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J181" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J181" s="0"/>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t/>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>3727</v>
+        <v>3742</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J182" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J182" s="0"/>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>3726</v>
+        <v>3736</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>3725</v>
+        <v>3735</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J184" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>3704</v>
+        <v>3734</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>3684</v>
+        <v>3733</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J186" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>3683</v>
+        <v>3732</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>3680</v>
+        <v>3727</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J188" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>3676</v>
+        <v>3726</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J189" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>3667</v>
+        <v>3725</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J190" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>3656</v>
+        <v>3704</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J191" s="0"/>
+      <c r="J191" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>3646</v>
+        <v>3684</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2025-04-11</t>
         </is>
       </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>3628</v>
+        <v>3683</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J193" s="0"/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J193" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-11</t>
+        </is>
+      </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>3625</v>
+        <v>3680</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>3621</v>
+        <v>3676</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
           <t>2025-01-30</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
           <t>2028-01-30</t>
         </is>
       </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>3617</v>
+        <v>3667</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t/>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>3616</v>
+        <v>3656</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J197" s="0"/>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>3613</v>
+        <v>3646</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J198" s="0"/>
+      <c r="J198" s="0" t="inlineStr">
+        <is>
+          <t>2028-04-10</t>
+        </is>
+      </c>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>3602</v>
+        <v>3628</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-08-26</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J199" s="0"/>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2023-10-24</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t/>
         </is>
       </c>
       <c r="N199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>3595</v>
+        <v>3625</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J200" s="0"/>
+      <c r="J200" s="0" t="inlineStr">
+        <is>
+          <t>2028-07-03</t>
+        </is>
+      </c>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>3594</v>
+        <v>3621</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J201" s="0"/>
+      <c r="J201" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
-        <v>3592</v>
+        <v>3617</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J202" s="0"/>
+      <c r="J202" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N202" s="0"/>
     </row>
     <row r="203">
       <c r="A203" s="0" t="n">
-        <v>3584</v>
+        <v>3616</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
         </is>
       </c>
       <c r="J203" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N203" s="0"/>
     </row>
     <row r="204">
       <c r="A204" s="0" t="n">
-        <v>3579</v>
+        <v>3613</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J204" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J204" s="0"/>
       <c r="K204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2023-08-29</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t/>
         </is>
       </c>
       <c r="N204" s="0"/>
     </row>
     <row r="205">
       <c r="A205" s="0" t="n">
-        <v>3574</v>
+        <v>3602</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J205" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2026-12-01</t>
         </is>
       </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2023-08-07</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Schweizer Emil, Monney Esther</t>
         </is>
       </c>
       <c r="N205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>3569</v>
+        <v>3595</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J206" s="0"/>
       <c r="K206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>3562</v>
+        <v>3594</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J207" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J207" s="0"/>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>3546</v>
+        <v>3592</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J208" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J208" s="0"/>
       <c r="K208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2023-07-04</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
-        <v>3544</v>
+        <v>3584</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J209" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2027-09-26</t>
         </is>
       </c>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0" t="n">
-        <v>3541</v>
+        <v>3579</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>3535</v>
+        <v>3574</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J211" s="0"/>
+      <c r="J211" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-05-13</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>3534</v>
+        <v>3569</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J212" s="0"/>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-05-02</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
+        <v>3562</v>
+      </c>
+      <c r="B213" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C213" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E213" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+        </is>
+      </c>
+      <c r="F213" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G213" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H213" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J213" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L213" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-18</t>
+        </is>
+      </c>
+      <c r="M213" s="0" t="inlineStr">
+        <is>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+        </is>
+      </c>
+      <c r="N213" s="0"/>
+    </row>
+    <row r="214">
+      <c r="A214" s="0" t="n">
+        <v>3546</v>
+      </c>
+      <c r="B214" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C214" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E214" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F214" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G214" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H214" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J214" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L214" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-28</t>
+        </is>
+      </c>
+      <c r="M214" s="0" t="inlineStr">
+        <is>
+          <t>FDP</t>
+        </is>
+      </c>
+      <c r="N214" s="0"/>
+    </row>
+    <row r="215">
+      <c r="A215" s="0" t="n">
+        <v>3541</v>
+      </c>
+      <c r="B215" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C215" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E215" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+        </is>
+      </c>
+      <c r="F215" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G215" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-21</t>
+        </is>
+      </c>
+      <c r="H215" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J215" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
+      <c r="K215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L215" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-21</t>
+        </is>
+      </c>
+      <c r="M215" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+        </is>
+      </c>
+      <c r="N215" s="0"/>
+    </row>
+    <row r="216">
+      <c r="A216" s="0" t="n">
+        <v>3535</v>
+      </c>
+      <c r="B216" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C216" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E216" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+        </is>
+      </c>
+      <c r="F216" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G216" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H216" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J216" s="0"/>
+      <c r="K216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L216" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N216" s="0"/>
+    </row>
+    <row r="217">
+      <c r="A217" s="0" t="n">
+        <v>3534</v>
+      </c>
+      <c r="B217" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C217" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E217" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+        </is>
+      </c>
+      <c r="F217" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G217" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H217" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J217" s="0"/>
+      <c r="K217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L217" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N217" s="0"/>
+    </row>
+    <row r="218">
+      <c r="A218" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B213" s="0" t="inlineStr">
+      <c r="B218" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C213" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E213" s="0" t="inlineStr">
+      <c r="C218" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E218" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F213" s="0" t="inlineStr">
+      <c r="F218" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G213" s="0" t="inlineStr">
+      <c r="G218" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
         </is>
       </c>
-      <c r="H213" s="0" t="inlineStr">
+      <c r="H218" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I213" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L213" s="0" t="inlineStr">
+      <c r="I218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J218" s="0"/>
+      <c r="K218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L218" s="0" t="inlineStr">
         <is>
           <t>2023-02-21</t>
         </is>
       </c>
-      <c r="M213" s="0" t="inlineStr">
-[...320 lines deleted...]
-      </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t/>
         </is>
       </c>
       <c r="N218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0" t="n">
-        <v>3495</v>
+        <v>3532</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J219" s="0" t="inlineStr">
         <is>
-          <t>2028-06-05</t>
+          <t>2027-03-21</t>
         </is>
       </c>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2023-02-16</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="N219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0" t="n">
-        <v>3488</v>
+        <v>3525</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J220" s="0" t="inlineStr">
         <is>
-          <t>2027-02-28</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N220" s="0"/>
     </row>
     <row r="221">
       <c r="A221" s="0" t="n">
-        <v>3480</v>
+        <v>3512</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2023-08-18</t>
+          <t>2024-01-12</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J221" s="0"/>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
-          <t>2022-09-20</t>
+          <t>2022-12-20</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N221" s="0"/>
     </row>
     <row r="222">
       <c r="A222" s="0" t="n">
+        <v>3507</v>
+      </c>
+      <c r="B222" s="0" t="inlineStr">
+        <is>
+          <t>Verschiedenes</t>
+        </is>
+      </c>
+      <c r="C222" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E222" s="0" t="inlineStr">
+        <is>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+        </is>
+      </c>
+      <c r="F222" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G222" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="H222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I222" s="0" t="inlineStr">
+        <is>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+        </is>
+      </c>
+      <c r="J222" s="0"/>
+      <c r="K222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L222" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-24</t>
+        </is>
+      </c>
+      <c r="M222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N222" s="0"/>
+    </row>
+    <row r="223">
+      <c r="A223" s="0" t="n">
+        <v>3502</v>
+      </c>
+      <c r="B223" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C223" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E223" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+        </is>
+      </c>
+      <c r="F223" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G223" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-01</t>
+        </is>
+      </c>
+      <c r="H223" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J223" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
+      <c r="K223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L223" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-20</t>
+        </is>
+      </c>
+      <c r="M223" s="0" t="inlineStr">
+        <is>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+        </is>
+      </c>
+      <c r="N223" s="0"/>
+    </row>
+    <row r="224">
+      <c r="A224" s="0" t="n">
+        <v>3495</v>
+      </c>
+      <c r="B224" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C224" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E224" s="0" t="inlineStr">
+        <is>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+        </is>
+      </c>
+      <c r="F224" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G224" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-05</t>
+        </is>
+      </c>
+      <c r="H224" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J224" s="0" t="inlineStr">
+        <is>
+          <t>2028-06-05</t>
+        </is>
+      </c>
+      <c r="K224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L224" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-08</t>
+        </is>
+      </c>
+      <c r="M224" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N224" s="0"/>
+    </row>
+    <row r="225">
+      <c r="A225" s="0" t="n">
+        <v>3488</v>
+      </c>
+      <c r="B225" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C225" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E225" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+        </is>
+      </c>
+      <c r="F225" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G225" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-29</t>
+        </is>
+      </c>
+      <c r="H225" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J225" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-28</t>
+        </is>
+      </c>
+      <c r="K225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L225" s="0" t="inlineStr">
+        <is>
+          <t>2022-10-25</t>
+        </is>
+      </c>
+      <c r="M225" s="0" t="inlineStr">
+        <is>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+        </is>
+      </c>
+      <c r="N225" s="0"/>
+    </row>
+    <row r="226">
+      <c r="A226" s="0" t="n">
+        <v>3480</v>
+      </c>
+      <c r="B226" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C226" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E226" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+        </is>
+      </c>
+      <c r="F226" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G226" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-18</t>
+        </is>
+      </c>
+      <c r="H226" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J226" s="0"/>
+      <c r="K226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L226" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-20</t>
+        </is>
+      </c>
+      <c r="M226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N226" s="0"/>
+    </row>
+    <row r="227">
+      <c r="A227" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B222" s="0" t="inlineStr">
+      <c r="B227" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C222" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E222" s="0" t="inlineStr">
+      <c r="C227" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E227" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F222" s="0" t="inlineStr">
+      <c r="F227" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G222" s="0" t="inlineStr">
+      <c r="G227" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
         </is>
       </c>
-      <c r="H222" s="0" t="inlineStr">
+      <c r="H227" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I222" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L222" s="0" t="inlineStr">
+      <c r="I227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J227" s="0"/>
+      <c r="K227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L227" s="0" t="inlineStr">
         <is>
           <t>2022-09-13</t>
         </is>
       </c>
-      <c r="M222" s="0" t="inlineStr">
-[...316 lines deleted...]
-      </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>3354</v>
+        <v>3471</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2023-09-08</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J228" s="0"/>
       <c r="K228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
-          <t>2021-12-20</t>
+          <t>2022-08-23</t>
         </is>
       </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
-          <t>Spörri Markus, Letter Peter</t>
+          <t/>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>3350</v>
+        <v>3453</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J229" s="0"/>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L229" s="0" t="inlineStr">
         <is>
-          <t>2021-12-16</t>
+          <t>2022-06-28</t>
         </is>
       </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Brunner Philip C.</t>
+          <t/>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
-        <v>3320</v>
+        <v>3443</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J230" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2026-12-14</t>
         </is>
       </c>
       <c r="K230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L230" s="0" t="inlineStr">
         <is>
-          <t>2021-11-02</t>
+          <t>2022-06-13</t>
         </is>
       </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
       <c r="N230" s="0"/>
     </row>
     <row r="231">
       <c r="A231" s="0" t="n">
-        <v>3286</v>
+        <v>3439</v>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J231" s="0"/>
       <c r="K231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L231" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2022-06-07</t>
         </is>
       </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N231" s="0"/>
     </row>
     <row r="232">
       <c r="A232" s="0" t="n">
-        <v>3285</v>
+        <v>3364</v>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J232" s="0"/>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J232" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-27</t>
+        </is>
+      </c>
       <c r="K232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L232" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N232" s="0"/>
     </row>
     <row r="233">
       <c r="A233" s="0" t="n">
-        <v>3283</v>
+        <v>3354</v>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I233" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J233" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-06-28</t>
         </is>
       </c>
       <c r="K233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L233" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2021-12-20</t>
         </is>
       </c>
       <c r="M233" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
       <c r="N233" s="0"/>
     </row>
     <row r="234">
       <c r="A234" s="0" t="n">
-        <v>3281</v>
+        <v>3350</v>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
         </is>
       </c>
       <c r="F234" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I234" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J234" s="0"/>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J234" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-24</t>
+        </is>
+      </c>
       <c r="K234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L234" s="0" t="inlineStr">
         <is>
-          <t>2021-08-17</t>
+          <t>2021-12-16</t>
         </is>
       </c>
       <c r="M234" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N234" s="0"/>
     </row>
     <row r="235">
       <c r="A235" s="0" t="n">
-        <v>3268</v>
+        <v>3320</v>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J235" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L235" s="0" t="inlineStr">
         <is>
-          <t>2021-06-24</t>
+          <t>2021-11-02</t>
         </is>
       </c>
       <c r="M235" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
       <c r="N235" s="0"/>
     </row>
     <row r="236">
       <c r="A236" s="0" t="n">
-        <v>3262</v>
+        <v>3286</v>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J236" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J236" s="0"/>
       <c r="K236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L236" s="0" t="inlineStr">
         <is>
-          <t>2021-06-09</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M236" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+          <t/>
         </is>
       </c>
       <c r="N236" s="0"/>
     </row>
     <row r="237">
       <c r="A237" s="0" t="n">
-        <v>3260</v>
+        <v>3285</v>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H237" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J237" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J237" s="0"/>
       <c r="K237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L237" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M237" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N237" s="0"/>
     </row>
     <row r="238">
       <c r="A238" s="0" t="n">
-        <v>3248</v>
+        <v>3283</v>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F238" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
           <t>2022-09-29</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J238" s="0" t="inlineStr">
         <is>
           <t>2025-09-28</t>
         </is>
       </c>
       <c r="K238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2021-08-23</t>
         </is>
       </c>
       <c r="M238" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N238" s="0"/>
     </row>
     <row r="239">
       <c r="A239" s="0" t="n">
+        <v>3281</v>
+      </c>
+      <c r="B239" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C239" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E239" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+        </is>
+      </c>
+      <c r="F239" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G239" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-05</t>
+        </is>
+      </c>
+      <c r="H239" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J239" s="0"/>
+      <c r="K239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L239" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-17</t>
+        </is>
+      </c>
+      <c r="M239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N239" s="0"/>
+    </row>
+    <row r="240">
+      <c r="A240" s="0" t="n">
+        <v>3268</v>
+      </c>
+      <c r="B240" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C240" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E240" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+        </is>
+      </c>
+      <c r="F240" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G240" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H240" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J240" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L240" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-24</t>
+        </is>
+      </c>
+      <c r="M240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N240" s="0"/>
+    </row>
+    <row r="241">
+      <c r="A241" s="0" t="n">
+        <v>3262</v>
+      </c>
+      <c r="B241" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C241" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E241" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+        </is>
+      </c>
+      <c r="F241" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G241" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H241" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J241" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L241" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-09</t>
+        </is>
+      </c>
+      <c r="M241" s="0" t="inlineStr">
+        <is>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+        </is>
+      </c>
+      <c r="N241" s="0"/>
+    </row>
+    <row r="242">
+      <c r="A242" s="0" t="n">
+        <v>3260</v>
+      </c>
+      <c r="B242" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C242" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E242" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+        </is>
+      </c>
+      <c r="F242" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G242" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H242" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J242" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L242" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-08</t>
+        </is>
+      </c>
+      <c r="M242" s="0" t="inlineStr">
+        <is>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N242" s="0"/>
+    </row>
+    <row r="243">
+      <c r="A243" s="0" t="n">
+        <v>3248</v>
+      </c>
+      <c r="B243" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C243" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E243" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+        </is>
+      </c>
+      <c r="F243" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G243" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-29</t>
+        </is>
+      </c>
+      <c r="H243" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J243" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-28</t>
+        </is>
+      </c>
+      <c r="K243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L243" s="0" t="inlineStr">
+        <is>
+          <t>2021-05-11</t>
+        </is>
+      </c>
+      <c r="M243" s="0" t="inlineStr">
+        <is>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N243" s="0"/>
+    </row>
+    <row r="244">
+      <c r="A244" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B239" s="0" t="inlineStr">
+      <c r="B244" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C239" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E239" s="0" t="inlineStr">
+      <c r="C244" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E244" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F239" s="0" t="inlineStr">
+      <c r="F244" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G239" s="0" t="inlineStr">
+      <c r="G244" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
-        </is>
-[...308 lines deleted...]
-          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H244" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J244" s="0"/>
       <c r="K244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L244" s="0" t="inlineStr">
         <is>
-          <t>2020-10-20</t>
+          <t>2021-04-13</t>
         </is>
       </c>
       <c r="M244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N244" s="0"/>
     </row>
     <row r="245">
       <c r="A245" s="0" t="n">
-        <v>3129</v>
+        <v>3218</v>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
       <c r="F245" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
-          <t>2021-06-05</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H245" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J245" s="0"/>
       <c r="K245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L245" s="0" t="inlineStr">
         <is>
-          <t>2020-08-18</t>
+          <t>2021-03-23</t>
         </is>
       </c>
       <c r="M245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N245" s="0"/>
     </row>
     <row r="246">
       <c r="A246" s="0" t="n">
-        <v>3102</v>
+        <v>3185</v>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
       <c r="F246" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I246" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J246" s="0"/>
       <c r="K246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L246" s="0" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2020-12-15</t>
         </is>
       </c>
       <c r="M246" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N246" s="0"/>
     </row>
     <row r="247">
       <c r="A247" s="0" t="n">
-        <v>2885</v>
+        <v>3165</v>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>2019-02-20</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J247" s="0"/>
       <c r="K247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L247" s="0" t="inlineStr">
         <is>
-          <t>2018-07-03</t>
+          <t>2020-11-03</t>
         </is>
       </c>
       <c r="M247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N247" s="0"/>
     </row>
     <row r="248">
       <c r="A248" s="0" t="n">
-        <v>2855</v>
+        <v>3151</v>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F248" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
-          <t>2019-05-16</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J248" s="0"/>
       <c r="K248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L248" s="0" t="inlineStr">
         <is>
-          <t>2018-03-27</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N248" s="0"/>
     </row>
     <row r="249">
       <c r="A249" s="0" t="n">
-        <v>2655</v>
+        <v>3148</v>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F249" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
-          <t>2018-01-20</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H249" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J249" s="0"/>
       <c r="K249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L249" s="0" t="inlineStr">
         <is>
-          <t>2016-08-23</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N249" s="0"/>
     </row>
     <row r="250">
       <c r="A250" s="0" t="n">
-        <v>2640</v>
+        <v>3129</v>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F250" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
-          <t>2017-03-30</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H250" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J250" s="0"/>
       <c r="K250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L250" s="0" t="inlineStr">
         <is>
-          <t>2016-06-21</t>
+          <t>2020-08-18</t>
         </is>
       </c>
       <c r="M250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N250" s="0"/>
     </row>
     <row r="251">
       <c r="A251" s="0" t="n">
-        <v>2635</v>
+        <v>3102</v>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
       <c r="F251" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
-          <t>2017-03-10</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H251" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I251" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J251" s="0"/>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
+        </is>
+      </c>
+      <c r="J251" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-31</t>
+        </is>
+      </c>
       <c r="K251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L251" s="0" t="inlineStr">
         <is>
-          <t>2016-06-07</t>
+          <t>2020-05-12</t>
         </is>
       </c>
       <c r="M251" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N251" s="0"/>
     </row>
     <row r="252">
       <c r="A252" s="0" t="n">
-        <v>2501</v>
+        <v>2885</v>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F252" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
-          <t>2016-04-09</t>
+          <t>2019-02-20</t>
         </is>
       </c>
       <c r="H252" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J252" s="0"/>
       <c r="K252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L252" s="0" t="inlineStr">
         <is>
-          <t>2015-03-31</t>
+          <t>2018-07-03</t>
         </is>
       </c>
       <c r="M252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N252" s="0"/>
     </row>
     <row r="253">
       <c r="A253" s="0" t="n">
-        <v>2336</v>
+        <v>2855</v>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
       <c r="F253" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2019-05-16</t>
         </is>
       </c>
       <c r="H253" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J253" s="0"/>
       <c r="K253" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="L253" s="0" t="inlineStr">
         <is>
-          <t>2013-12-17</t>
+          <t>2018-03-27</t>
         </is>
       </c>
       <c r="M253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N253" s="0"/>
     </row>
     <row r="254">
       <c r="A254" s="0" t="n">
-        <v>2310</v>
+        <v>2655</v>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C254" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E254" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
       <c r="F254" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G254" s="0" t="inlineStr">
         <is>
-          <t>2014-11-04</t>
+          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H254" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I254" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J254" s="0"/>
       <c r="K254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L254" s="0" t="inlineStr">
         <is>
-          <t>2013-10-22</t>
+          <t>2016-08-23</t>
         </is>
       </c>
       <c r="M254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N254" s="0"/>
     </row>
     <row r="255">
       <c r="A255" s="0" t="n">
-        <v>2291</v>
+        <v>2640</v>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C255" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E255" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F255" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G255" s="0" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H255" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J255" s="0"/>
       <c r="K255" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L255" s="0" t="inlineStr">
         <is>
-          <t>2013-09-10</t>
+          <t>2016-06-21</t>
         </is>
       </c>
       <c r="M255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N255" s="0"/>
     </row>
     <row r="256">
       <c r="A256" s="0" t="n">
-        <v>2212</v>
+        <v>2635</v>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C256" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E256" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F256" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G256" s="0" t="inlineStr">
         <is>
-          <t>2013-08-29</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H256" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J256" s="0"/>
       <c r="K256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L256" s="0"/>
+      <c r="L256" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-07</t>
+        </is>
+      </c>
       <c r="M256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N256" s="0"/>
     </row>
     <row r="257">
       <c r="A257" s="0" t="n">
-        <v>2108</v>
+        <v>2501</v>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C257" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
-      <c r="D257" s="0"/>
+      <c r="D257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E257" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
       <c r="F257" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G257" s="0" t="inlineStr">
         <is>
-          <t>2000-01-01</t>
+          <t>2016-04-09</t>
         </is>
       </c>
       <c r="H257" s="0" t="inlineStr">
         <is>
-          <t>Datenmigration</t>
-[...2 lines deleted...]
-      <c r="I257" s="0"/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="J257" s="0"/>
       <c r="K257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L257" s="0"/>
+      <c r="L257" s="0" t="inlineStr">
+        <is>
+          <t>2015-03-31</t>
+        </is>
+      </c>
       <c r="M257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N257" s="0"/>
     </row>
     <row r="258">
       <c r="A258" s="0" t="n">
-        <v>2050</v>
+        <v>2336</v>
       </c>
       <c r="B258" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C258" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E258" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
       <c r="F258" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G258" s="0" t="inlineStr">
         <is>
-          <t>2012-05-03</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H258" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J258" s="0"/>
       <c r="K258" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="L258" s="0"/>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="L258" s="0" t="inlineStr">
+        <is>
+          <t>2013-12-17</t>
+        </is>
+      </c>
       <c r="M258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N258" s="0"/>
     </row>
     <row r="259">
       <c r="A259" s="0" t="n">
-        <v>2024</v>
+        <v>2310</v>
       </c>
       <c r="B259" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C259" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E259" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
         </is>
       </c>
       <c r="F259" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G259" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2014-11-04</t>
         </is>
       </c>
       <c r="H259" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I259" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
       <c r="J259" s="0"/>
       <c r="K259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L259" s="0"/>
+      <c r="L259" s="0" t="inlineStr">
+        <is>
+          <t>2013-10-22</t>
+        </is>
+      </c>
       <c r="M259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N259" s="0"/>
     </row>
     <row r="260">
       <c r="A260" s="0" t="n">
-        <v>1977</v>
+        <v>2291</v>
       </c>
       <c r="B260" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C260" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E260" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F260" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G260" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2013-09-26</t>
         </is>
       </c>
       <c r="H260" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J260" s="0"/>
       <c r="K260" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="L260" s="0"/>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L260" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-10</t>
+        </is>
+      </c>
       <c r="M260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N260" s="0"/>
     </row>
     <row r="261">
       <c r="A261" s="0" t="n">
-        <v>1901</v>
+        <v>2212</v>
       </c>
       <c r="B261" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C261" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E261" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
         </is>
       </c>
       <c r="F261" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G261" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2013-08-29</t>
         </is>
       </c>
       <c r="H261" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J261" s="0"/>
       <c r="K261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L261" s="0"/>
       <c r="M261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N261" s="0"/>
     </row>
     <row r="262">
       <c r="A262" s="0" t="n">
-        <v>1775</v>
+        <v>2108</v>
       </c>
       <c r="B262" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C262" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
-      <c r="D262" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D262" s="0"/>
       <c r="E262" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
         </is>
       </c>
       <c r="F262" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G262" s="0" t="inlineStr">
         <is>
-          <t>2010-05-06</t>
+          <t>2000-01-01</t>
         </is>
       </c>
       <c r="H262" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
-[...6 lines deleted...]
-      </c>
+          <t>Datenmigration</t>
+        </is>
+      </c>
+      <c r="I262" s="0"/>
       <c r="J262" s="0"/>
       <c r="K262" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L262" s="0"/>
       <c r="M262" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N262" s="0"/>
     </row>
     <row r="263">
       <c r="A263" s="0" t="n">
-        <v>1693</v>
+        <v>2050</v>
       </c>
       <c r="B263" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C263" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E263" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
         </is>
       </c>
       <c r="F263" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G263" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2012-05-03</t>
         </is>
       </c>
       <c r="H263" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I263" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J263" s="0"/>
       <c r="K263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L263" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L263" s="0"/>
       <c r="M263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N263" s="0"/>
     </row>
     <row r="264">
       <c r="A264" s="0" t="n">
+        <v>2024</v>
+      </c>
+      <c r="B264" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C264" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E264" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+        </is>
+      </c>
+      <c r="F264" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G264" s="0" t="inlineStr">
+        <is>
+          <t>2011-07-07</t>
+        </is>
+      </c>
+      <c r="H264" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J264" s="0"/>
+      <c r="K264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L264" s="0"/>
+      <c r="M264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N264" s="0"/>
+    </row>
+    <row r="265">
+      <c r="A265" s="0" t="n">
+        <v>1977</v>
+      </c>
+      <c r="B265" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C265" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E265" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+        </is>
+      </c>
+      <c r="F265" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G265" s="0" t="inlineStr">
+        <is>
+          <t>2011-03-31</t>
+        </is>
+      </c>
+      <c r="H265" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J265" s="0"/>
+      <c r="K265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L265" s="0"/>
+      <c r="M265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N265" s="0"/>
+    </row>
+    <row r="266">
+      <c r="A266" s="0" t="n">
+        <v>1901</v>
+      </c>
+      <c r="B266" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C266" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E266" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+        </is>
+      </c>
+      <c r="F266" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G266" s="0" t="inlineStr">
+        <is>
+          <t>2010-09-30</t>
+        </is>
+      </c>
+      <c r="H266" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J266" s="0"/>
+      <c r="K266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L266" s="0"/>
+      <c r="M266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N266" s="0"/>
+    </row>
+    <row r="267">
+      <c r="A267" s="0" t="n">
+        <v>1775</v>
+      </c>
+      <c r="B267" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C267" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E267" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+        </is>
+      </c>
+      <c r="F267" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G267" s="0" t="inlineStr">
+        <is>
+          <t>2010-05-06</t>
+        </is>
+      </c>
+      <c r="H267" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J267" s="0"/>
+      <c r="K267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L267" s="0"/>
+      <c r="M267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N267" s="0"/>
+    </row>
+    <row r="268">
+      <c r="A268" s="0" t="n">
+        <v>1693</v>
+      </c>
+      <c r="B268" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C268" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E268" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+        </is>
+      </c>
+      <c r="F268" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G268" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I268" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J268" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-30</t>
+        </is>
+      </c>
+      <c r="K268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L268" s="0" t="inlineStr">
+        <is>
+          <t>2008-06-13</t>
+        </is>
+      </c>
+      <c r="M268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N268" s="0"/>
+    </row>
+    <row r="269">
+      <c r="A269" s="0" t="n">
         <v>1646</v>
       </c>
-      <c r="B264" s="0" t="inlineStr">
+      <c r="B269" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C264" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E264" s="0" t="inlineStr">
+      <c r="C269" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E269" s="0" t="inlineStr">
         <is>
           <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
 2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
-      <c r="F264" s="0" t="inlineStr">
+      <c r="F269" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G264" s="0" t="inlineStr">
+      <c r="G269" s="0" t="inlineStr">
         <is>
           <t>2009-05-28</t>
         </is>
       </c>
-      <c r="H264" s="0" t="inlineStr">
+      <c r="H269" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I264" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A265" s="0" t="n">
+      <c r="I269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J269" s="0"/>
+      <c r="K269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L269" s="0"/>
+      <c r="M269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N269" s="0"/>
+    </row>
+    <row r="270">
+      <c r="A270" s="0" t="n">
         <v>1393</v>
       </c>
-      <c r="B265" s="0" t="inlineStr">
+      <c r="B270" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C265" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E265" s="0" t="inlineStr">
+      <c r="C270" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E270" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
-      <c r="F265" s="0" t="inlineStr">
+      <c r="F270" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G265" s="0" t="inlineStr">
+      <c r="G270" s="0" t="inlineStr">
         <is>
           <t>2006-06-01</t>
         </is>
       </c>
-      <c r="H265" s="0" t="inlineStr">
+      <c r="H270" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I265" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A266" s="0" t="n">
+      <c r="I270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J270" s="0"/>
+      <c r="K270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L270" s="0"/>
+      <c r="M270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N270" s="0"/>
+    </row>
+    <row r="271">
+      <c r="A271" s="0" t="n">
         <v>1251</v>
       </c>
-      <c r="B266" s="0" t="inlineStr">
+      <c r="B271" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C266" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E266" s="0" t="inlineStr">
+      <c r="C271" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E271" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
-      <c r="F266" s="0" t="inlineStr">
+      <c r="F271" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G266" s="0" t="inlineStr">
+      <c r="G271" s="0" t="inlineStr">
         <is>
           <t>2005-02-24</t>
         </is>
       </c>
-      <c r="H266" s="0" t="inlineStr">
+      <c r="H271" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I266" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A267" s="0" t="n">
+      <c r="I271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J271" s="0"/>
+      <c r="K271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L271" s="0"/>
+      <c r="M271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N271" s="0"/>
+    </row>
+    <row r="272">
+      <c r="A272" s="0" t="n">
         <v>1000</v>
       </c>
-      <c r="B267" s="0" t="inlineStr">
+      <c r="B272" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
-      <c r="C267" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E267" s="0" t="inlineStr">
+      <c r="C272" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E272" s="0" t="inlineStr">
         <is>
           <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
-      <c r="F267" s="0" t="inlineStr">
+      <c r="F272" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G267" s="0" t="inlineStr">
+      <c r="G272" s="0" t="inlineStr">
         <is>
           <t>2003-01-30</t>
         </is>
       </c>
-      <c r="H267" s="0" t="inlineStr">
+      <c r="H272" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I267" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A268" s="0" t="n">
+      <c r="I272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J272" s="0"/>
+      <c r="K272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L272" s="0"/>
+      <c r="M272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N272" s="0"/>
+    </row>
+    <row r="273">
+      <c r="A273" s="0" t="n">
         <v>282</v>
       </c>
-      <c r="B268" s="0" t="inlineStr">
+      <c r="B273" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C268" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E268" s="0" t="inlineStr">
+      <c r="C273" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E273" s="0" t="inlineStr">
         <is>
           <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
-      <c r="F268" s="0" t="inlineStr">
+      <c r="F273" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G268" s="0" t="inlineStr">
+      <c r="G273" s="0" t="inlineStr">
         <is>
           <t>2024-07-03</t>
         </is>
       </c>
-      <c r="H268" s="0" t="inlineStr">
+      <c r="H273" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt</t>
         </is>
       </c>
-      <c r="I268" s="0" t="inlineStr">
+      <c r="I273" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt bis 31. Dezember 2030</t>
         </is>
       </c>
-      <c r="J268" s="0" t="inlineStr">
+      <c r="J273" s="0" t="inlineStr">
         <is>
           <t>2030-12-31</t>
         </is>
       </c>
-      <c r="K268" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L268" s="0" t="inlineStr">
+      <c r="K273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L273" s="0" t="inlineStr">
         <is>
           <t>1995-08-07</t>
         </is>
       </c>
-      <c r="M268" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N268" s="0"/>
+      <c r="M273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N273" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>