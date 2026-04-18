--- v2 (2026-03-03)
+++ v3 (2026-04-18)
@@ -62,100 +62,100 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N233" totalsRowShown="0">
-  <autoFilter ref="A1:N233"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N230" totalsRowShown="0">
+  <autoFilter ref="A1:N230"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N233"/>
+  <dimension ref="A1:N230"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="25.08988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="31.68988764044944"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="26.18988764044944"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="13" max="13" bestFit="true" customWidth="true" width="120.78988764044945"/>
+    <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
@@ -189,7225 +189,7225 @@
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>Kommissionen</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht am</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht von</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Abgeschlossen am</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>4061</v>
+        <v>3939</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J2" s="0"/>
       <c r="K2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>4058</v>
+        <v>4076</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Anne Hänel, Erich Grob, Fabienne Michel, Jill Nussbaumer, Michèle Schmid und Hans Jörg Villiger betreffend Umsetzung Autoarmes Zentrum Cham (AAZ)</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026-02-07</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2026-02-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t>Hänel Anne, Grob Erich, Michel Fabienne, Nussbaumer Jill, Schmid Michèle, Villiger Hans Jörg</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>4057</v>
+        <v>4068</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Kleine Anfrage von Vroni Straub betreffend Kaufinteresse Villa «unterer Frauenstein»</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="H4" s="0" t="inlineStr">
+        <is>
+          <t>Antwort des Regierungsrats</t>
+        </is>
+      </c>
+      <c r="I4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J4" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="K4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L4" s="0" t="inlineStr">
+        <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="H4" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
-[...2 lines deleted...]
-      <c r="N4" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="N4" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>4047</v>
+        <v>4061</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
           <t>2027-02-26</t>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>4044</v>
+        <v>4057</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>4042</v>
+        <v>4047</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>4039</v>
+        <v>4044</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
           <t>2027-01-29</t>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>4028</v>
+        <v>4042</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>4027</v>
+        <v>4039</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>4026</v>
+        <v>4028</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>4021</v>
+        <v>4027</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>4020</v>
+        <v>4026</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>4018</v>
+        <v>4021</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>4015</v>
+        <v>4020</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>4014</v>
+        <v>4018</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
-[...2 lines deleted...]
-      <c r="J16" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J16" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>4012</v>
+        <v>4015</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
-[...2 lines deleted...]
-      <c r="J17" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J17" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>4008</v>
+        <v>4014</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J18" s="0"/>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>4000</v>
+        <v>4012</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Ausbau erneuerbarer Energien</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J19" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J19" s="0"/>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2025-10-05</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>3990</v>
+        <v>4008</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>3985</v>
+        <v>4000</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Interpellation der SP-Fraktion betreffend Ausbau erneuerbarer Energien</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-10-05</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>3972</v>
+        <v>3990</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>3966</v>
+        <v>3985</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>3960</v>
+        <v>3972</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>3950</v>
+        <v>3966</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
-[...2 lines deleted...]
-      <c r="J25" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J25" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>3949</v>
+        <v>3960</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2025-12-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J26" s="0"/>
+      <c r="J26" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>3938</v>
+        <v>3950</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J27" s="0"/>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t/>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>3923</v>
+        <v>3949</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-12-27</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Bund: Genehmigung pendent</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J28" s="0"/>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>3921</v>
+        <v>3938</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>3888</v>
+        <v>3923</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
         </is>
       </c>
       <c r="J30" s="0"/>
       <c r="K30" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>3887</v>
+        <v>3921</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J31" s="0"/>
+      <c r="J31" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-05-05</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Straub Vroni</t>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>3869</v>
+        <v>3888</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J32" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J32" s="0"/>
       <c r="K32" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t/>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>3867</v>
+        <v>3887</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
           <t>2025-09-04</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J33" s="0"/>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>3866</v>
+        <v>3869</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
-[...2 lines deleted...]
-      <c r="J34" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J34" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-02</t>
+        </is>
+      </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>3861</v>
+        <v>3867</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J35" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J35" s="0"/>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>3826</v>
+        <v>3866</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J36" s="0"/>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>3816</v>
+        <v>3861</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>3808</v>
+        <v>3826</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J38" s="0"/>
+      <c r="J38" s="0" t="inlineStr">
+        <is>
+          <t>2028-12-18</t>
+        </is>
+      </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L38" s="0"/>
+      <c r="L38" s="0" t="inlineStr">
+        <is>
+          <t>2024-10-13</t>
+        </is>
+      </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>3790</v>
+        <v>3816</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J39" s="0"/>
+      <c r="J39" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>3767</v>
+        <v>3808</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J40" s="0"/>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L40" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L40" s="0"/>
       <c r="M40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>3759</v>
+        <v>3790</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J41" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J41" s="0"/>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>3758</v>
+        <v>3767</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J42" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J42" s="0"/>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>3755</v>
+        <v>3759</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>3743</v>
+        <v>3758</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J44" s="0"/>
+      <c r="J44" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-29</t>
+        </is>
+      </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>3742</v>
+        <v>3755</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J45" s="0"/>
+      <c r="J45" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>3736</v>
+        <v>3743</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J46" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J46" s="0"/>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t/>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>3735</v>
+        <v>3742</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J47" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J47" s="0"/>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>3734</v>
+        <v>3736</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>3733</v>
+        <v>3735</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>3725</v>
+        <v>3734</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>3704</v>
+        <v>3733</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>3685</v>
+        <v>3725</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 23/1 (Teil I: Anträge der Gemeinden im Rahmen der Ortsplanrevisionen; Teil II: Wälder mit besonderer Naturschutzfunktion, Fliessgewässer, Seen, Kantonsstrassen: Bügel, Rotkreuz, Güterverkehr)</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
-          <t>Teilgenehmigung vom 16. Mai 2025. Genehmigung Kapitel S 2.1 steht noch aus.</t>
-[...2 lines deleted...]
-      <c r="J52" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J52" s="0" t="inlineStr">
+        <is>
+          <t>2025-05-23</t>
+        </is>
+      </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2024-02-27</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>3676</v>
+        <v>3704</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>3667</v>
+        <v>3676</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>3656</v>
+        <v>3667</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J55" s="0"/>
+      <c r="J55" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>3621</v>
+        <v>3656</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J56" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J56" s="0"/>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t/>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>3617</v>
+        <v>3621</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
           <t>2025-01-30</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
           <t>2028-01-30</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>3616</v>
+        <v>3617</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
           <t>2025-01-30</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t/>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
           <t>2028-01-30</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>3613</v>
+        <v>3616</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J59" s="0"/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+        </is>
+      </c>
+      <c r="J59" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>3595</v>
+        <v>3613</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J60" s="0"/>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-08-29</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>3594</v>
+        <v>3595</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
           <t>2024-03-07</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J61" s="0"/>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
           <t>2023-07-11</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>3592</v>
+        <v>3594</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J62" s="0"/>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>3569</v>
+        <v>3592</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2024-05-06</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t/>
         </is>
       </c>
       <c r="J63" s="0"/>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2023-07-04</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>3562</v>
+        <v>3569</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-05-06</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J64" s="0"/>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2023-05-02</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>3546</v>
+        <v>3562</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2023-04-18</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>3535</v>
+        <v>3546</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J66" s="0"/>
+      <c r="J66" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-03-28</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>3534</v>
+        <v>3535</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
           <t>2023-10-07</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J67" s="0"/>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
           <t>2023-02-28</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>3512</v>
+        <v>3534</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2024-01-12</t>
+          <t>2023-10-07</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J68" s="0"/>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2022-12-20</t>
+          <t>2023-02-28</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>3488</v>
+        <v>3512</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2024-01-12</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J69" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J69" s="0"/>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2022-12-20</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t/>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>3480</v>
+        <v>3488</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2023-08-18</t>
+          <t>2024-02-29</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J70" s="0"/>
+      <c r="J70" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-28</t>
+        </is>
+      </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2022-09-20</t>
+          <t>2022-10-25</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
+        <v>3480</v>
+      </c>
+      <c r="B71" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C71" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D71" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E71" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+        </is>
+      </c>
+      <c r="F71" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G71" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-18</t>
+        </is>
+      </c>
+      <c r="H71" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I71" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J71" s="0"/>
+      <c r="K71" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L71" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-20</t>
+        </is>
+      </c>
+      <c r="M71" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N71" s="0"/>
+    </row>
+    <row r="72">
+      <c r="A72" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B71" s="0" t="inlineStr">
+      <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C71" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E71" s="0" t="inlineStr">
+      <c r="C72" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D72" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E72" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F71" s="0" t="inlineStr">
+      <c r="F72" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G71" s="0" t="inlineStr">
+      <c r="G72" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
-        </is>
-[...60 lines deleted...]
-          <t>2023-09-08</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J72" s="0"/>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2022-08-23</t>
+          <t>2022-09-13</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>3453</v>
+        <v>3471</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2023-05-11</t>
+          <t>2023-09-08</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J73" s="0"/>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2022-06-28</t>
+          <t>2022-08-23</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>3443</v>
+        <v>3453</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J74" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J74" s="0"/>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2022-06-13</t>
+          <t>2022-06-28</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
+          <t/>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>3439</v>
+        <v>3443</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2023-05-11</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J75" s="0"/>
+      <c r="J75" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-14</t>
+        </is>
+      </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2022-06-07</t>
+          <t>2022-06-13</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>3354</v>
+        <v>3439</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J76" s="0"/>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2021-12-20</t>
+          <t>2022-06-07</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t>Spörri Markus, Letter Peter</t>
+          <t/>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>3320</v>
+        <v>3354</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2026-06-28</t>
         </is>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2021-11-02</t>
+          <t>2021-12-20</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+          <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>3281</v>
+        <v>3320</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J78" s="0"/>
+      <c r="J78" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2021-08-17</t>
+          <t>2021-11-02</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>3268</v>
+        <v>3281</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J79" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J79" s="0"/>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2021-06-24</t>
+          <t>2021-08-17</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>3262</v>
+        <v>3268</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
           <t>2022-11-10</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
           <t>2025-11-09</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2021-06-09</t>
+          <t>2021-06-24</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+          <t/>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
+        <v>3262</v>
+      </c>
+      <c r="B81" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C81" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D81" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E81" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+        </is>
+      </c>
+      <c r="F81" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G81" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H81" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I81" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J81" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K81" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L81" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-09</t>
+        </is>
+      </c>
+      <c r="M81" s="0" t="inlineStr">
+        <is>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+        </is>
+      </c>
+      <c r="N81" s="0"/>
+    </row>
+    <row r="82">
+      <c r="A82" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B81" s="0" t="inlineStr">
+      <c r="B82" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C81" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E81" s="0" t="inlineStr">
+      <c r="C82" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D82" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E82" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F81" s="0" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J82" s="0"/>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2021-03-23</t>
+          <t>2021-04-13</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
+        <v>3218</v>
+      </c>
+      <c r="B83" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C83" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E83" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
+        </is>
+      </c>
+      <c r="F83" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G83" s="0" t="inlineStr">
+        <is>
+          <t>2021-10-28</t>
+        </is>
+      </c>
+      <c r="H83" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J83" s="0"/>
+      <c r="K83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L83" s="0" t="inlineStr">
+        <is>
+          <t>2021-03-23</t>
+        </is>
+      </c>
+      <c r="M83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N83" s="0"/>
+    </row>
+    <row r="84">
+      <c r="A84" s="0" t="n">
         <v>3208</v>
       </c>
-      <c r="B83" s="0" t="inlineStr">
+      <c r="B84" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C83" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E83" s="0" t="inlineStr">
+      <c r="C84" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D84" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E84" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25/368, Knoten Zollhus, Gemeinde Hünenberg» 
 </t>
         </is>
       </c>
-      <c r="F83" s="0" t="inlineStr">
+      <c r="F84" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G83" s="0" t="inlineStr">
+      <c r="G84" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
-        </is>
-[...60 lines deleted...]
-          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J84" s="0"/>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2020-12-15</t>
+          <t>2021-03-09</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>3165</v>
+        <v>3185</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2021-08-21</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J85" s="0"/>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2020-11-03</t>
+          <t>2020-12-15</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>3151</v>
+        <v>3165</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2021-06-25</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J86" s="0"/>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2020-10-27</t>
+          <t>2020-11-03</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3148</v>
+        <v>3151</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
           <t>2021-06-25</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J87" s="0"/>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2020-10-20</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>3129</v>
+        <v>3148</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2021-06-05</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J88" s="0"/>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2020-08-18</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>2940</v>
+        <v>3129</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2019-07-01</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J89" s="0"/>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2019-02-19</t>
+          <t>2020-08-18</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>2897</v>
+        <v>2940</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2019-05-18</t>
+          <t>2019-07-01</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J90" s="0"/>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2018-09-18</t>
+          <t>2019-02-19</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>2885</v>
+        <v>2897</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2019-02-20</t>
+          <t>2019-05-18</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J91" s="0"/>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2018-07-03</t>
+          <t>2018-09-18</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>2855</v>
+        <v>2885</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2019-05-16</t>
+          <t>2019-02-20</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J92" s="0"/>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2018-03-27</t>
+          <t>2018-07-03</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>2850</v>
+        <v>2855</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2018-11-06</t>
+          <t>2019-05-16</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J93" s="0"/>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2018-03-20</t>
+          <t>2018-03-27</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>2766</v>
+        <v>2850</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2018-01-25</t>
+          <t>2018-11-06</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J94" s="0"/>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2017-07-11</t>
+          <t>2018-03-20</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>2655</v>
+        <v>2766</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2018-01-20</t>
+          <t>2018-01-25</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J95" s="0"/>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2016-08-23</t>
+          <t>2017-07-11</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>2640</v>
+        <v>2655</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2017-03-30</t>
+          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J96" s="0"/>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2016-06-21</t>
+          <t>2016-08-23</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>2635</v>
+        <v>2640</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2017-03-10</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J97" s="0"/>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2016-06-07</t>
+          <t>2016-06-21</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>2501</v>
+        <v>2635</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2016-04-09</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J98" s="0"/>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2015-03-31</t>
+          <t>2016-06-07</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>2336</v>
+        <v>2501</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2014-11-08</t>
+          <t>2016-04-09</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J99" s="0"/>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2013-12-17</t>
+          <t>2015-03-31</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>2310</v>
+        <v>2336</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2014-11-04</t>
+          <t>2014-11-08</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
       <c r="J100" s="0"/>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2013-10-22</t>
+          <t>2013-12-17</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>2291</v>
+        <v>2310</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2014-11-04</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
       <c r="J101" s="0"/>
       <c r="K101" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2013-09-10</t>
+          <t>2013-10-22</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>2212</v>
+        <v>2291</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2013-08-29</t>
+          <t>2013-09-26</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J102" s="0"/>
       <c r="K102" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="L102" s="0"/>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L102" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-10</t>
+        </is>
+      </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>2050</v>
+        <v>2212</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2012-05-03</t>
+          <t>2013-08-29</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J103" s="0"/>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="0"/>
       <c r="M103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>2024</v>
+        <v>2050</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2012-05-03</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J104" s="0"/>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0"/>
       <c r="M104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>1977</v>
+        <v>2024</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2011-07-07</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J105" s="0"/>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0"/>
       <c r="M105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>1901</v>
+        <v>1977</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2011-03-31</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J106" s="0"/>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0"/>
       <c r="M106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>1775</v>
+        <v>1901</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2010-05-06</t>
+          <t>2010-09-30</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J107" s="0"/>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0"/>
       <c r="M107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>1693</v>
+        <v>1775</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2010-05-06</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J108" s="0"/>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L108" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L108" s="0"/>
       <c r="M108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
+        <v>1693</v>
+      </c>
+      <c r="B109" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C109" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D109" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E109" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+        </is>
+      </c>
+      <c r="F109" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G109" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H109" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I109" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J109" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-30</t>
+        </is>
+      </c>
+      <c r="K109" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L109" s="0" t="inlineStr">
+        <is>
+          <t>2008-06-13</t>
+        </is>
+      </c>
+      <c r="M109" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N109" s="0"/>
+    </row>
+    <row r="110">
+      <c r="A110" s="0" t="n">
         <v>1646</v>
       </c>
-      <c r="B109" s="0" t="inlineStr">
+      <c r="B110" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C109" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E109" s="0" t="inlineStr">
+      <c r="C110" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D110" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E110" s="0" t="inlineStr">
         <is>
           <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
 2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
-      <c r="F109" s="0" t="inlineStr">
+      <c r="F110" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G109" s="0" t="inlineStr">
+      <c r="G110" s="0" t="inlineStr">
         <is>
           <t>2009-05-28</t>
-        </is>
-[...56 lines deleted...]
-          <t>2006-06-01</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J110" s="0"/>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0"/>
       <c r="M110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>1251</v>
+        <v>1393</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2005-02-24</t>
+          <t>2006-06-01</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J111" s="0"/>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0"/>
       <c r="M111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>1000</v>
+        <v>1251</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2003-01-30</t>
+          <t>2005-02-24</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J112" s="0"/>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0"/>
       <c r="M112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>282</v>
+        <v>1000</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
+          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2003-01-30</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2030</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J113" s="0"/>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L113" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L113" s="0"/>
       <c r="M113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>4053</v>
+        <v>282</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Gregor Bruhin und Alessandro Ehrbar betreffend Einsatz des neuen Lehrmittels «Wie sicher sind wir?» zur Vermittlung von Armee- und Sicherheitswissen an Schulen im Kanton Zug</t>
+          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist erstreckt bis 31. Dezember 2030</t>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2030-12-31</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>1995-08-07</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Ehrbar Alessandro</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
         <v>4048</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
           <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
@@ -7957,3440 +7957,3444 @@
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
           <t>2028-07-03</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
           <t>2023-10-10</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3591</v>
+        <v>3584</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Rita Hofer, Luzian Franzini, Andreas Iten, Fabienne Michel und Christian Hegglin betreffend Lücken in der Gesetzgebung für minderjährige Kinder und Jugendliche mit einer Behinderung</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
-          <t>2025-09-30</t>
+          <t>2027-09-26</t>
         </is>
       </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2023-06-21</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t>Hofer Rita, Franzini Luzian, Iten Andreas, Michel Fabienne, Hegglin Christian</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3584</v>
+        <v>3579</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3579</v>
+        <v>4051</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>4063</v>
+        <v>4050</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage der ALG-Fraktion betreffend Absage Nachtreffen Jugendpolittag</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2026-02-11</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2026-02-11</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>4051</v>
+        <v>4043</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>4050</v>
+        <v>4038</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>4043</v>
+        <v>4025</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Interpellation der GLP-Fraktion betreffend die Frage: Wie digital und zukunftsfähig sind die Zuger Notariate?</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>4038</v>
+        <v>4023</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>4033</v>
+        <v>4019</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch betreffend Reduktion der Patentkosten für Freizeitangler sowie gesonderte Regelung für Berufsfischer infolge der PFAS-Belastung im Zugersee</t>
+          <t>Interpellation von Simon Leuenberger betreffend Erklärvideos des Kantons bei kantonalen Urnengängen (Wahlen und Abstimmungen)</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2025-11-12</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>4025</v>
+        <v>4011</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend die Frage: Wie digital und zukunftsfähig sind die Zuger Notariate?</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>4023</v>
+        <v>4001</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend Nichtbezug von Sozialleistungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-10-08</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>4019</v>
+        <v>3996</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Simon Leuenberger betreffend Erklärvideos des Kantons bei kantonalen Urnengängen (Wahlen und Abstimmungen)</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert </t>
+        </is>
+      </c>
+      <c r="J135" s="0"/>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2025-11-12</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t/>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>4011</v>
+        <v>3989</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>4001</v>
+        <v>3988</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Nichtbezug von Sozialleistungen im Kanton Zug</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2025-10-08</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3996</v>
+        <v>3964</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J138" s="0"/>
+      <c r="J138" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
-          <t>Kommission Gesundheit und Soziales</t>
+          <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3989</v>
+        <v>3819</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3988</v>
+        <v>3811</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J140" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3964</v>
+        <v>3799</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J141" s="0"/>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3819</v>
+        <v>3792</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
           <t>2025-11-27</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
           <t>2028-11-27</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3811</v>
+        <v>3765</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3799</v>
+        <v>3680</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
-[...2 lines deleted...]
-      <c r="J144" s="0"/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J144" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3792</v>
+        <v>3525</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3765</v>
+        <v>3495</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-06-05</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2022-11-08</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3680</v>
+        <v>3364</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2026-09-27</t>
         </is>
       </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3525</v>
+        <v>3283</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2023-02-03</t>
+          <t>2021-08-23</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Balmer Kurt</t>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3495</v>
+        <v>3260</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
-          <t>2028-06-05</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2021-06-08</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3364</v>
+        <v>3248</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>2026-09-27</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2022-01-26</t>
+          <t>2021-05-11</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3283</v>
+        <v>3102</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
         </is>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-12-31</t>
         </is>
       </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2020-05-12</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3260</v>
+        <v>4078</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3248</v>
+        <v>4066</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3102</v>
+        <v>4062</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+          <t>Interpellation der SP-Fraktion betreffend Hertizentrum 2-5</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2026</t>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
-          <t>2026-12-31</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>4062</v>
+        <v>4052</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Hertizentrum 2-5</t>
+          <t>Interpellation der SP-Fraktion betreffend die Frage: Ist die Pensionskasse Zug eine soziale Vermieterin?</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
           <t>2026-08-26</t>
         </is>
       </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-02-01</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>4056</v>
+        <v>4037</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Michael Arnold betreffend Umsetzung Gesetz über Standortentwicklung</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2026-02-06</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2026-02-06</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>4052</v>
+        <v>4034</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend die Frage: Ist die Pensionskasse Zug eine soziale Vermieterin?</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J157" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J157" s="0"/>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2026-02-01</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>4037</v>
+        <v>3998</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>4034</v>
+        <v>3993</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J159" s="0"/>
+      <c r="J159" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc-Steuerrabatt, 4034</t>
+          <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2025-09-08</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3998</v>
+        <v>3974</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3993</v>
+        <v>3958</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J161" s="0"/>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3974</v>
+        <v>3956</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-11</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J162" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J162" s="0"/>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3958</v>
+        <v>3948</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
         </is>
       </c>
       <c r="J163" s="0"/>
       <c r="K163" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Darlehen ISZL, 3958</t>
+          <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3956</v>
+        <v>3896</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J164" s="0"/>
+      <c r="J164" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-10</t>
+        </is>
+      </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Cybersicherheit, 3957+3956</t>
+          <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3948</v>
+        <v>3877</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t/>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J165" s="0"/>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+        </is>
+      </c>
+      <c r="J165" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3939</v>
+        <v>3872</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J166" s="0"/>
+      <c r="J166" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Werner Thomas, Monney Esther</t>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3896</v>
+        <v>3785</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2028-02-20</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3877</v>
+        <v>3732</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3872</v>
+        <v>3684</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2025-04-11</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3785</v>
+        <v>3683</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
-          <t>2028-02-20</t>
+          <t>2027-04-11</t>
         </is>
       </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3732</v>
+        <v>3286</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J171" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J171" s="0"/>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t/>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3684</v>
+        <v>3285</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J172" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J172" s="0"/>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t/>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3683</v>
+        <v>4075</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>3286</v>
+        <v>4074</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J174" s="0"/>
+      <c r="J174" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>3285</v>
+        <v>4070</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J175" s="0"/>
+      <c r="J175" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
         <v>4055</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
@@ -11683,3521 +11687,3319 @@
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
           <t>2026-10-30</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
           <t>2025-10-14</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
           <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>4003</v>
+        <v>3999</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Femizide im Kanton Zug: Erfassung, Prävention und strukturelle Verantwortung</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2025-10-10</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>3999</v>
+        <v>3980</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-26</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J182" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J182" s="0"/>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>3987</v>
+        <v>3963</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Mirjam Arnold, Anna Bieri, Manuela Käch, Barbara Schmid-Häseli und Corina Kremmel betreffend elektronisches Monitoring zur Verhinderung von Femiziden</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2025-09-02</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Bieri Anna, Käch Manuela, Schmid-Häseli Barbara, Kremmel Corina</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>3980</v>
+        <v>3957</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-11</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J184" s="0"/>
       <c r="K184" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Ombudsgesetz und DSG, 3980</t>
+          <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>3963</v>
+        <v>3941</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>3957</v>
+        <v>3910</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J186" s="0"/>
+      <c r="J186" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Cybersicherheit, 3957+3956</t>
+          <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-04-17</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>3941</v>
+        <v>3891</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>3910</v>
+        <v>3889</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J188" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>3891</v>
+        <v>3727</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J189" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>3889</v>
+        <v>3628</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-08-26</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J190" s="0"/>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2023-10-24</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t/>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>3727</v>
+        <v>3574</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J191" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2023-05-13</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>3628</v>
+        <v>3544</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J192" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J192" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2023-03-27</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>3574</v>
+        <v>3532</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J193" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2027-03-21</t>
         </is>
       </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2023-02-16</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>3544</v>
+        <v>3502</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
           <t>2027-03-01</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2022-11-20</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>3532</v>
+        <v>4041</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
-          <t>2027-03-21</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2023-02-16</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>3502</v>
+        <v>3994</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J196" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J196" s="0"/>
       <c r="K196" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Publikationsgesetz, 3994</t>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2022-11-20</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t/>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>3351</v>
+        <v>3969</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Senkung der Gebühren des Strassenverkehrsamtes</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2023-03-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J197" s="0" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2021-12-17</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>4041</v>
+        <v>3602</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J198" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-12-01</t>
         </is>
       </c>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2023-08-07</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>Schweizer Emil, Monney Esther</t>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>3994</v>
+        <v>3533</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
+</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J199" s="0"/>
       <c r="K199" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Publikationsgesetz, 3994</t>
+          <t/>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2023-02-21</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>3969</v>
+        <v>3507</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+        </is>
+      </c>
+      <c r="J200" s="0"/>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2022-11-24</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>3602</v>
+        <v>4072</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J201" s="0"/>
       <c r="K201" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bildungskommission (BK)</t>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t/>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
-        <v>3533</v>
+        <v>4065</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
-</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J202" s="0"/>
+      <c r="J202" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>2023-02-21</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N202" s="0"/>
     </row>
     <row r="203">
       <c r="A203" s="0" t="n">
-        <v>3507</v>
+        <v>4060</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+          <t>Motion von Alexander Haslimann betreffend befristete Überbrückungsmassnahmen des Kantons Zug bei bundesbedingten Verzögerungen der Auszahlung von Arbeitslosengeldern</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramm Kantonsrat 1. und 2. Quartal 2026</t>
-[...2 lines deleted...]
-      <c r="J203" s="0"/>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J203" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>2022-11-24</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N203" s="0"/>
     </row>
     <row r="204">
       <c r="A204" s="0" t="n">
-        <v>4060</v>
+        <v>4059</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alexander Haslimann betreffend befristete Überbrückungsmassnahmen des Kantons Zug bei bundesbedingten Verzögerungen der Auszahlung von Arbeitslosengeldern</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
-          <t>Fristverkürzung auf 2 Monate</t>
+          <t/>
         </is>
       </c>
       <c r="J204" s="0" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N204" s="0"/>
     </row>
     <row r="205">
       <c r="A205" s="0" t="n">
-        <v>4059</v>
+        <v>4046</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J205" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-01-13</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>4046</v>
+        <v>4036</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J206" s="0" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="K206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>4036</v>
+        <v>4035</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J207" s="0" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>4035</v>
+        <v>3971</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J208" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
-        <v>4022</v>
+        <v>3942</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Lieferungen von Zuger Elektronikkomponenten für russische Drohnen und Raketen</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J209" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>2025-11-24</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0" t="n">
-        <v>4010</v>
+        <v>3911</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend ausländische Immobilienspekulation und Mindestaufenthaltspflicht für Wohneigentümer</t>
+          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2025-04-18</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>3971</v>
+        <v>3905</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Gesetz über die Beherbergungsabgabe Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-01-15</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J211" s="0"/>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t/>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>3942</v>
+        <v>3827</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J212" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t/>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>3911</v>
+        <v>4071</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Kleine Anfrage von Tabea Estermann und Klemens Iten betreffend Beteiligung des Kantons Zug an den Olympischen Winterspielen 2038</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J213" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
-[...2 lines deleted...]
-      <c r="N213" s="0"/>
+          <t>Estermann Tabea, Iten Klemens</t>
+        </is>
+      </c>
+      <c r="N213" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>3905</v>
+        <v>4069</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2026-01-15</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J214" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J214" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
       <c r="K214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>3827</v>
+        <v>4064</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J215" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>3433</v>
+        <v>4029</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Förderung attraktiver Lehrstellenangebote in gewerblichen Berufen</t>
+          <t>Interpellation der GLP-Fraktion betreffend Abhängigkeit der Spitäler und Betreuungseinrichtungen im Kanton Zug von Fachkräften und Produkten aus dem EU-Raum</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J216" s="0" t="inlineStr">
         <is>
-          <t>2026-12-14</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2022-05-31</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
-        <v>4049</v>
+        <v>4013</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage der ALG-Fraktion betreffend Auswirkungen der kantonalen Übernahme von 99 % der stationären Spitalkosten auf Notfallbehandlungen im Ausland</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J217" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>2026-01-26</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
-[...6 lines deleted...]
-      </c>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0" t="n">
-        <v>4029</v>
+        <v>3995</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Abhängigkeit der Spitäler und Betreuungseinrichtungen im Kanton Zug von Fachkräften und Produkten aus dem EU-Raum</t>
+          <t>Interpellation der ALG-Fraktion betreffend fehlende kantonale und kommunale Hitzeaktionspläne</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J218" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="K218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2025-09-10</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0" t="n">
-        <v>4013</v>
+        <v>3932</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J219" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0" t="n">
-        <v>3995</v>
+        <v>3893</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend fehlende kantonale und kommunale Hitzeaktionspläne</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J220" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
-          <t>2025-09-10</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N220" s="0"/>
     </row>
     <row r="221">
       <c r="A221" s="0" t="n">
-        <v>3932</v>
+        <v>3864</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J221" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N221" s="0"/>
     </row>
     <row r="222">
       <c r="A222" s="0" t="n">
-        <v>3893</v>
+        <v>3858</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J222" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>3880</v>
+        <v>3791</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jeffrey Illi, Luzian Franzini, Drin Alaj, Jill Nussbaumer, Mirjam Arnold und Tabea Estermann betreffend Cannabis-Pilotversuche im Kanton Zug</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J223" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>2025-02-11</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
-          <t>Illi Jeffrey, Franzini Luzian, Alaj Drin, Nussbaumer Jill, Arnold Mirjam, Estermann Tabea</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
-        <v>3864</v>
+        <v>3778</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J224" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0" t="n">
-        <v>3858</v>
+        <v>3646</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J225" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2028-04-10</t>
         </is>
       </c>
       <c r="K225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N225" s="0"/>
     </row>
     <row r="226">
       <c r="A226" s="0" t="n">
-        <v>3791</v>
+        <v>3541</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J226" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L226" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2023-03-21</t>
         </is>
       </c>
       <c r="M226" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
         </is>
       </c>
       <c r="N226" s="0"/>
     </row>
     <row r="227">
       <c r="A227" s="0" t="n">
-        <v>3778</v>
+        <v>4030</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J227" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>3646</v>
+        <v>3953</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J228" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>3541</v>
+        <v>3943</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J229" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L229" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
-        <v>4030</v>
+        <v>3350</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
           <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t/>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J230" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2025-11-24</t>
         </is>
       </c>
       <c r="K230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L230" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2021-12-16</t>
         </is>
       </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N230" s="0"/>
-    </row>
-[...196 lines deleted...]
-      <c r="N233" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>