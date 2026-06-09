--- v3 (2026-04-18)
+++ v4 (2026-06-09)
@@ -62,98 +62,98 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N230" totalsRowShown="0">
-  <autoFilter ref="A1:N230"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N259" totalsRowShown="0">
+  <autoFilter ref="A1:N259"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N230"/>
+  <dimension ref="A1:N259"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
-    <col min="6" max="6" bestFit="true" customWidth="true" width="25.08988764044944"/>
+    <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="26.18988764044944"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
     <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
@@ -189,14817 +189,16632 @@
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>Kommissionen</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht am</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht von</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Abgeschlossen am</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>3939</v>
+        <v>4116</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J2" s="0"/>
       <c r="K2" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>4076</v>
+        <v>2108</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
-      <c r="D3" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D3" s="0"/>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
+          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2000-01-01</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
-[...11 lines deleted...]
-      </c>
+          <t>Datenmigration</t>
+        </is>
+      </c>
+      <c r="I3" s="0"/>
+      <c r="J3" s="0"/>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L3" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L3" s="0"/>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Ehrbar Alessandro</t>
+          <t/>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>4068</v>
+        <v>4121</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Vroni Straub betreffend Kaufinteresse Villa «unterer Frauenstein»</t>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J4" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J4" s="0"/>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>4061</v>
+        <v>4120</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Hauses in Bad Schönbrunn</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J5" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J5" s="0"/>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>4057</v>
+        <v>4110</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J6" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J6" s="0"/>
       <c r="K6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Raum Umwelt Verkehr</t>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t/>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>4047</v>
+        <v>4109</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J7" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J7" s="0"/>
       <c r="K7" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>4044</v>
+        <v>4108</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J8" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J8" s="0"/>
       <c r="K8" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>4042</v>
+        <v>4105</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>4039</v>
+        <v>4099</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>4028</v>
+        <v>4097</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>4027</v>
+        <v>4081</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J12" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J12" s="0"/>
       <c r="K12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Raum Umwelt Verkehr</t>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>4026</v>
+        <v>4076</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>4021</v>
+        <v>4061</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>4020</v>
+        <v>4057</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>4018</v>
+        <v>4047</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>4015</v>
+        <v>4044</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>4014</v>
+        <v>4042</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J18" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J18" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>4012</v>
+        <v>4039</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J19" s="0"/>
+      <c r="J19" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>4008</v>
+        <v>4028</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
           <t>GLP</t>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>4000</v>
+        <v>4027</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Ausbau erneuerbarer Energien</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>2025-10-05</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>3990</v>
+        <v>4026</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>3985</v>
+        <v>4021</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>3972</v>
+        <v>4020</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>3966</v>
+        <v>4018</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>3960</v>
+        <v>4015</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>3950</v>
+        <v>4014</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
         </is>
       </c>
       <c r="J27" s="0"/>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>3949</v>
+        <v>4012</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2025-12-27</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J28" s="0"/>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>3938</v>
+        <v>4008</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>3923</v>
+        <v>3990</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J30" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J30" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>3921</v>
+        <v>3985</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>3888</v>
+        <v>3972</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J32" s="0"/>
+      <c r="J32" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>3887</v>
+        <v>3966</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J33" s="0"/>
+      <c r="J33" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>3869</v>
+        <v>3960</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>3867</v>
+        <v>3950</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
         </is>
       </c>
       <c r="J35" s="0"/>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>3866</v>
+        <v>3949</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+          <t>Genehmigung des Bundes erfolgt.Webseite Amt für Raum und Verkehr: Richtplananpassungen</t>
         </is>
       </c>
       <c r="J36" s="0"/>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>3861</v>
+        <v>3938</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>3826</v>
+        <v>3923</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J38" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J38" s="0"/>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>3816</v>
+        <v>3921</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-05-05</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>Straub Vroni</t>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>3808</v>
+        <v>3888</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J40" s="0"/>
       <c r="K40" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="L40" s="0"/>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L40" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-25</t>
+        </is>
+      </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>3790</v>
+        <v>3887</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J41" s="0"/>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>3767</v>
+        <v>3869</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J42" s="0"/>
+      <c r="J42" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-02</t>
+        </is>
+      </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>3759</v>
+        <v>3867</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J43" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J43" s="0"/>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>3758</v>
+        <v>3866</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J44" s="0"/>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>3755</v>
+        <v>3861</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>3743</v>
+        <v>3826</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J46" s="0"/>
+      <c r="J46" s="0" t="inlineStr">
+        <is>
+          <t>2028-12-18</t>
+        </is>
+      </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>3742</v>
+        <v>3816</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J47" s="0"/>
+      <c r="J47" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>3736</v>
+        <v>3808</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J48" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J48" s="0"/>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L48" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L48" s="0"/>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t/>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>3735</v>
+        <v>3790</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J49" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J49" s="0"/>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>3734</v>
+        <v>3767</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J50" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J50" s="0"/>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>3733</v>
+        <v>3759</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H51" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J51" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L51" s="0" t="inlineStr">
+        <is>
           <t>2024-07-03</t>
         </is>
       </c>
-      <c r="H51" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>3725</v>
+        <v>3758</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>3704</v>
+        <v>3755</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>3676</v>
+        <v>3743</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J54" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J54" s="0"/>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t/>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>3667</v>
+        <v>3742</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J55" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J55" s="0"/>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>3656</v>
+        <v>3736</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J56" s="0"/>
+      <c r="J56" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>3621</v>
+        <v>3735</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>3617</v>
+        <v>3734</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
           <t>2025-01-30</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
           <t>2028-01-30</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>3616</v>
+        <v>3733</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t/>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>3613</v>
+        <v>3725</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J60" s="0"/>
+      <c r="J60" s="0" t="inlineStr">
+        <is>
+          <t>2025-05-23</t>
+        </is>
+      </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>3595</v>
+        <v>3704</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J61" s="0"/>
+      <c r="J61" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>3594</v>
+        <v>3676</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J62" s="0"/>
+      <c r="J62" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>3592</v>
+        <v>3667</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J63" s="0"/>
+      <c r="J63" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>3569</v>
+        <v>3656</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2024-05-06</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t/>
         </is>
       </c>
       <c r="J64" s="0"/>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>3562</v>
+        <v>3621</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>3546</v>
+        <v>3617</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>3535</v>
+        <v>3616</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J67" s="0"/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+        </is>
+      </c>
+      <c r="J67" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>3534</v>
+        <v>3613</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J68" s="0"/>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-08-29</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>3512</v>
+        <v>3595</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2024-01-12</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J69" s="0"/>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2022-12-20</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>3488</v>
+        <v>3594</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J70" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J70" s="0"/>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t/>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>3480</v>
+        <v>3592</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2023-08-18</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" s="0"/>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2022-09-20</t>
+          <t>2023-07-04</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
+        <v>3569</v>
+      </c>
+      <c r="B72" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C72" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D72" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E72" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+        </is>
+      </c>
+      <c r="F72" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G72" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="H72" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I72" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J72" s="0"/>
+      <c r="K72" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L72" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-02</t>
+        </is>
+      </c>
+      <c r="M72" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N72" s="0"/>
+    </row>
+    <row r="73">
+      <c r="A73" s="0" t="n">
+        <v>3562</v>
+      </c>
+      <c r="B73" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C73" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D73" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E73" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+        </is>
+      </c>
+      <c r="F73" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G73" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H73" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I73" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J73" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K73" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L73" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-18</t>
+        </is>
+      </c>
+      <c r="M73" s="0" t="inlineStr">
+        <is>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+        </is>
+      </c>
+      <c r="N73" s="0"/>
+    </row>
+    <row r="74">
+      <c r="A74" s="0" t="n">
+        <v>3546</v>
+      </c>
+      <c r="B74" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C74" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D74" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E74" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F74" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G74" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H74" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I74" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J74" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K74" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L74" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-28</t>
+        </is>
+      </c>
+      <c r="M74" s="0" t="inlineStr">
+        <is>
+          <t>FDP</t>
+        </is>
+      </c>
+      <c r="N74" s="0"/>
+    </row>
+    <row r="75">
+      <c r="A75" s="0" t="n">
+        <v>3535</v>
+      </c>
+      <c r="B75" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C75" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D75" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E75" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+        </is>
+      </c>
+      <c r="F75" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G75" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H75" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I75" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J75" s="0"/>
+      <c r="K75" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L75" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M75" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N75" s="0"/>
+    </row>
+    <row r="76">
+      <c r="A76" s="0" t="n">
+        <v>3534</v>
+      </c>
+      <c r="B76" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C76" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D76" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E76" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+        </is>
+      </c>
+      <c r="F76" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G76" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H76" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I76" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J76" s="0"/>
+      <c r="K76" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L76" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M76" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N76" s="0"/>
+    </row>
+    <row r="77">
+      <c r="A77" s="0" t="n">
+        <v>3512</v>
+      </c>
+      <c r="B77" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C77" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D77" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E77" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+        </is>
+      </c>
+      <c r="F77" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G77" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-12</t>
+        </is>
+      </c>
+      <c r="H77" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I77" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J77" s="0"/>
+      <c r="K77" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L77" s="0" t="inlineStr">
+        <is>
+          <t>2022-12-20</t>
+        </is>
+      </c>
+      <c r="M77" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N77" s="0"/>
+    </row>
+    <row r="78">
+      <c r="A78" s="0" t="n">
+        <v>3488</v>
+      </c>
+      <c r="B78" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C78" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D78" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E78" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+        </is>
+      </c>
+      <c r="F78" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G78" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-29</t>
+        </is>
+      </c>
+      <c r="H78" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I78" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J78" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-28</t>
+        </is>
+      </c>
+      <c r="K78" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L78" s="0" t="inlineStr">
+        <is>
+          <t>2022-10-25</t>
+        </is>
+      </c>
+      <c r="M78" s="0" t="inlineStr">
+        <is>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+        </is>
+      </c>
+      <c r="N78" s="0"/>
+    </row>
+    <row r="79">
+      <c r="A79" s="0" t="n">
+        <v>3480</v>
+      </c>
+      <c r="B79" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C79" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D79" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E79" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+        </is>
+      </c>
+      <c r="F79" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G79" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-18</t>
+        </is>
+      </c>
+      <c r="H79" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I79" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J79" s="0"/>
+      <c r="K79" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L79" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-20</t>
+        </is>
+      </c>
+      <c r="M79" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N79" s="0"/>
+    </row>
+    <row r="80">
+      <c r="A80" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B72" s="0" t="inlineStr">
+      <c r="B80" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C72" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E72" s="0" t="inlineStr">
+      <c r="C80" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D80" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E80" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F72" s="0" t="inlineStr">
+      <c r="F80" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G72" s="0" t="inlineStr">
+      <c r="G80" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
         </is>
       </c>
-      <c r="H72" s="0" t="inlineStr">
+      <c r="H80" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I72" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L72" s="0" t="inlineStr">
+      <c r="I80" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J80" s="0"/>
+      <c r="K80" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L80" s="0" t="inlineStr">
         <is>
           <t>2022-09-13</t>
-        </is>
-[...510 lines deleted...]
-          <t>2021-06-24</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>3262</v>
+        <v>3471</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2023-09-08</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J81" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J81" s="0"/>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2021-06-09</t>
+          <t>2022-08-23</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+          <t/>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
+        <v>3453</v>
+      </c>
+      <c r="B82" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C82" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D82" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E82" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
+        </is>
+      </c>
+      <c r="F82" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G82" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-11</t>
+        </is>
+      </c>
+      <c r="H82" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I82" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J82" s="0"/>
+      <c r="K82" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L82" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-28</t>
+        </is>
+      </c>
+      <c r="M82" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N82" s="0"/>
+    </row>
+    <row r="83">
+      <c r="A83" s="0" t="n">
+        <v>3443</v>
+      </c>
+      <c r="B83" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C83" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E83" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
+        </is>
+      </c>
+      <c r="F83" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G83" s="0" t="inlineStr">
+        <is>
+          <t>2023-12-14</t>
+        </is>
+      </c>
+      <c r="H83" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J83" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-14</t>
+        </is>
+      </c>
+      <c r="K83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L83" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-13</t>
+        </is>
+      </c>
+      <c r="M83" s="0" t="inlineStr">
+        <is>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
+        </is>
+      </c>
+      <c r="N83" s="0"/>
+    </row>
+    <row r="84">
+      <c r="A84" s="0" t="n">
+        <v>3439</v>
+      </c>
+      <c r="B84" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C84" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D84" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E84" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+        </is>
+      </c>
+      <c r="F84" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G84" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-11</t>
+        </is>
+      </c>
+      <c r="H84" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I84" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J84" s="0"/>
+      <c r="K84" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L84" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-07</t>
+        </is>
+      </c>
+      <c r="M84" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N84" s="0"/>
+    </row>
+    <row r="85">
+      <c r="A85" s="0" t="n">
+        <v>3354</v>
+      </c>
+      <c r="B85" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C85" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E85" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+        </is>
+      </c>
+      <c r="F85" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G85" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I85" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J85" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-28</t>
+        </is>
+      </c>
+      <c r="K85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L85" s="0" t="inlineStr">
+        <is>
+          <t>2021-12-20</t>
+        </is>
+      </c>
+      <c r="M85" s="0" t="inlineStr">
+        <is>
+          <t>Spörri Markus, Letter Peter</t>
+        </is>
+      </c>
+      <c r="N85" s="0"/>
+    </row>
+    <row r="86">
+      <c r="A86" s="0" t="n">
+        <v>3320</v>
+      </c>
+      <c r="B86" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C86" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E86" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+        </is>
+      </c>
+      <c r="F86" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G86" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-30</t>
+        </is>
+      </c>
+      <c r="H86" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J86" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
+      <c r="K86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L86" s="0" t="inlineStr">
+        <is>
+          <t>2021-11-02</t>
+        </is>
+      </c>
+      <c r="M86" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+        </is>
+      </c>
+      <c r="N86" s="0"/>
+    </row>
+    <row r="87">
+      <c r="A87" s="0" t="n">
+        <v>3281</v>
+      </c>
+      <c r="B87" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C87" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E87" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+        </is>
+      </c>
+      <c r="F87" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G87" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-05</t>
+        </is>
+      </c>
+      <c r="H87" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J87" s="0"/>
+      <c r="K87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L87" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-17</t>
+        </is>
+      </c>
+      <c r="M87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N87" s="0"/>
+    </row>
+    <row r="88">
+      <c r="A88" s="0" t="n">
+        <v>3268</v>
+      </c>
+      <c r="B88" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C88" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D88" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E88" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+        </is>
+      </c>
+      <c r="F88" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G88" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H88" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I88" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J88" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K88" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L88" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-24</t>
+        </is>
+      </c>
+      <c r="M88" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N88" s="0"/>
+    </row>
+    <row r="89">
+      <c r="A89" s="0" t="n">
+        <v>3262</v>
+      </c>
+      <c r="B89" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C89" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D89" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E89" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+        </is>
+      </c>
+      <c r="F89" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G89" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H89" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I89" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J89" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K89" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L89" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-09</t>
+        </is>
+      </c>
+      <c r="M89" s="0" t="inlineStr">
+        <is>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+        </is>
+      </c>
+      <c r="N89" s="0"/>
+    </row>
+    <row r="90">
+      <c r="A90" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B82" s="0" t="inlineStr">
+      <c r="B90" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C82" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E82" s="0" t="inlineStr">
+      <c r="C90" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D90" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E90" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F82" s="0" t="inlineStr">
+      <c r="F90" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G82" s="0" t="inlineStr">
+      <c r="G90" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H82" s="0" t="inlineStr">
+      <c r="H90" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I82" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L82" s="0" t="inlineStr">
+      <c r="I90" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J90" s="0"/>
+      <c r="K90" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L90" s="0" t="inlineStr">
         <is>
           <t>2021-04-13</t>
         </is>
       </c>
-      <c r="M82" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A83" s="0" t="n">
+      <c r="M90" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N90" s="0"/>
+    </row>
+    <row r="91">
+      <c r="A91" s="0" t="n">
         <v>3218</v>
       </c>
-      <c r="B83" s="0" t="inlineStr">
+      <c r="B91" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C83" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E83" s="0" t="inlineStr">
+      <c r="C91" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D91" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E91" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
-      <c r="F83" s="0" t="inlineStr">
+      <c r="F91" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G83" s="0" t="inlineStr">
+      <c r="G91" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H83" s="0" t="inlineStr">
+      <c r="H91" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I83" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L83" s="0" t="inlineStr">
+      <c r="I91" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J91" s="0"/>
+      <c r="K91" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L91" s="0" t="inlineStr">
         <is>
           <t>2021-03-23</t>
         </is>
       </c>
-      <c r="M83" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A84" s="0" t="n">
+      <c r="M91" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N91" s="0"/>
+    </row>
+    <row r="92">
+      <c r="A92" s="0" t="n">
         <v>3208</v>
       </c>
-      <c r="B84" s="0" t="inlineStr">
+      <c r="B92" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C84" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E84" s="0" t="inlineStr">
+      <c r="C92" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D92" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E92" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25/368, Knoten Zollhus, Gemeinde Hünenberg» 
 </t>
         </is>
       </c>
-      <c r="F84" s="0" t="inlineStr">
+      <c r="F92" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G84" s="0" t="inlineStr">
+      <c r="G92" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
-        </is>
-[...494 lines deleted...]
-          <t>2019-02-20</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J92" s="0"/>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2018-07-03</t>
+          <t>2021-03-09</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>2855</v>
+        <v>3185</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2019-05-16</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J93" s="0"/>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2018-03-27</t>
+          <t>2020-12-15</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>2850</v>
+        <v>3165</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2018-11-06</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J94" s="0"/>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2018-03-20</t>
+          <t>2020-11-03</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>2766</v>
+        <v>3151</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2018-01-25</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J95" s="0"/>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2017-07-11</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>2655</v>
+        <v>3148</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2018-01-20</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J96" s="0"/>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2016-08-23</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>2640</v>
+        <v>3129</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2017-03-30</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J97" s="0"/>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2016-06-21</t>
+          <t>2020-08-18</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>2635</v>
+        <v>2940</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2017-03-10</t>
+          <t>2019-07-01</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J98" s="0"/>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2016-06-07</t>
+          <t>2019-02-19</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>2501</v>
+        <v>2897</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2016-04-09</t>
+          <t>2019-05-18</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J99" s="0"/>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2015-03-31</t>
+          <t>2018-09-18</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>2336</v>
+        <v>2885</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2014-11-08</t>
+          <t>2019-02-20</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J100" s="0"/>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2013-12-17</t>
+          <t>2018-07-03</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>2310</v>
+        <v>2855</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2014-11-04</t>
+          <t>2019-05-16</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J101" s="0"/>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2013-10-22</t>
+          <t>2018-03-27</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>2291</v>
+        <v>2850</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2018-11-06</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J102" s="0"/>
       <c r="K102" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2013-09-10</t>
+          <t>2018-03-20</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>2212</v>
+        <v>2766</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2013-08-29</t>
+          <t>2018-01-25</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J103" s="0"/>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L103" s="0"/>
+      <c r="L103" s="0" t="inlineStr">
+        <is>
+          <t>2017-07-11</t>
+        </is>
+      </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>2050</v>
+        <v>2655</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2012-05-03</t>
+          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J104" s="0"/>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L104" s="0"/>
+      <c r="L104" s="0" t="inlineStr">
+        <is>
+          <t>2016-08-23</t>
+        </is>
+      </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>2024</v>
+        <v>2640</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J105" s="0"/>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L105" s="0"/>
+      <c r="L105" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-21</t>
+        </is>
+      </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>1977</v>
+        <v>2635</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J106" s="0"/>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L106" s="0"/>
+      <c r="L106" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-07</t>
+        </is>
+      </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>1901</v>
+        <v>2501</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2016-04-09</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J107" s="0"/>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L107" s="0"/>
+      <c r="L107" s="0" t="inlineStr">
+        <is>
+          <t>2015-03-31</t>
+        </is>
+      </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>1775</v>
+        <v>2336</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2010-05-06</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J108" s="0"/>
       <c r="K108" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="L108" s="0"/>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="L108" s="0" t="inlineStr">
+        <is>
+          <t>2013-12-17</t>
+        </is>
+      </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>1693</v>
+        <v>2310</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2014-11-04</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
-[...6 lines deleted...]
-      </c>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+        </is>
+      </c>
+      <c r="J109" s="0"/>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2008-06-13</t>
+          <t>2013-10-22</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
+        <v>2291</v>
+      </c>
+      <c r="B110" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C110" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D110" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E110" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+        </is>
+      </c>
+      <c r="F110" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G110" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-26</t>
+        </is>
+      </c>
+      <c r="H110" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I110" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J110" s="0"/>
+      <c r="K110" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L110" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-10</t>
+        </is>
+      </c>
+      <c r="M110" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N110" s="0"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="0" t="n">
+        <v>2212</v>
+      </c>
+      <c r="B111" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C111" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D111" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E111" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+        </is>
+      </c>
+      <c r="F111" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G111" s="0" t="inlineStr">
+        <is>
+          <t>2013-08-29</t>
+        </is>
+      </c>
+      <c r="H111" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I111" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J111" s="0"/>
+      <c r="K111" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L111" s="0"/>
+      <c r="M111" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N111" s="0"/>
+    </row>
+    <row r="112">
+      <c r="A112" s="0" t="n">
+        <v>2050</v>
+      </c>
+      <c r="B112" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C112" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D112" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E112" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+        </is>
+      </c>
+      <c r="F112" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G112" s="0" t="inlineStr">
+        <is>
+          <t>2012-05-03</t>
+        </is>
+      </c>
+      <c r="H112" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I112" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J112" s="0"/>
+      <c r="K112" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L112" s="0"/>
+      <c r="M112" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N112" s="0"/>
+    </row>
+    <row r="113">
+      <c r="A113" s="0" t="n">
+        <v>2024</v>
+      </c>
+      <c r="B113" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C113" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D113" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E113" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+        </is>
+      </c>
+      <c r="F113" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G113" s="0" t="inlineStr">
+        <is>
+          <t>2011-07-07</t>
+        </is>
+      </c>
+      <c r="H113" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I113" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J113" s="0"/>
+      <c r="K113" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L113" s="0"/>
+      <c r="M113" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N113" s="0"/>
+    </row>
+    <row r="114">
+      <c r="A114" s="0" t="n">
+        <v>1977</v>
+      </c>
+      <c r="B114" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C114" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D114" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E114" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+        </is>
+      </c>
+      <c r="F114" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G114" s="0" t="inlineStr">
+        <is>
+          <t>2011-03-31</t>
+        </is>
+      </c>
+      <c r="H114" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I114" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J114" s="0"/>
+      <c r="K114" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L114" s="0"/>
+      <c r="M114" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N114" s="0"/>
+    </row>
+    <row r="115">
+      <c r="A115" s="0" t="n">
+        <v>1901</v>
+      </c>
+      <c r="B115" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C115" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D115" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E115" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+        </is>
+      </c>
+      <c r="F115" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G115" s="0" t="inlineStr">
+        <is>
+          <t>2010-09-30</t>
+        </is>
+      </c>
+      <c r="H115" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I115" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J115" s="0"/>
+      <c r="K115" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L115" s="0"/>
+      <c r="M115" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N115" s="0"/>
+    </row>
+    <row r="116">
+      <c r="A116" s="0" t="n">
+        <v>1775</v>
+      </c>
+      <c r="B116" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C116" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D116" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E116" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+        </is>
+      </c>
+      <c r="F116" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G116" s="0" t="inlineStr">
+        <is>
+          <t>2010-05-06</t>
+        </is>
+      </c>
+      <c r="H116" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I116" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J116" s="0"/>
+      <c r="K116" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L116" s="0"/>
+      <c r="M116" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N116" s="0"/>
+    </row>
+    <row r="117">
+      <c r="A117" s="0" t="n">
+        <v>1693</v>
+      </c>
+      <c r="B117" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C117" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D117" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E117" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+        </is>
+      </c>
+      <c r="F117" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G117" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H117" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I117" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J117" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-30</t>
+        </is>
+      </c>
+      <c r="K117" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L117" s="0" t="inlineStr">
+        <is>
+          <t>2008-06-13</t>
+        </is>
+      </c>
+      <c r="M117" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N117" s="0"/>
+    </row>
+    <row r="118">
+      <c r="A118" s="0" t="n">
         <v>1646</v>
       </c>
-      <c r="B110" s="0" t="inlineStr">
+      <c r="B118" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C110" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E110" s="0" t="inlineStr">
+      <c r="C118" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D118" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E118" s="0" t="inlineStr">
         <is>
           <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
 2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
-      <c r="F110" s="0" t="inlineStr">
+      <c r="F118" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G110" s="0" t="inlineStr">
+      <c r="G118" s="0" t="inlineStr">
         <is>
           <t>2009-05-28</t>
         </is>
       </c>
-      <c r="H110" s="0" t="inlineStr">
+      <c r="H118" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I110" s="0" t="inlineStr">
-[...494 lines deleted...]
-      </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J118" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J118" s="0"/>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L118" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L118" s="0"/>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t/>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3885</v>
+        <v>1393</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2006-06-01</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J119" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J119" s="0"/>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L119" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L119" s="0"/>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3802</v>
+        <v>1251</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2005-02-24</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J120" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J120" s="0"/>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L120" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L120" s="0"/>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3770</v>
+        <v>1000</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2003-01-30</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t/>
         </is>
       </c>
       <c r="J121" s="0"/>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L121" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L121" s="0"/>
       <c r="M121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3726</v>
+        <v>282</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist erstreckt bis 31. Dezember 2030</t>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2030-12-31</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>1995-08-07</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t/>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3625</v>
+        <v>4048</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3584</v>
+        <v>3965</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3579</v>
+        <v>3930</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>4051</v>
+        <v>3929</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-06-03</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>4050</v>
+        <v>3885</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>4043</v>
+        <v>3802</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>4038</v>
+        <v>3770</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J129" s="0"/>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>4025</v>
+        <v>3726</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend die Frage: Wie digital und zukunftsfähig sind die Zuger Notariate?</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>4023</v>
+        <v>3625</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>4019</v>
+        <v>3584</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Simon Leuenberger betreffend Erklärvideos des Kantons bei kantonalen Urnengängen (Wahlen und Abstimmungen)</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-09-26</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2025-11-12</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>4011</v>
+        <v>3579</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>4001</v>
+        <v>4119</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Nichtbezug von Sozialleistungen im Kanton Zug</t>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J134" s="0"/>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2025-10-08</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3996</v>
+        <v>4117</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert </t>
-[...2 lines deleted...]
-      <c r="J135" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J135" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Gwerder Thomas , Iten Patrick</t>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3989</v>
+        <v>4112</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-11-21</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3988</v>
+        <v>4111</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-05-21</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3964</v>
+        <v>4100</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
+</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Verkürzung der Behandlungsfrist auf 2 Monate, gemäss § 45 Abs. 3 GO KR</t>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-06-30</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3819</v>
+        <v>4084</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3811</v>
+        <v>4083</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J140" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3799</v>
+        <v>4082</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+          <t/>
         </is>
       </c>
       <c r="J141" s="0"/>
       <c r="K141" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3792</v>
+        <v>4051</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3765</v>
+        <v>4050</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3680</v>
+        <v>4043</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3525</v>
+        <v>4038</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2023-02-03</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Balmer Kurt</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3495</v>
+        <v>4023</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
-          <t>2028-06-05</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3364</v>
+        <v>4011</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
-          <t>2026-09-27</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2022-01-26</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3283</v>
+        <v>3996</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J148" s="0"/>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t/>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3260</v>
+        <v>3989</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3248</v>
+        <v>3988</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3102</v>
+        <v>3964</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
-          <t>2026-12-31</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>4078</v>
+        <v>3819</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>4066</v>
+        <v>3811</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>4062</v>
+        <v>3799</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Hertizentrum 2-5</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t/>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J154" s="0"/>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>4052</v>
+        <v>3792</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend die Frage: Ist die Pensionskasse Zug eine soziale Vermieterin?</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2026-02-01</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>4037</v>
+        <v>3765</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>4034</v>
+        <v>3680</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J157" s="0"/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J157" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>3998</v>
+        <v>3525</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>3993</v>
+        <v>3495</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2028-06-05</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2022-11-08</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3974</v>
+        <v>3364</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
         </is>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-09-27</t>
         </is>
       </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3958</v>
+        <v>3283</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J161" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J161" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-28</t>
+        </is>
+      </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2021-08-23</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3956</v>
+        <v>3260</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2025-12-11</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J162" s="0"/>
+      <c r="J162" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2021-06-08</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3948</v>
+        <v>3248</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J163" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J163" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-28</t>
+        </is>
+      </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2021-05-11</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3896</v>
+        <v>3102</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-12-31</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2020-05-12</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3877</v>
+        <v>4095</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3872</v>
+        <v>4078</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3785</v>
+        <v>4073</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Geschäftsbericht 2025</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J167" s="0"/>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3732</v>
+        <v>4066</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t/>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3684</v>
+        <v>4037</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3683</v>
+        <v>4034</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J170" s="0"/>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t/>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3286</v>
+        <v>3998</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J171" s="0"/>
+      <c r="J171" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3285</v>
+        <v>3993</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J172" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J172" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2025-09-08</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>4075</v>
+        <v>3974</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>4074</v>
+        <v>3958</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J174" s="0"/>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
+          <t/>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>4070</v>
+        <v>3956</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J175" s="0"/>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
+          <t/>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>4055</v>
+        <v>3948</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J176" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J176" s="0"/>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>4054</v>
+        <v>3896</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>4045</v>
+        <v>3877</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
         </is>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>4016</v>
+        <v>3872</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J179" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>Werner Thomas, Monney Esther</t>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>4006</v>
+        <v>3785</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2028-02-20</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>3999</v>
+        <v>3732</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>3980</v>
+        <v>3693</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Berichts-Motion von Anastas Odermatt, Julia Küng, Martin Zimmermann und Ronahi Yener betreffend Weiterentwicklung der Ertragsverwendung der Kirchensteuern juristischer Personen</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2026-01-26</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t/>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J182" s="0"/>
+          <t>Bericht des Regierungsrats über die Ertragsverwendung der Kirchensteuern juristischer Personen mit Erhebung der Freiwilligenarbeit und Schlussfolgerungen</t>
+        </is>
+      </c>
+      <c r="J182" s="0" t="inlineStr">
+        <is>
+          <t>2025-03-21</t>
+        </is>
+      </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2024-03-05</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="N182" s="0"/>
+          <t>Odermatt Anastas, Küng Julia, Zimmermann Martin, Yener Ronahi</t>
+        </is>
+      </c>
+      <c r="N182" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-10</t>
+        </is>
+      </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>3963</v>
+        <v>3684</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2025-04-11</t>
         </is>
       </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>3957</v>
+        <v>3683</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2025-12-11</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J184" s="0"/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J184" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-11</t>
+        </is>
+      </c>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>3941</v>
+        <v>3286</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J185" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J185" s="0"/>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>3910</v>
+        <v>3285</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J186" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J186" s="0"/>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>3891</v>
+        <v>4089</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Rechenschaftsbericht 2025 des Obergerichts</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Obergericht</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Direktüberweisung an die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+        </is>
+      </c>
+      <c r="J187" s="0"/>
       <c r="K187" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>3889</v>
+        <v>4098</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J188" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J188" s="0"/>
       <c r="K188" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t/>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>3727</v>
+        <v>4087</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Kantonsratsbeschluss betreffend Kenntnisnahme des Geschäftsberichts inkl. Jahresrechnung 2025 der Gebäudeversicherung Zug</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J189" s="0"/>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>3628</v>
+        <v>4075</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J190" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J190" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>3574</v>
+        <v>4074</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J191" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>3544</v>
+        <v>4070</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>3532</v>
+        <v>4055</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J193" s="0" t="inlineStr">
         <is>
-          <t>2027-03-21</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2023-02-16</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>3502</v>
+        <v>4054</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2022-11-20</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>4041</v>
+        <v>4045</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
           <t>2027-01-29</t>
         </is>
       </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>3994</v>
+        <v>4016</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J196" s="0"/>
+      <c r="J196" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Publikationsgesetz, 3994</t>
+          <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>3969</v>
+        <v>4006</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J197" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>3602</v>
+        <v>3999</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J198" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
+        <v>3980</v>
+      </c>
+      <c r="B199" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C199" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E199" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+        </is>
+      </c>
+      <c r="F199" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G199" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H199" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 2. Lesung</t>
+        </is>
+      </c>
+      <c r="I199" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J199" s="0"/>
+      <c r="K199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L199" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-19</t>
+        </is>
+      </c>
+      <c r="M199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N199" s="0"/>
+    </row>
+    <row r="200">
+      <c r="A200" s="0" t="n">
+        <v>3963</v>
+      </c>
+      <c r="B200" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C200" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E200" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+        </is>
+      </c>
+      <c r="F200" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G200" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-28</t>
+        </is>
+      </c>
+      <c r="H200" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J200" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="K200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L200" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-17</t>
+        </is>
+      </c>
+      <c r="M200" s="0" t="inlineStr">
+        <is>
+          <t>Rogger Adrian</t>
+        </is>
+      </c>
+      <c r="N200" s="0"/>
+    </row>
+    <row r="201">
+      <c r="A201" s="0" t="n">
+        <v>3957</v>
+      </c>
+      <c r="B201" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C201" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E201" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+        </is>
+      </c>
+      <c r="F201" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G201" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H201" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 1. Lesung</t>
+        </is>
+      </c>
+      <c r="I201" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J201" s="0"/>
+      <c r="K201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L201" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-08</t>
+        </is>
+      </c>
+      <c r="M201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N201" s="0"/>
+    </row>
+    <row r="202">
+      <c r="A202" s="0" t="n">
+        <v>3941</v>
+      </c>
+      <c r="B202" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C202" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E202" s="0" t="inlineStr">
+        <is>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+        </is>
+      </c>
+      <c r="F202" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G202" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-02</t>
+        </is>
+      </c>
+      <c r="H202" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J202" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="K202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L202" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-16</t>
+        </is>
+      </c>
+      <c r="M202" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N202" s="0"/>
+    </row>
+    <row r="203">
+      <c r="A203" s="0" t="n">
+        <v>3910</v>
+      </c>
+      <c r="B203" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C203" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E203" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+        </is>
+      </c>
+      <c r="F203" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G203" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-12</t>
+        </is>
+      </c>
+      <c r="H203" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I203" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J203" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="K203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L203" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-17</t>
+        </is>
+      </c>
+      <c r="M203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N203" s="0"/>
+    </row>
+    <row r="204">
+      <c r="A204" s="0" t="n">
+        <v>3891</v>
+      </c>
+      <c r="B204" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C204" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E204" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+        </is>
+      </c>
+      <c r="F204" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G204" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H204" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J204" s="0" t="inlineStr">
+        <is>
+          <t>2029-03-26</t>
+        </is>
+      </c>
+      <c r="K204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L204" s="0" t="inlineStr">
+        <is>
+          <t>2025-03-05</t>
+        </is>
+      </c>
+      <c r="M204" s="0" t="inlineStr">
+        <is>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N204" s="0"/>
+    </row>
+    <row r="205">
+      <c r="A205" s="0" t="n">
+        <v>3889</v>
+      </c>
+      <c r="B205" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C205" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E205" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+        </is>
+      </c>
+      <c r="F205" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G205" s="0" t="inlineStr">
+        <is>
+          <t>2025-03-27</t>
+        </is>
+      </c>
+      <c r="H205" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J205" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="K205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L205" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-28</t>
+        </is>
+      </c>
+      <c r="M205" s="0" t="inlineStr">
+        <is>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+        </is>
+      </c>
+      <c r="N205" s="0"/>
+    </row>
+    <row r="206">
+      <c r="A206" s="0" t="n">
+        <v>3727</v>
+      </c>
+      <c r="B206" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C206" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E206" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+        </is>
+      </c>
+      <c r="F206" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G206" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-28</t>
+        </is>
+      </c>
+      <c r="H206" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J206" s="0" t="inlineStr">
+        <is>
+          <t>2028-08-28</t>
+        </is>
+      </c>
+      <c r="K206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L206" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-02</t>
+        </is>
+      </c>
+      <c r="M206" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N206" s="0"/>
+    </row>
+    <row r="207">
+      <c r="A207" s="0" t="n">
+        <v>3628</v>
+      </c>
+      <c r="B207" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C207" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E207" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+        </is>
+      </c>
+      <c r="F207" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G207" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-26</t>
+        </is>
+      </c>
+      <c r="H207" s="0" t="inlineStr">
+        <is>
+          <t>Inkrafttreten</t>
+        </is>
+      </c>
+      <c r="I207" s="0" t="inlineStr">
+        <is>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J207" s="0"/>
+      <c r="K207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L207" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-24</t>
+        </is>
+      </c>
+      <c r="M207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N207" s="0"/>
+    </row>
+    <row r="208">
+      <c r="A208" s="0" t="n">
+        <v>3574</v>
+      </c>
+      <c r="B208" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C208" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E208" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F208" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G208" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H208" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J208" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L208" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-13</t>
+        </is>
+      </c>
+      <c r="M208" s="0" t="inlineStr">
+        <is>
+          <t>Leuenberger Simon</t>
+        </is>
+      </c>
+      <c r="N208" s="0"/>
+    </row>
+    <row r="209">
+      <c r="A209" s="0" t="n">
+        <v>3544</v>
+      </c>
+      <c r="B209" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C209" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E209" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+        </is>
+      </c>
+      <c r="F209" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G209" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-01</t>
+        </is>
+      </c>
+      <c r="H209" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J209" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
+      <c r="K209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L209" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-27</t>
+        </is>
+      </c>
+      <c r="M209" s="0" t="inlineStr">
+        <is>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+        </is>
+      </c>
+      <c r="N209" s="0"/>
+    </row>
+    <row r="210">
+      <c r="A210" s="0" t="n">
+        <v>3532</v>
+      </c>
+      <c r="B210" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C210" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E210" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F210" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G210" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-21</t>
+        </is>
+      </c>
+      <c r="H210" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J210" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-21</t>
+        </is>
+      </c>
+      <c r="K210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L210" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-16</t>
+        </is>
+      </c>
+      <c r="M210" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N210" s="0"/>
+    </row>
+    <row r="211">
+      <c r="A211" s="0" t="n">
+        <v>3502</v>
+      </c>
+      <c r="B211" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C211" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E211" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+        </is>
+      </c>
+      <c r="F211" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G211" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-01</t>
+        </is>
+      </c>
+      <c r="H211" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J211" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
+      <c r="K211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L211" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-20</t>
+        </is>
+      </c>
+      <c r="M211" s="0" t="inlineStr">
+        <is>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+        </is>
+      </c>
+      <c r="N211" s="0"/>
+    </row>
+    <row r="212">
+      <c r="A212" s="0" t="n">
+        <v>4088</v>
+      </c>
+      <c r="B212" s="0" t="inlineStr">
+        <is>
+          <t>Verschiedenes</t>
+        </is>
+      </c>
+      <c r="C212" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E212" s="0" t="inlineStr">
+        <is>
+          <t>Zwischenbericht zu den per Ende März 2026 zur Berichterstattung fälligen parlamentarischen Vorstössen</t>
+        </is>
+      </c>
+      <c r="F212" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G212" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="H212" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I212" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J212" s="0"/>
+      <c r="K212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L212" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N212" s="0"/>
+    </row>
+    <row r="213">
+      <c r="A213" s="0" t="n">
+        <v>4041</v>
+      </c>
+      <c r="B213" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C213" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E213" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+        </is>
+      </c>
+      <c r="F213" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G213" s="0" t="inlineStr">
+        <is>
+          <t>2026-01-29</t>
+        </is>
+      </c>
+      <c r="H213" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J213" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
+      <c r="K213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L213" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-19</t>
+        </is>
+      </c>
+      <c r="M213" s="0" t="inlineStr">
+        <is>
+          <t>Gautier Joëlle, Balmer Kurt</t>
+        </is>
+      </c>
+      <c r="N213" s="0"/>
+    </row>
+    <row r="214">
+      <c r="A214" s="0" t="n">
+        <v>3994</v>
+      </c>
+      <c r="B214" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C214" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E214" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+        </is>
+      </c>
+      <c r="F214" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G214" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="H214" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 1. Lesung</t>
+        </is>
+      </c>
+      <c r="I214" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J214" s="0"/>
+      <c r="K214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L214" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-09</t>
+        </is>
+      </c>
+      <c r="M214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N214" s="0"/>
+    </row>
+    <row r="215">
+      <c r="A215" s="0" t="n">
+        <v>3969</v>
+      </c>
+      <c r="B215" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C215" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E215" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+        </is>
+      </c>
+      <c r="F215" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G215" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="H215" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I215" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juni 2026</t>
+        </is>
+      </c>
+      <c r="J215" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="K215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L215" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-08</t>
+        </is>
+      </c>
+      <c r="M215" s="0" t="inlineStr">
+        <is>
+          <t>Arnold Michael</t>
+        </is>
+      </c>
+      <c r="N215" s="0"/>
+    </row>
+    <row r="216">
+      <c r="A216" s="0" t="n">
+        <v>3602</v>
+      </c>
+      <c r="B216" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C216" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E216" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+        </is>
+      </c>
+      <c r="F216" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G216" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-29</t>
+        </is>
+      </c>
+      <c r="H216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I216" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J216" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-01</t>
+        </is>
+      </c>
+      <c r="K216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L216" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-07</t>
+        </is>
+      </c>
+      <c r="M216" s="0" t="inlineStr">
+        <is>
+          <t>Schweizer Emil, Monney Esther</t>
+        </is>
+      </c>
+      <c r="N216" s="0"/>
+    </row>
+    <row r="217">
+      <c r="A217" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B199" s="0" t="inlineStr">
+      <c r="B217" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C199" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E199" s="0" t="inlineStr">
+      <c r="C217" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E217" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F199" s="0" t="inlineStr">
+      <c r="F217" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G199" s="0" t="inlineStr">
+      <c r="G217" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
         </is>
       </c>
-      <c r="H199" s="0" t="inlineStr">
+      <c r="H217" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I199" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L199" s="0" t="inlineStr">
+      <c r="I217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J217" s="0"/>
+      <c r="K217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L217" s="0" t="inlineStr">
         <is>
           <t>2023-02-21</t>
         </is>
       </c>
-      <c r="M199" s="0" t="inlineStr">
-[...1178 lines deleted...]
-      </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0" t="n">
-        <v>3995</v>
+        <v>3507</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend fehlende kantonale und kommunale Hitzeaktionspläne</t>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t/>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+        </is>
+      </c>
+      <c r="J218" s="0"/>
       <c r="K218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
-          <t>2025-09-10</t>
+          <t>2022-11-24</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0" t="n">
-        <v>3932</v>
+        <v>4104</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J219" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0" t="n">
-        <v>3893</v>
+        <v>4093</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Kleine Anfrage von Andreas Lustenberger und Erich Grob betreffend die Sicherung der Starthilfe für Junglandwirtinnen und Junglandwirte - kantonale Überbrückung bei verzögerten Bundesmittel</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J220" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="K220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
-[...2 lines deleted...]
-      <c r="N220" s="0"/>
+          <t>Lustenberger Andreas, Grob Erich</t>
+        </is>
+      </c>
+      <c r="N220" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="n">
-        <v>3864</v>
+        <v>4072</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J221" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J221" s="0"/>
       <c r="K221" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bildungskommission (BK)</t>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N221" s="0"/>
     </row>
     <row r="222">
       <c r="A222" s="0" t="n">
-        <v>3858</v>
+        <v>4065</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J222" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t/>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>3791</v>
+        <v>4059</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J223" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
-        <v>3778</v>
+        <v>4046</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J224" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2026-01-13</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0" t="n">
-        <v>3646</v>
+        <v>4036</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J225" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N225" s="0"/>
     </row>
     <row r="226">
       <c r="A226" s="0" t="n">
-        <v>3541</v>
+        <v>4035</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J226" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L226" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M226" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N226" s="0"/>
     </row>
     <row r="227">
       <c r="A227" s="0" t="n">
-        <v>4030</v>
+        <v>3971</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J227" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>3953</v>
+        <v>3942</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J228" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>3943</v>
+        <v>3911</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J229" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L229" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-04-18</t>
         </is>
       </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
+        <v>3905</v>
+      </c>
+      <c r="B230" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C230" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E230" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="F230" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G230" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="H230" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 2. Lesung</t>
+        </is>
+      </c>
+      <c r="I230" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J230" s="0"/>
+      <c r="K230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L230" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-08</t>
+        </is>
+      </c>
+      <c r="M230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N230" s="0"/>
+    </row>
+    <row r="231">
+      <c r="A231" s="0" t="n">
+        <v>3827</v>
+      </c>
+      <c r="B231" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C231" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E231" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+        </is>
+      </c>
+      <c r="F231" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G231" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-27</t>
+        </is>
+      </c>
+      <c r="H231" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J231" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
+      <c r="K231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L231" s="0" t="inlineStr">
+        <is>
+          <t>2024-10-14</t>
+        </is>
+      </c>
+      <c r="M231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N231" s="0"/>
+    </row>
+    <row r="232">
+      <c r="A232" s="0" t="n">
+        <v>4123</v>
+      </c>
+      <c r="B232" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C232" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E232" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F232" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G232" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-24</t>
+        </is>
+      </c>
+      <c r="H232" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J232" s="0"/>
+      <c r="K232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L232" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-24</t>
+        </is>
+      </c>
+      <c r="M232" s="0" t="inlineStr">
+        <is>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
+        </is>
+      </c>
+      <c r="N232" s="0"/>
+    </row>
+    <row r="233">
+      <c r="A233" s="0" t="n">
+        <v>4122</v>
+      </c>
+      <c r="B233" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C233" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E233" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
+        </is>
+      </c>
+      <c r="F233" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G233" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H233" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J233" s="0"/>
+      <c r="K233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L233" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="M233" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
+        </is>
+      </c>
+      <c r="N233" s="0"/>
+    </row>
+    <row r="234">
+      <c r="A234" s="0" t="n">
+        <v>4118</v>
+      </c>
+      <c r="B234" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C234" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E234" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
+        </is>
+      </c>
+      <c r="F234" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G234" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="H234" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für Kommissionsbestellung</t>
+        </is>
+      </c>
+      <c r="I234" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J234" s="0"/>
+      <c r="K234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L234" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N234" s="0"/>
+    </row>
+    <row r="235">
+      <c r="A235" s="0" t="n">
+        <v>4113</v>
+      </c>
+      <c r="B235" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C235" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E235" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
+        </is>
+      </c>
+      <c r="F235" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G235" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H235" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J235" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
+      <c r="K235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L235" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M235" s="0" t="inlineStr">
+        <is>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
+        </is>
+      </c>
+      <c r="N235" s="0"/>
+    </row>
+    <row r="236">
+      <c r="A236" s="0" t="n">
+        <v>4106</v>
+      </c>
+      <c r="B236" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C236" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E236" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+        </is>
+      </c>
+      <c r="F236" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G236" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H236" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J236" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L236" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M236" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N236" s="0"/>
+    </row>
+    <row r="237">
+      <c r="A237" s="0" t="n">
+        <v>4094</v>
+      </c>
+      <c r="B237" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C237" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E237" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
+        </is>
+      </c>
+      <c r="F237" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G237" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H237" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J237" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L237" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M237" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N237" s="0"/>
+    </row>
+    <row r="238">
+      <c r="A238" s="0" t="n">
+        <v>4069</v>
+      </c>
+      <c r="B238" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C238" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E238" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F238" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G238" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H238" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J238" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
+      <c r="K238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L238" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N238" s="0"/>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="n">
+        <v>4064</v>
+      </c>
+      <c r="B239" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C239" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E239" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
+        </is>
+      </c>
+      <c r="F239" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G239" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H239" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J239" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
+      <c r="K239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L239" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-19</t>
+        </is>
+      </c>
+      <c r="M239" s="0" t="inlineStr">
+        <is>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
+        </is>
+      </c>
+      <c r="N239" s="0"/>
+    </row>
+    <row r="240">
+      <c r="A240" s="0" t="n">
+        <v>4013</v>
+      </c>
+      <c r="B240" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C240" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E240" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+        </is>
+      </c>
+      <c r="F240" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G240" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="H240" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I240" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J240" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="K240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L240" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-02</t>
+        </is>
+      </c>
+      <c r="M240" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N240" s="0"/>
+    </row>
+    <row r="241">
+      <c r="A241" s="0" t="n">
+        <v>3932</v>
+      </c>
+      <c r="B241" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C241" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E241" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F241" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G241" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-02</t>
+        </is>
+      </c>
+      <c r="H241" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J241" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="K241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L241" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-05</t>
+        </is>
+      </c>
+      <c r="M241" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N241" s="0"/>
+    </row>
+    <row r="242">
+      <c r="A242" s="0" t="n">
+        <v>3893</v>
+      </c>
+      <c r="B242" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C242" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E242" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+        </is>
+      </c>
+      <c r="F242" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G242" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H242" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J242" s="0" t="inlineStr">
+        <is>
+          <t>2029-04-30</t>
+        </is>
+      </c>
+      <c r="K242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L242" s="0" t="inlineStr">
+        <is>
+          <t>2025-03-10</t>
+        </is>
+      </c>
+      <c r="M242" s="0" t="inlineStr">
+        <is>
+          <t>Iten Patrick, Iten Klemens</t>
+        </is>
+      </c>
+      <c r="N242" s="0"/>
+    </row>
+    <row r="243">
+      <c r="A243" s="0" t="n">
+        <v>3864</v>
+      </c>
+      <c r="B243" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C243" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E243" s="0" t="inlineStr">
+        <is>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F243" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G243" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H243" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J243" s="0" t="inlineStr">
+        <is>
+          <t>2029-03-26</t>
+        </is>
+      </c>
+      <c r="K243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L243" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-28</t>
+        </is>
+      </c>
+      <c r="M243" s="0" t="inlineStr">
+        <is>
+          <t>FDP</t>
+        </is>
+      </c>
+      <c r="N243" s="0"/>
+    </row>
+    <row r="244">
+      <c r="A244" s="0" t="n">
+        <v>3858</v>
+      </c>
+      <c r="B244" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C244" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E244" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+        </is>
+      </c>
+      <c r="F244" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G244" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="H244" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I244" s="0" t="inlineStr">
+        <is>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J244" s="0" t="inlineStr">
+        <is>
+          <t>2029-02-26</t>
+        </is>
+      </c>
+      <c r="K244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L244" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-14</t>
+        </is>
+      </c>
+      <c r="M244" s="0" t="inlineStr">
+        <is>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+        </is>
+      </c>
+      <c r="N244" s="0"/>
+    </row>
+    <row r="245">
+      <c r="A245" s="0" t="n">
+        <v>3791</v>
+      </c>
+      <c r="B245" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C245" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E245" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+        </is>
+      </c>
+      <c r="F245" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G245" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-26</t>
+        </is>
+      </c>
+      <c r="H245" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J245" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-26</t>
+        </is>
+      </c>
+      <c r="K245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L245" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-29</t>
+        </is>
+      </c>
+      <c r="M245" s="0" t="inlineStr">
+        <is>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+        </is>
+      </c>
+      <c r="N245" s="0"/>
+    </row>
+    <row r="246">
+      <c r="A246" s="0" t="n">
+        <v>3778</v>
+      </c>
+      <c r="B246" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C246" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E246" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+        </is>
+      </c>
+      <c r="F246" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G246" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-26</t>
+        </is>
+      </c>
+      <c r="H246" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J246" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-26</t>
+        </is>
+      </c>
+      <c r="K246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L246" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-02</t>
+        </is>
+      </c>
+      <c r="M246" s="0" t="inlineStr">
+        <is>
+          <t>Brüngger Carina</t>
+        </is>
+      </c>
+      <c r="N246" s="0"/>
+    </row>
+    <row r="247">
+      <c r="A247" s="0" t="n">
+        <v>3646</v>
+      </c>
+      <c r="B247" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C247" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E247" s="0" t="inlineStr">
+        <is>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+        </is>
+      </c>
+      <c r="F247" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G247" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-10</t>
+        </is>
+      </c>
+      <c r="H247" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J247" s="0" t="inlineStr">
+        <is>
+          <t>2028-04-10</t>
+        </is>
+      </c>
+      <c r="K247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L247" s="0" t="inlineStr">
+        <is>
+          <t>2023-11-30</t>
+        </is>
+      </c>
+      <c r="M247" s="0" t="inlineStr">
+        <is>
+          <t>GLP</t>
+        </is>
+      </c>
+      <c r="N247" s="0"/>
+    </row>
+    <row r="248">
+      <c r="A248" s="0" t="n">
+        <v>4103</v>
+      </c>
+      <c r="B248" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C248" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E248" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+        </is>
+      </c>
+      <c r="F248" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G248" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H248" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I248" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J248" s="0"/>
+      <c r="K248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L248" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N248" s="0"/>
+    </row>
+    <row r="249">
+      <c r="A249" s="0" t="n">
+        <v>4102</v>
+      </c>
+      <c r="B249" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C249" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E249" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+        </is>
+      </c>
+      <c r="F249" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G249" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H249" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I249" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J249" s="0"/>
+      <c r="K249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L249" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N249" s="0"/>
+    </row>
+    <row r="250">
+      <c r="A250" s="0" t="n">
+        <v>4091</v>
+      </c>
+      <c r="B250" s="0" t="inlineStr">
+        <is>
+          <t>Verschiedenes</t>
+        </is>
+      </c>
+      <c r="C250" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E250" s="0" t="inlineStr">
+        <is>
+          <t>Bericht 2025 der Ombudsstelle Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F250" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G250" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H250" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I250" s="0" t="inlineStr">
+        <is>
+          <t>Direktüberweisung an die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+        </is>
+      </c>
+      <c r="J250" s="0"/>
+      <c r="K250" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission erweitert</t>
+        </is>
+      </c>
+      <c r="L250" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N250" s="0"/>
+    </row>
+    <row r="251">
+      <c r="A251" s="0" t="n">
+        <v>4086</v>
+      </c>
+      <c r="B251" s="0" t="inlineStr">
+        <is>
+          <t>Verschiedenes</t>
+        </is>
+      </c>
+      <c r="C251" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E251" s="0" t="inlineStr">
+        <is>
+          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
+        </is>
+      </c>
+      <c r="F251" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G251" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H251" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I251" s="0" t="inlineStr">
+        <is>
+          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission und die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+        </is>
+      </c>
+      <c r="J251" s="0"/>
+      <c r="K251" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskom. erweitert, Justizprüfungskommission erweitert</t>
+        </is>
+      </c>
+      <c r="L251" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N251" s="0"/>
+    </row>
+    <row r="252">
+      <c r="A252" s="0" t="n">
+        <v>3541</v>
+      </c>
+      <c r="B252" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C252" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E252" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+        </is>
+      </c>
+      <c r="F252" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G252" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-21</t>
+        </is>
+      </c>
+      <c r="H252" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J252" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
+      <c r="K252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L252" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-21</t>
+        </is>
+      </c>
+      <c r="M252" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+        </is>
+      </c>
+      <c r="N252" s="0"/>
+    </row>
+    <row r="253">
+      <c r="A253" s="0" t="n">
+        <v>4101</v>
+      </c>
+      <c r="B253" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C253" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E253" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+        </is>
+      </c>
+      <c r="F253" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="G253" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H253" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I253" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Staatswirtschaftskommission </t>
+        </is>
+      </c>
+      <c r="J253" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L253" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="M253" s="0" t="inlineStr">
+        <is>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N253" s="0"/>
+    </row>
+    <row r="254">
+      <c r="A254" s="0" t="n">
+        <v>4030</v>
+      </c>
+      <c r="B254" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C254" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E254" s="0" t="inlineStr">
+        <is>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+        </is>
+      </c>
+      <c r="F254" s="0" t="inlineStr">
+        <is>
+          <t>Büro des Kantonsrats</t>
+        </is>
+      </c>
+      <c r="G254" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H254" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Büro des Kantonsrats</t>
+        </is>
+      </c>
+      <c r="I254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J254" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-18</t>
+        </is>
+      </c>
+      <c r="K254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L254" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-01</t>
+        </is>
+      </c>
+      <c r="M254" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N254" s="0"/>
+    </row>
+    <row r="255">
+      <c r="A255" s="0" t="n">
+        <v>3953</v>
+      </c>
+      <c r="B255" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C255" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E255" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+        </is>
+      </c>
+      <c r="F255" s="0" t="inlineStr">
+        <is>
+          <t>Büro des Kantonsrats</t>
+        </is>
+      </c>
+      <c r="G255" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-28</t>
+        </is>
+      </c>
+      <c r="H255" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Büro des Kantonsrats</t>
+        </is>
+      </c>
+      <c r="I255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J255" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="K255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L255" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-04</t>
+        </is>
+      </c>
+      <c r="M255" s="0" t="inlineStr">
+        <is>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+        </is>
+      </c>
+      <c r="N255" s="0"/>
+    </row>
+    <row r="256">
+      <c r="A256" s="0" t="n">
+        <v>3943</v>
+      </c>
+      <c r="B256" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C256" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E256" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+        </is>
+      </c>
+      <c r="F256" s="0" t="inlineStr">
+        <is>
+          <t>Büro des Kantonsrats</t>
+        </is>
+      </c>
+      <c r="G256" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="H256" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I256" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J256" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="K256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L256" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-16</t>
+        </is>
+      </c>
+      <c r="M256" s="0" t="inlineStr">
+        <is>
+          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+        </is>
+      </c>
+      <c r="N256" s="0"/>
+    </row>
+    <row r="257">
+      <c r="A257" s="0" t="n">
         <v>3350</v>
       </c>
-      <c r="B230" s="0" t="inlineStr">
+      <c r="B257" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C230" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E230" s="0" t="inlineStr">
+      <c r="C257" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E257" s="0" t="inlineStr">
         <is>
           <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
         </is>
       </c>
-      <c r="F230" s="0" t="inlineStr">
+      <c r="F257" s="0" t="inlineStr">
         <is>
           <t>Büro des Kantonsrats</t>
         </is>
       </c>
-      <c r="G230" s="0" t="inlineStr">
+      <c r="G257" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
-      <c r="H230" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I230" s="0" t="inlineStr">
+      <c r="H257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I257" s="0" t="inlineStr">
         <is>
           <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
-      <c r="J230" s="0" t="inlineStr">
+      <c r="J257" s="0" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
-      <c r="K230" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L230" s="0" t="inlineStr">
+      <c r="K257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L257" s="0" t="inlineStr">
         <is>
           <t>2021-12-16</t>
         </is>
       </c>
-      <c r="M230" s="0" t="inlineStr">
+      <c r="M257" s="0" t="inlineStr">
         <is>
           <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
-      <c r="N230" s="0"/>
+      <c r="N257" s="0"/>
+    </row>
+    <row r="258">
+      <c r="A258" s="0" t="n">
+        <v>4080</v>
+      </c>
+      <c r="B258" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C258" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E258" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Thomas Werner betreffend Zusammensetzung der aktuellen PUK, Prüfung und Veröffentlichung allfälliger Interessenkonflikte sowie bei Bedarf Austausch der PUK-Mitglieder</t>
+        </is>
+      </c>
+      <c r="F258" s="0" t="inlineStr">
+        <is>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
+        </is>
+      </c>
+      <c r="G258" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H258" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I258" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Parlamentarische Untersuchungskommission (PUK). Verkürzung der Behandlungsfrist auf 90 Tage,  gemäss § 45 Abs. 3 GO KR</t>
+        </is>
+      </c>
+      <c r="J258" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="K258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L258" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M258" s="0" t="inlineStr">
+        <is>
+          <t>Werner Thomas</t>
+        </is>
+      </c>
+      <c r="N258" s="0"/>
+    </row>
+    <row r="259">
+      <c r="A259" s="0" t="n">
+        <v>3939</v>
+      </c>
+      <c r="B259" s="0" t="inlineStr">
+        <is>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+        </is>
+      </c>
+      <c r="C259" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E259" s="0" t="inlineStr">
+        <is>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+        </is>
+      </c>
+      <c r="F259" s="0" t="inlineStr">
+        <is>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
+        </is>
+      </c>
+      <c r="G259" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H259" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J259" s="0"/>
+      <c r="K259" s="0" t="inlineStr">
+        <is>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+        </is>
+      </c>
+      <c r="L259" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-16</t>
+        </is>
+      </c>
+      <c r="M259" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="N259" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>