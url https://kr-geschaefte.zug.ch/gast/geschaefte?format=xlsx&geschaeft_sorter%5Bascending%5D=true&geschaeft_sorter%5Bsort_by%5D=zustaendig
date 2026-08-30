--- v4 (2026-06-09)
+++ v5 (2026-08-30)
@@ -62,100 +62,100 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N259" totalsRowShown="0">
-  <autoFilter ref="A1:N259"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N275" totalsRowShown="0">
+  <autoFilter ref="A1:N275"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N259"/>
+  <dimension ref="A1:N275"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="33.889887640449444"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
+    <col min="13" max="13" bestFit="true" customWidth="true" width="176.88988764044947"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
@@ -301,16520 +301,17597 @@
           <t>2000-01-01</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>Datenmigration</t>
         </is>
       </c>
       <c r="I3" s="0"/>
       <c r="J3" s="0"/>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L3" s="0"/>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>4121</v>
+        <v>4168</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
+          <t>Interpellation von Mirjam Arnold betreffend mögliche Schadstoffbelastungen auf öffentlichen Kinderspielplätzen im Kanton Zug</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J4" s="0"/>
+      <c r="J4" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Arnold Mirjam</t>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>4120</v>
+        <v>4165</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Hauses in Bad Schönbrunn</t>
+          <t>Kleine Anfrage von Tabea Estermann betreffend attraktiver Wegunterhalt statt Kahlschlag: Wie wird des kantonale Freizeit-Velowegnetz zukunftsfähig gepflegt?</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J5" s="0"/>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
-[...2 lines deleted...]
-      <c r="N5" s="0"/>
+          <t>Estermann Tabea</t>
+        </is>
+      </c>
+      <c r="N5" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>4110</v>
+        <v>4164</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+          <t>Kleine Anfrage von Philip C. Brunner betreffend Raumplanerische Steuerung des aktuellen Wachstums im Kanton Zug und den Gemeinden nach der Abstimmung zur 10-Mio. Schweiz</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J6" s="0"/>
       <c r="K6" s="0" t="inlineStr">
         <is>
-          <t>Kommission Raum Umwelt Verkehr</t>
+          <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>4109</v>
+        <v>4161</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+          <t>Kleine Anfrage der ALG-Fraktion betreffend Stand der Erarbeitung der kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J7" s="0"/>
+      <c r="J7" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
-          <t>Kommission Hochbau</t>
+          <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="N7" s="0"/>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N7" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>4108</v>
+        <v>4158</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+          <t>Interpellation von Michael Felber und Thomas Meierhans betreffend prognostizierte Zahlenwerte im Richtplan (Bevölkerungs- und Beschäftigtenentwicklung im Kanton Zug) </t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J8" s="0"/>
+      <c r="J8" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Felber Michael, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>4105</v>
+        <v>4155</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+          <t>Motion der ALG-Fraktion betreffend kantonale Hitzestrategie und Hitze-Koordinationsstelle (Taskforce) 
+</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>4099</v>
+        <v>4154</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
+          <t>Interpellation von Mirjam Arnold und Jean Luc Mösch betreffend Bahnausbau, Infrastruktur und Kundenfreundlichkeit im öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Arnold Mirjam, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>4097</v>
+        <v>4153</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
+          <t>Interpellation der ALG-Fraktion bezüglich Massnahmen gegen Hitze in öffentlichen Gebäuden</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Iten Patrick</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>4081</v>
+        <v>4152</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Innovationsprojekts «Virtuelles Kraftwerk Zug» der Zug Alliance</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J12" s="0"/>
       <c r="K12" s="0" t="inlineStr">
         <is>
-          <t>Kommission Raum Umwelt Verkehr</t>
+          <t>ad-hoc Zug Alliance, 4152</t>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>4076</v>
+        <v>4150</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
+          <t>Postulat von Jean Luc Mösch, Fabio Iten, Philip C. Brunner, Drin Alaj und Flurin Grond betreffend die Realisierung eines kantonalen Kongress- und Veranstaltungsgebäudes (Kongresszentrum) für Grossanlässe im Kanton Zug</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Ehrbar Alessandro</t>
+          <t>Mösch Jean Luc, Iten Fabio, Brunner Philip C., Alaj Drin, Grond Flurin</t>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>4061</v>
+        <v>4149</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+          <t>Postulat der ALG-Fraktion betreffend wirksamen Schutz von Wohnraum vor der Zweckentfremdung durch Business Apartments</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>4057</v>
+        <v>4148</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Motion der SP-Fraktion betreffend Wohnraum statt Business Apartments</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>4047</v>
+        <v>4140</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>4044</v>
+        <v>4138</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>4042</v>
+        <v>4129</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J18" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J18" s="0"/>
       <c r="K18" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t/>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>4039</v>
+        <v>4127</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-06-07</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>4028</v>
+        <v>4121</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>4027</v>
+        <v>4120</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>4026</v>
+        <v>4110</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J22" s="0"/>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>4021</v>
+        <v>4109</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J23" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J23" s="0"/>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t/>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>4020</v>
+        <v>4108</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J24" s="0"/>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>4018</v>
+        <v>4105</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>4015</v>
+        <v>4099</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>4014</v>
+        <v>4097</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t>2026-04-30</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J27" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J27" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>4012</v>
+        <v>4081</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Schlussabstimmung</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Eintretensbeschluss, Detailberatung und Schlussabstimmung</t>
         </is>
       </c>
       <c r="J28" s="0"/>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>4008</v>
+        <v>4076</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>3990</v>
+        <v>4061</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>3985</v>
+        <v>4057</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend Stopp dem Vorstoss-Wildwuchs - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>3972</v>
+        <v>4047</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>3966</v>
+        <v>4044</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>3960</v>
+        <v>4042</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>3950</v>
+        <v>4039</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J35" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J35" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>3949</v>
+        <v>4028</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung des Bundes erfolgt.Webseite Amt für Raum und Verkehr: Richtplananpassungen</t>
-[...2 lines deleted...]
-      <c r="J36" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J36" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-18</t>
+        </is>
+      </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>3938</v>
+        <v>4027</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>3923</v>
+        <v>4026</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J38" s="0"/>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J38" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>3921</v>
+        <v>4021</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>3888</v>
+        <v>4020</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J40" s="0"/>
+      <c r="J40" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-18</t>
+        </is>
+      </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>3887</v>
+        <v>4018</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J41" s="0"/>
+      <c r="J41" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>3869</v>
+        <v>4015</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>3867</v>
+        <v>4014</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J43" s="0"/>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="N43" s="0"/>
+      <c r="N43" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>3866</v>
+        <v>4012</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="J44" s="0"/>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>3861</v>
+        <v>4008</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>3826</v>
+        <v>3990</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>3816</v>
+        <v>3985</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>3808</v>
+        <v>3972</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J48" s="0"/>
+      <c r="J48" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L48" s="0"/>
+      <c r="L48" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-09</t>
+        </is>
+      </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>3790</v>
+        <v>3966</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J49" s="0"/>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J49" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>3767</v>
+        <v>3960</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J50" s="0"/>
+      <c r="J50" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>3759</v>
+        <v>3950</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J51" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J51" s="0"/>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>3758</v>
+        <v>3938</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>3755</v>
+        <v>3923</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J53" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J53" s="0"/>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t/>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>3743</v>
+        <v>3888</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J54" s="0"/>
       <c r="K54" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>3742</v>
+        <v>3887</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J55" s="0"/>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>3736</v>
+        <v>3869</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>3735</v>
+        <v>3867</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J57" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J57" s="0"/>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>3734</v>
+        <v>3866</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J58" s="0"/>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>3733</v>
+        <v>3861</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>3725</v>
+        <v>3826</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>3704</v>
+        <v>3816</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
           <t>2024-12-19</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
           <t>2027-12-19</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>3676</v>
+        <v>3808</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J62" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J62" s="0"/>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L62" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L62" s="0"/>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t/>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>3667</v>
+        <v>3790</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J63" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J63" s="0"/>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>3656</v>
+        <v>3767</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J64" s="0"/>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>3621</v>
+        <v>3759</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
           <t>2025-01-30</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
           <t>2028-01-30</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>3617</v>
+        <v>3758</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>3616</v>
+        <v>3755</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t/>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>3613</v>
+        <v>3743</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J68" s="0"/>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>3595</v>
+        <v>3742</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J69" s="0"/>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>3594</v>
+        <v>3736</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J70" s="0"/>
+      <c r="J70" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>3592</v>
+        <v>3735</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J71" s="0"/>
+      <c r="J71" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>3569</v>
+        <v>3734</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J72" s="0"/>
+      <c r="J72" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>3562</v>
+        <v>3733</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>3546</v>
+        <v>3725</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>3535</v>
+        <v>3704</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J75" s="0"/>
+      <c r="J75" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>3534</v>
+        <v>3676</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J76" s="0"/>
+      <c r="J76" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>3512</v>
+        <v>3667</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2024-01-12</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J77" s="0"/>
+      <c r="J77" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2022-12-20</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>3488</v>
+        <v>3656</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J78" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J78" s="0"/>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t/>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>3480</v>
+        <v>3621</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2023-08-18</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J79" s="0"/>
+      <c r="J79" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2022-09-20</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
+        <v>3617</v>
+      </c>
+      <c r="B80" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C80" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D80" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E80" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+        </is>
+      </c>
+      <c r="F80" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G80" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H80" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I80" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J80" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K80" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L80" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-12</t>
+        </is>
+      </c>
+      <c r="M80" s="0" t="inlineStr">
+        <is>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+        </is>
+      </c>
+      <c r="N80" s="0"/>
+    </row>
+    <row r="81">
+      <c r="A81" s="0" t="n">
+        <v>3616</v>
+      </c>
+      <c r="B81" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C81" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D81" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E81" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+        </is>
+      </c>
+      <c r="F81" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G81" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H81" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I81" s="0" t="inlineStr">
+        <is>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+        </is>
+      </c>
+      <c r="J81" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K81" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L81" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-07</t>
+        </is>
+      </c>
+      <c r="M81" s="0" t="inlineStr">
+        <is>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N81" s="0"/>
+    </row>
+    <row r="82">
+      <c r="A82" s="0" t="n">
+        <v>3613</v>
+      </c>
+      <c r="B82" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C82" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D82" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E82" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+        </is>
+      </c>
+      <c r="F82" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G82" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-21</t>
+        </is>
+      </c>
+      <c r="H82" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I82" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J82" s="0"/>
+      <c r="K82" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L82" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-29</t>
+        </is>
+      </c>
+      <c r="M82" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N82" s="0"/>
+    </row>
+    <row r="83">
+      <c r="A83" s="0" t="n">
+        <v>3595</v>
+      </c>
+      <c r="B83" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C83" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E83" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+        </is>
+      </c>
+      <c r="F83" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G83" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H83" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J83" s="0"/>
+      <c r="K83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L83" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N83" s="0"/>
+    </row>
+    <row r="84">
+      <c r="A84" s="0" t="n">
+        <v>3594</v>
+      </c>
+      <c r="B84" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C84" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D84" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E84" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+        </is>
+      </c>
+      <c r="F84" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G84" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H84" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I84" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J84" s="0"/>
+      <c r="K84" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L84" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M84" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N84" s="0"/>
+    </row>
+    <row r="85">
+      <c r="A85" s="0" t="n">
+        <v>3592</v>
+      </c>
+      <c r="B85" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C85" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E85" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+        </is>
+      </c>
+      <c r="F85" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G85" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-08</t>
+        </is>
+      </c>
+      <c r="H85" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J85" s="0"/>
+      <c r="K85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L85" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-04</t>
+        </is>
+      </c>
+      <c r="M85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N85" s="0"/>
+    </row>
+    <row r="86">
+      <c r="A86" s="0" t="n">
+        <v>3569</v>
+      </c>
+      <c r="B86" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C86" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E86" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+        </is>
+      </c>
+      <c r="F86" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G86" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="H86" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J86" s="0"/>
+      <c r="K86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L86" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-02</t>
+        </is>
+      </c>
+      <c r="M86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N86" s="0"/>
+    </row>
+    <row r="87">
+      <c r="A87" s="0" t="n">
+        <v>3562</v>
+      </c>
+      <c r="B87" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C87" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E87" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+        </is>
+      </c>
+      <c r="F87" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G87" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H87" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J87" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L87" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-18</t>
+        </is>
+      </c>
+      <c r="M87" s="0" t="inlineStr">
+        <is>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+        </is>
+      </c>
+      <c r="N87" s="0"/>
+    </row>
+    <row r="88">
+      <c r="A88" s="0" t="n">
+        <v>3546</v>
+      </c>
+      <c r="B88" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C88" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D88" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E88" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F88" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G88" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H88" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I88" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J88" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K88" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L88" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-28</t>
+        </is>
+      </c>
+      <c r="M88" s="0" t="inlineStr">
+        <is>
+          <t>FDP</t>
+        </is>
+      </c>
+      <c r="N88" s="0"/>
+    </row>
+    <row r="89">
+      <c r="A89" s="0" t="n">
+        <v>3535</v>
+      </c>
+      <c r="B89" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C89" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D89" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E89" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+        </is>
+      </c>
+      <c r="F89" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G89" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H89" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I89" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J89" s="0"/>
+      <c r="K89" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L89" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M89" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N89" s="0"/>
+    </row>
+    <row r="90">
+      <c r="A90" s="0" t="n">
+        <v>3534</v>
+      </c>
+      <c r="B90" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C90" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D90" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E90" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+        </is>
+      </c>
+      <c r="F90" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G90" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H90" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I90" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J90" s="0"/>
+      <c r="K90" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L90" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M90" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N90" s="0"/>
+    </row>
+    <row r="91">
+      <c r="A91" s="0" t="n">
+        <v>3512</v>
+      </c>
+      <c r="B91" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C91" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D91" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E91" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+        </is>
+      </c>
+      <c r="F91" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G91" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-12</t>
+        </is>
+      </c>
+      <c r="H91" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I91" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J91" s="0"/>
+      <c r="K91" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L91" s="0" t="inlineStr">
+        <is>
+          <t>2022-12-20</t>
+        </is>
+      </c>
+      <c r="M91" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N91" s="0"/>
+    </row>
+    <row r="92">
+      <c r="A92" s="0" t="n">
+        <v>3488</v>
+      </c>
+      <c r="B92" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C92" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D92" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E92" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+        </is>
+      </c>
+      <c r="F92" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G92" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-29</t>
+        </is>
+      </c>
+      <c r="H92" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I92" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J92" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-28</t>
+        </is>
+      </c>
+      <c r="K92" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L92" s="0" t="inlineStr">
+        <is>
+          <t>2022-10-25</t>
+        </is>
+      </c>
+      <c r="M92" s="0" t="inlineStr">
+        <is>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+        </is>
+      </c>
+      <c r="N92" s="0"/>
+    </row>
+    <row r="93">
+      <c r="A93" s="0" t="n">
+        <v>3480</v>
+      </c>
+      <c r="B93" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C93" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D93" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E93" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+        </is>
+      </c>
+      <c r="F93" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G93" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-18</t>
+        </is>
+      </c>
+      <c r="H93" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I93" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J93" s="0"/>
+      <c r="K93" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L93" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-20</t>
+        </is>
+      </c>
+      <c r="M93" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N93" s="0"/>
+    </row>
+    <row r="94">
+      <c r="A94" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B80" s="0" t="inlineStr">
+      <c r="B94" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C80" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E80" s="0" t="inlineStr">
+      <c r="C94" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D94" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E94" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F80" s="0" t="inlineStr">
+      <c r="F94" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G80" s="0" t="inlineStr">
+      <c r="G94" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
         </is>
       </c>
-      <c r="H80" s="0" t="inlineStr">
+      <c r="H94" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I80" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L80" s="0" t="inlineStr">
+      <c r="I94" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J94" s="0"/>
+      <c r="K94" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L94" s="0" t="inlineStr">
         <is>
           <t>2022-09-13</t>
         </is>
       </c>
-      <c r="M80" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A81" s="0" t="n">
+      <c r="M94" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N94" s="0"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="0" t="n">
         <v>3471</v>
       </c>
-      <c r="B81" s="0" t="inlineStr">
+      <c r="B95" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C81" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E81" s="0" t="inlineStr">
+      <c r="C95" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E95" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
-      <c r="F81" s="0" t="inlineStr">
+      <c r="F95" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G81" s="0" t="inlineStr">
+      <c r="G95" s="0" t="inlineStr">
         <is>
           <t>2023-09-08</t>
         </is>
       </c>
-      <c r="H81" s="0" t="inlineStr">
+      <c r="H95" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I81" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L81" s="0" t="inlineStr">
+      <c r="I95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J95" s="0"/>
+      <c r="K95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L95" s="0" t="inlineStr">
         <is>
           <t>2022-08-23</t>
         </is>
       </c>
-      <c r="M81" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A82" s="0" t="n">
+      <c r="M95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N95" s="0"/>
+    </row>
+    <row r="96">
+      <c r="A96" s="0" t="n">
         <v>3453</v>
       </c>
-      <c r="B82" s="0" t="inlineStr">
+      <c r="B96" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C82" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E82" s="0" t="inlineStr">
+      <c r="C96" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E96" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
-      <c r="F82" s="0" t="inlineStr">
+      <c r="F96" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G82" s="0" t="inlineStr">
+      <c r="G96" s="0" t="inlineStr">
         <is>
           <t>2023-05-11</t>
         </is>
       </c>
-      <c r="H82" s="0" t="inlineStr">
+      <c r="H96" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I82" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L82" s="0" t="inlineStr">
+      <c r="I96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J96" s="0"/>
+      <c r="K96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L96" s="0" t="inlineStr">
         <is>
           <t>2022-06-28</t>
         </is>
       </c>
-      <c r="M82" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A83" s="0" t="n">
+      <c r="M96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N96" s="0"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="0" t="n">
         <v>3443</v>
       </c>
-      <c r="B83" s="0" t="inlineStr">
+      <c r="B97" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C83" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E83" s="0" t="inlineStr">
+      <c r="C97" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E97" s="0" t="inlineStr">
         <is>
           <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
-      <c r="F83" s="0" t="inlineStr">
+      <c r="F97" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G83" s="0" t="inlineStr">
+      <c r="G97" s="0" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
-      <c r="H83" s="0" t="inlineStr">
+      <c r="H97" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I83" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J83" s="0" t="inlineStr">
+      <c r="I97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J97" s="0" t="inlineStr">
         <is>
           <t>2026-12-14</t>
         </is>
       </c>
-      <c r="K83" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L83" s="0" t="inlineStr">
+      <c r="K97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L97" s="0" t="inlineStr">
         <is>
           <t>2022-06-13</t>
         </is>
       </c>
-      <c r="M83" s="0" t="inlineStr">
+      <c r="M97" s="0" t="inlineStr">
         <is>
           <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
-      <c r="N83" s="0"/>
-[...2 lines deleted...]
-      <c r="A84" s="0" t="n">
+      <c r="N97" s="0"/>
+    </row>
+    <row r="98">
+      <c r="A98" s="0" t="n">
         <v>3439</v>
       </c>
-      <c r="B84" s="0" t="inlineStr">
+      <c r="B98" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C84" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E84" s="0" t="inlineStr">
+      <c r="C98" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E98" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
-      <c r="F84" s="0" t="inlineStr">
+      <c r="F98" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G84" s="0" t="inlineStr">
+      <c r="G98" s="0" t="inlineStr">
         <is>
           <t>2023-05-11</t>
         </is>
       </c>
-      <c r="H84" s="0" t="inlineStr">
+      <c r="H98" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I84" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L84" s="0" t="inlineStr">
+      <c r="I98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J98" s="0"/>
+      <c r="K98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L98" s="0" t="inlineStr">
         <is>
           <t>2022-06-07</t>
         </is>
       </c>
-      <c r="M84" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A85" s="0" t="n">
+      <c r="M98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N98" s="0"/>
+    </row>
+    <row r="99">
+      <c r="A99" s="0" t="n">
         <v>3354</v>
       </c>
-      <c r="B85" s="0" t="inlineStr">
+      <c r="B99" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C85" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E85" s="0" t="inlineStr">
+      <c r="C99" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E99" s="0" t="inlineStr">
         <is>
           <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
-      <c r="F85" s="0" t="inlineStr">
+      <c r="F99" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G85" s="0" t="inlineStr">
+      <c r="G99" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
-      <c r="H85" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I85" s="0" t="inlineStr">
+      <c r="H99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I99" s="0" t="inlineStr">
         <is>
           <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
-      <c r="J85" s="0" t="inlineStr">
+      <c r="J99" s="0" t="inlineStr">
         <is>
           <t>2026-06-28</t>
         </is>
       </c>
-      <c r="K85" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L85" s="0" t="inlineStr">
+      <c r="K99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L99" s="0" t="inlineStr">
         <is>
           <t>2021-12-20</t>
         </is>
       </c>
-      <c r="M85" s="0" t="inlineStr">
+      <c r="M99" s="0" t="inlineStr">
         <is>
           <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
-      <c r="N85" s="0"/>
-[...2 lines deleted...]
-      <c r="A86" s="0" t="n">
+      <c r="N99" s="0"/>
+    </row>
+    <row r="100">
+      <c r="A100" s="0" t="n">
         <v>3320</v>
       </c>
-      <c r="B86" s="0" t="inlineStr">
+      <c r="B100" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C86" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E86" s="0" t="inlineStr">
+      <c r="C100" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E100" s="0" t="inlineStr">
         <is>
           <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
-      <c r="F86" s="0" t="inlineStr">
+      <c r="F100" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G86" s="0" t="inlineStr">
+      <c r="G100" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
-      <c r="H86" s="0" t="inlineStr">
+      <c r="H100" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I86" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J86" s="0" t="inlineStr">
+      <c r="I100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J100" s="0" t="inlineStr">
         <is>
           <t>2028-10-30</t>
         </is>
       </c>
-      <c r="K86" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L86" s="0" t="inlineStr">
+      <c r="K100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L100" s="0" t="inlineStr">
         <is>
           <t>2021-11-02</t>
         </is>
       </c>
-      <c r="M86" s="0" t="inlineStr">
+      <c r="M100" s="0" t="inlineStr">
         <is>
           <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
-      <c r="N86" s="0"/>
-[...2 lines deleted...]
-      <c r="A87" s="0" t="n">
+      <c r="N100" s="0"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="0" t="n">
         <v>3281</v>
       </c>
-      <c r="B87" s="0" t="inlineStr">
+      <c r="B101" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C87" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E87" s="0" t="inlineStr">
+      <c r="C101" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E101" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
-      <c r="F87" s="0" t="inlineStr">
+      <c r="F101" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G87" s="0" t="inlineStr">
+      <c r="G101" s="0" t="inlineStr">
         <is>
           <t>2022-02-05</t>
         </is>
       </c>
-      <c r="H87" s="0" t="inlineStr">
+      <c r="H101" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I87" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L87" s="0" t="inlineStr">
+      <c r="I101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J101" s="0"/>
+      <c r="K101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L101" s="0" t="inlineStr">
         <is>
           <t>2021-08-17</t>
         </is>
       </c>
-      <c r="M87" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A88" s="0" t="n">
+      <c r="M101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N101" s="0"/>
+    </row>
+    <row r="102">
+      <c r="A102" s="0" t="n">
         <v>3268</v>
       </c>
-      <c r="B88" s="0" t="inlineStr">
+      <c r="B102" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C88" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E88" s="0" t="inlineStr">
+      <c r="C102" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E102" s="0" t="inlineStr">
         <is>
           <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
         </is>
       </c>
-      <c r="F88" s="0" t="inlineStr">
+      <c r="F102" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G88" s="0" t="inlineStr">
+      <c r="G102" s="0" t="inlineStr">
         <is>
           <t>2022-11-10</t>
         </is>
       </c>
-      <c r="H88" s="0" t="inlineStr">
+      <c r="H102" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I88" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J88" s="0" t="inlineStr">
+      <c r="I102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J102" s="0" t="inlineStr">
         <is>
           <t>2025-11-09</t>
         </is>
       </c>
-      <c r="K88" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L88" s="0" t="inlineStr">
+      <c r="K102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L102" s="0" t="inlineStr">
         <is>
           <t>2021-06-24</t>
         </is>
       </c>
-      <c r="M88" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A89" s="0" t="n">
+      <c r="M102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N102" s="0"/>
+    </row>
+    <row r="103">
+      <c r="A103" s="0" t="n">
         <v>3262</v>
       </c>
-      <c r="B89" s="0" t="inlineStr">
+      <c r="B103" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C89" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E89" s="0" t="inlineStr">
+      <c r="C103" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D103" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E103" s="0" t="inlineStr">
         <is>
           <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
         </is>
       </c>
-      <c r="F89" s="0" t="inlineStr">
+      <c r="F103" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G89" s="0" t="inlineStr">
+      <c r="G103" s="0" t="inlineStr">
         <is>
           <t>2022-11-10</t>
         </is>
       </c>
-      <c r="H89" s="0" t="inlineStr">
+      <c r="H103" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I89" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J89" s="0" t="inlineStr">
+      <c r="I103" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J103" s="0" t="inlineStr">
         <is>
           <t>2025-11-09</t>
         </is>
       </c>
-      <c r="K89" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L89" s="0" t="inlineStr">
+      <c r="K103" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L103" s="0" t="inlineStr">
         <is>
           <t>2021-06-09</t>
         </is>
       </c>
-      <c r="M89" s="0" t="inlineStr">
+      <c r="M103" s="0" t="inlineStr">
         <is>
           <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
         </is>
       </c>
-      <c r="N89" s="0"/>
-[...2 lines deleted...]
-      <c r="A90" s="0" t="n">
+      <c r="N103" s="0"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B90" s="0" t="inlineStr">
+      <c r="B104" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C90" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E90" s="0" t="inlineStr">
+      <c r="C104" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D104" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E104" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F90" s="0" t="inlineStr">
+      <c r="F104" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G90" s="0" t="inlineStr">
+      <c r="G104" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
-        </is>
-[...867 lines deleted...]
-          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J104" s="0"/>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2016-08-23</t>
+          <t>2021-04-13</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>2640</v>
+        <v>3218</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2017-03-30</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J105" s="0"/>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2016-06-21</t>
+          <t>2021-03-23</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>2635</v>
+        <v>3185</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2017-03-10</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J106" s="0"/>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2016-06-07</t>
+          <t>2020-12-15</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>2501</v>
+        <v>3165</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2016-04-09</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J107" s="0"/>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2015-03-31</t>
+          <t>2020-11-03</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>2336</v>
+        <v>3151</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J108" s="0"/>
       <c r="K108" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2013-12-17</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>2310</v>
+        <v>3148</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2014-11-04</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J109" s="0"/>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2013-10-22</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>2291</v>
+        <v>3129</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J110" s="0"/>
       <c r="K110" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2013-09-10</t>
+          <t>2020-08-18</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>2212</v>
+        <v>2885</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2013-08-29</t>
+          <t>2019-02-20</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J111" s="0"/>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L111" s="0"/>
+      <c r="L111" s="0" t="inlineStr">
+        <is>
+          <t>2018-07-03</t>
+        </is>
+      </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>2050</v>
+        <v>2855</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2012-05-03</t>
+          <t>2019-05-16</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J112" s="0"/>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L112" s="0"/>
+      <c r="L112" s="0" t="inlineStr">
+        <is>
+          <t>2018-03-27</t>
+        </is>
+      </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>2024</v>
+        <v>2655</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J113" s="0"/>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L113" s="0"/>
+      <c r="L113" s="0" t="inlineStr">
+        <is>
+          <t>2016-08-23</t>
+        </is>
+      </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>1977</v>
+        <v>2640</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0"/>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L114" s="0"/>
+      <c r="L114" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-21</t>
+        </is>
+      </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>1901</v>
+        <v>2635</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J115" s="0"/>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L115" s="0"/>
+      <c r="L115" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-07</t>
+        </is>
+      </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>1775</v>
+        <v>2501</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2010-05-06</t>
+          <t>2016-04-09</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J116" s="0"/>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L116" s="0"/>
+      <c r="L116" s="0" t="inlineStr">
+        <is>
+          <t>2015-03-31</t>
+        </is>
+      </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>1693</v>
+        <v>2336</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J117" s="0"/>
       <c r="K117" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2008-06-13</t>
+          <t>2013-12-17</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
+        <v>2310</v>
+      </c>
+      <c r="B118" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C118" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D118" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E118" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+        </is>
+      </c>
+      <c r="F118" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G118" s="0" t="inlineStr">
+        <is>
+          <t>2014-11-04</t>
+        </is>
+      </c>
+      <c r="H118" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I118" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+        </is>
+      </c>
+      <c r="J118" s="0"/>
+      <c r="K118" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L118" s="0" t="inlineStr">
+        <is>
+          <t>2013-10-22</t>
+        </is>
+      </c>
+      <c r="M118" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N118" s="0"/>
+    </row>
+    <row r="119">
+      <c r="A119" s="0" t="n">
+        <v>2291</v>
+      </c>
+      <c r="B119" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C119" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D119" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E119" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+        </is>
+      </c>
+      <c r="F119" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G119" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-26</t>
+        </is>
+      </c>
+      <c r="H119" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I119" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J119" s="0"/>
+      <c r="K119" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L119" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-10</t>
+        </is>
+      </c>
+      <c r="M119" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N119" s="0"/>
+    </row>
+    <row r="120">
+      <c r="A120" s="0" t="n">
+        <v>2212</v>
+      </c>
+      <c r="B120" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C120" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D120" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E120" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+        </is>
+      </c>
+      <c r="F120" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G120" s="0" t="inlineStr">
+        <is>
+          <t>2013-08-29</t>
+        </is>
+      </c>
+      <c r="H120" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I120" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J120" s="0"/>
+      <c r="K120" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L120" s="0"/>
+      <c r="M120" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N120" s="0"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="0" t="n">
+        <v>2050</v>
+      </c>
+      <c r="B121" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C121" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D121" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E121" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+        </is>
+      </c>
+      <c r="F121" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G121" s="0" t="inlineStr">
+        <is>
+          <t>2012-05-03</t>
+        </is>
+      </c>
+      <c r="H121" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I121" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J121" s="0"/>
+      <c r="K121" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L121" s="0"/>
+      <c r="M121" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N121" s="0"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="0" t="n">
+        <v>2024</v>
+      </c>
+      <c r="B122" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C122" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D122" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E122" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+        </is>
+      </c>
+      <c r="F122" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G122" s="0" t="inlineStr">
+        <is>
+          <t>2011-07-07</t>
+        </is>
+      </c>
+      <c r="H122" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I122" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J122" s="0"/>
+      <c r="K122" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L122" s="0"/>
+      <c r="M122" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N122" s="0"/>
+    </row>
+    <row r="123">
+      <c r="A123" s="0" t="n">
+        <v>1977</v>
+      </c>
+      <c r="B123" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C123" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D123" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E123" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+        </is>
+      </c>
+      <c r="F123" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G123" s="0" t="inlineStr">
+        <is>
+          <t>2011-03-31</t>
+        </is>
+      </c>
+      <c r="H123" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I123" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J123" s="0"/>
+      <c r="K123" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L123" s="0"/>
+      <c r="M123" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N123" s="0"/>
+    </row>
+    <row r="124">
+      <c r="A124" s="0" t="n">
+        <v>1901</v>
+      </c>
+      <c r="B124" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C124" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D124" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E124" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+        </is>
+      </c>
+      <c r="F124" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G124" s="0" t="inlineStr">
+        <is>
+          <t>2010-09-30</t>
+        </is>
+      </c>
+      <c r="H124" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I124" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J124" s="0"/>
+      <c r="K124" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L124" s="0"/>
+      <c r="M124" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N124" s="0"/>
+    </row>
+    <row r="125">
+      <c r="A125" s="0" t="n">
+        <v>1775</v>
+      </c>
+      <c r="B125" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C125" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D125" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E125" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+        </is>
+      </c>
+      <c r="F125" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G125" s="0" t="inlineStr">
+        <is>
+          <t>2010-05-06</t>
+        </is>
+      </c>
+      <c r="H125" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I125" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J125" s="0"/>
+      <c r="K125" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L125" s="0"/>
+      <c r="M125" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N125" s="0"/>
+    </row>
+    <row r="126">
+      <c r="A126" s="0" t="n">
+        <v>1693</v>
+      </c>
+      <c r="B126" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C126" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D126" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E126" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+        </is>
+      </c>
+      <c r="F126" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G126" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H126" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I126" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J126" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-30</t>
+        </is>
+      </c>
+      <c r="K126" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L126" s="0" t="inlineStr">
+        <is>
+          <t>2008-06-13</t>
+        </is>
+      </c>
+      <c r="M126" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N126" s="0"/>
+    </row>
+    <row r="127">
+      <c r="A127" s="0" t="n">
         <v>1646</v>
       </c>
-      <c r="B118" s="0" t="inlineStr">
+      <c r="B127" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C118" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E118" s="0" t="inlineStr">
+      <c r="C127" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D127" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E127" s="0" t="inlineStr">
         <is>
           <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
 2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
-      <c r="F118" s="0" t="inlineStr">
+      <c r="F127" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G118" s="0" t="inlineStr">
+      <c r="G127" s="0" t="inlineStr">
         <is>
           <t>2009-05-28</t>
         </is>
       </c>
-      <c r="H118" s="0" t="inlineStr">
+      <c r="H127" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I118" s="0" t="inlineStr">
-[...560 lines deleted...]
-      </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J127" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J127" s="0"/>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L127" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L127" s="0"/>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3802</v>
+        <v>1393</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2006-06-01</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J128" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J128" s="0"/>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L128" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L128" s="0"/>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3770</v>
+        <v>1251</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2005-02-24</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t/>
         </is>
       </c>
       <c r="J129" s="0"/>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L129" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L129" s="0"/>
       <c r="M129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3726</v>
+        <v>1000</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2003-01-30</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J130" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J130" s="0"/>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L130" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L130" s="0"/>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t/>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3625</v>
+        <v>282</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist erstreckt bis 31. Dezember 2030</t>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2030-12-31</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>1995-08-07</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3584</v>
+        <v>4048</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3579</v>
+        <v>3965</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>4119</v>
+        <v>3885</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J134" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J134" s="0" t="inlineStr">
+        <is>
+          <t>2029-02-26</t>
+        </is>
+      </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>4117</v>
+        <v>3802</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
-          <t>2027-05-21</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>Gwerder Thomas , Iten Patrick</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>4112</v>
+        <v>3770</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J136" s="0"/>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t/>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>4111</v>
+        <v>3726</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>2027-05-21</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
+        <v>3625</v>
+      </c>
+      <c r="B138" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C138" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D138" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E138" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+        </is>
+      </c>
+      <c r="F138" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G138" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H138" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I138" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J138" s="0" t="inlineStr">
+        <is>
+          <t>2028-07-03</t>
+        </is>
+      </c>
+      <c r="K138" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L138" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-10</t>
+        </is>
+      </c>
+      <c r="M138" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N138" s="0"/>
+    </row>
+    <row r="139">
+      <c r="A139" s="0" t="n">
+        <v>3584</v>
+      </c>
+      <c r="B139" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C139" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D139" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E139" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+        </is>
+      </c>
+      <c r="F139" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G139" s="0" t="inlineStr">
+        <is>
+          <t>2024-09-26</t>
+        </is>
+      </c>
+      <c r="H139" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I139" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J139" s="0" t="inlineStr">
+        <is>
+          <t>2027-09-26</t>
+        </is>
+      </c>
+      <c r="K139" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L139" s="0" t="inlineStr">
+        <is>
+          <t>2023-06-13</t>
+        </is>
+      </c>
+      <c r="M139" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N139" s="0"/>
+    </row>
+    <row r="140">
+      <c r="A140" s="0" t="n">
+        <v>3579</v>
+      </c>
+      <c r="B140" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C140" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D140" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E140" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+        </is>
+      </c>
+      <c r="F140" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G140" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H140" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I140" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J140" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K140" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L140" s="0" t="inlineStr">
+        <is>
+          <t>2023-06-06</t>
+        </is>
+      </c>
+      <c r="M140" s="0" t="inlineStr">
+        <is>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+        </is>
+      </c>
+      <c r="N140" s="0"/>
+    </row>
+    <row r="141">
+      <c r="A141" s="0" t="n">
+        <v>4145</v>
+      </c>
+      <c r="B141" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C141" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D141" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E141" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
+        </is>
+      </c>
+      <c r="F141" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G141" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H141" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I141" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J141" s="0"/>
+      <c r="K141" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L141" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="M141" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N141" s="0"/>
+    </row>
+    <row r="142">
+      <c r="A142" s="0" t="n">
+        <v>4143</v>
+      </c>
+      <c r="B142" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C142" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D142" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E142" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Karl Nussbaumer, Philip C. Brunner, Karl Bürgler, Andreas Lustenberger, Andreas Iten, Barbara Gysel, Martin Zimmermann, Jean Luc Mösch und Patrick Röösli betreffend Förderung der beruflichen Inklusion von Menschen mit Behinderungen durch finanziellen Ausgleich für Arbeitgebende</t>
+        </is>
+      </c>
+      <c r="F142" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G142" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H142" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I142" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J142" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K142" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L142" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="M142" s="0" t="inlineStr">
+        <is>
+          <t>Nussbaumer Karl, Brunner Philip C., Bürgler Karl, Lustenberger Andreas, Iten Andreas, Gysel Barbara, Zimmermann Martin, Mösch Jean Luc, Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N142" s="0"/>
+    </row>
+    <row r="143">
+      <c r="A143" s="0" t="n">
+        <v>4141</v>
+      </c>
+      <c r="B143" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C143" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D143" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E143" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F143" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G143" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H143" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I143" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J143" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K143" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L143" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-16</t>
+        </is>
+      </c>
+      <c r="M143" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N143" s="0"/>
+    </row>
+    <row r="144">
+      <c r="A144" s="0" t="n">
+        <v>4139</v>
+      </c>
+      <c r="B144" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C144" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D144" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E144" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
+        </is>
+      </c>
+      <c r="F144" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G144" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H144" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I144" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J144" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K144" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L144" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="M144" s="0" t="inlineStr">
+        <is>
+          <t>Riboni Michael, Bürgler Karl</t>
+        </is>
+      </c>
+      <c r="N144" s="0"/>
+    </row>
+    <row r="145">
+      <c r="A145" s="0" t="n">
+        <v>4136</v>
+      </c>
+      <c r="B145" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C145" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D145" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E145" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
+        </is>
+      </c>
+      <c r="F145" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G145" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H145" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I145" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J145" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K145" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L145" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="M145" s="0" t="inlineStr">
+        <is>
+          <t>Gössi Alois, Gwerder Thomas </t>
+        </is>
+      </c>
+      <c r="N145" s="0"/>
+    </row>
+    <row r="146">
+      <c r="A146" s="0" t="n">
+        <v>4119</v>
+      </c>
+      <c r="B146" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C146" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D146" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E146" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
+        </is>
+      </c>
+      <c r="F146" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G146" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H146" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I146" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J146" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K146" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L146" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="M146" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N146" s="0"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="0" t="n">
+        <v>4117</v>
+      </c>
+      <c r="B147" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C147" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D147" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E147" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+        </is>
+      </c>
+      <c r="F147" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G147" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H147" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I147" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J147" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K147" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L147" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M147" s="0" t="inlineStr">
+        <is>
+          <t>Gwerder Thomas , Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N147" s="0"/>
+    </row>
+    <row r="148">
+      <c r="A148" s="0" t="n">
+        <v>4112</v>
+      </c>
+      <c r="B148" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C148" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D148" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E148" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+        </is>
+      </c>
+      <c r="F148" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G148" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H148" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I148" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J148" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
+      <c r="K148" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L148" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M148" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N148" s="0"/>
+    </row>
+    <row r="149">
+      <c r="A149" s="0" t="n">
+        <v>4111</v>
+      </c>
+      <c r="B149" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C149" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D149" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E149" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+        </is>
+      </c>
+      <c r="F149" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G149" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H149" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I149" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J149" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K149" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L149" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="M149" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N149" s="0"/>
+    </row>
+    <row r="150">
+      <c r="A150" s="0" t="n">
         <v>4100</v>
       </c>
-      <c r="B138" s="0" t="inlineStr">
+      <c r="B150" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C138" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E138" s="0" t="inlineStr">
+      <c r="C150" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D150" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E150" s="0" t="inlineStr">
         <is>
           <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
 </t>
         </is>
       </c>
-      <c r="F138" s="0" t="inlineStr">
+      <c r="F150" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G138" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J138" s="0" t="inlineStr">
+      <c r="G150" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H150" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I150" s="0" t="inlineStr">
+        <is>
+          <t>Auftrag an den Regierungsrat die Standesinitiative einzureichen.</t>
+        </is>
+      </c>
+      <c r="J150" s="0" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
-      <c r="K138" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L138" s="0" t="inlineStr">
+      <c r="K150" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L150" s="0" t="inlineStr">
         <is>
           <t>2026-04-09</t>
         </is>
       </c>
-      <c r="M138" s="0" t="inlineStr">
+      <c r="M150" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
-        </is>
-[...782 lines deleted...]
-          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3964</v>
+        <v>4084</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3819</v>
+        <v>4083</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3811</v>
+        <v>4082</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J153" s="0"/>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3799</v>
+        <v>4051</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
-[...2 lines deleted...]
-      <c r="J154" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J154" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-26</t>
+        </is>
+      </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3792</v>
+        <v>4050</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3765</v>
+        <v>4043</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3680</v>
+        <v>4038</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>3525</v>
+        <v>4023</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2023-02-03</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Balmer Kurt</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>3495</v>
+        <v>4011</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
-          <t>2028-06-05</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3364</v>
+        <v>3996</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
+        </is>
+      </c>
+      <c r="J160" s="0"/>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2022-01-26</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3283</v>
+        <v>3989</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3260</v>
+        <v>3988</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3248</v>
+        <v>3964</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3102</v>
+        <v>3819</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
-          <t>2026-12-31</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>4095</v>
+        <v>3811</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>4078</v>
+        <v>3799</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J166" s="0"/>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
+          <t/>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>4073</v>
+        <v>3792</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Geschäftsbericht 2025</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2026-06-03</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J167" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J167" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>4066</v>
+        <v>3765</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>4037</v>
+        <v>3680</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>4034</v>
+        <v>3525</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J170" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J170" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3998</v>
+        <v>3495</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2028-06-05</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2022-11-08</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3993</v>
+        <v>3364</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-09-27</t>
         </is>
       </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3974</v>
+        <v>3283</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2021-08-23</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>3958</v>
+        <v>3260</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J174" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J174" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2021-06-08</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>3956</v>
+        <v>3248</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J175" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J175" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-28</t>
+        </is>
+      </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2021-05-11</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>3948</v>
+        <v>3102</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J176" s="0"/>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
+        </is>
+      </c>
+      <c r="J176" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-31</t>
+        </is>
+      </c>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2020-05-12</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>3896</v>
+        <v>4167</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Interpellation von Philip C. Brunner, Gregor Bruhin, Alex Haslimann und Hans Jörg Villiger betreffend IT-Sicherheit und Schutz sensibler Registerdaten beim Amt für Informatik und Organisation (AIO) – Lehren aus dem Vorfall in Liechtenstein</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>Brunner Philip C., Bruhin Gregor, Haslimann Alexander, Villiger Hans Jörg</t>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>3877</v>
+        <v>4159</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Motion von Philip C. Brunner betreffend Aufhebung der Altersgrenzen für das Zuger Staatspersonal (Anpassung des Personalgesetzes)</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2026-07-26</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>3872</v>
+        <v>4151</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an die Schaffung des Kompetenzzentrums für den Nationalen Finanzausgleich (NFA) am Institut für Schweizer Wirtschaftspolitik an der Universität Luzern (IWP) </t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J179" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J179" s="0"/>
       <c r="K179" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Kompetenzzentrum NFA, 4151</t>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t/>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>3785</v>
+        <v>4134</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
-          <t>2028-02-20</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2026-06-10</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>3732</v>
+        <v>4133</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>Balmer Kurt, Felber Michael</t>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>3693</v>
+        <v>4095</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Anastas Odermatt, Julia Küng, Martin Zimmermann und Ronahi Yener betreffend Weiterentwicklung der Ertragsverwendung der Kirchensteuern juristischer Personen</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
-          <t>Bericht des Regierungsrats über die Ertragsverwendung der Kirchensteuern juristischer Personen mit Erhebung der Freiwilligenarbeit und Schlussfolgerungen</t>
+          <t/>
         </is>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
-          <t>2025-03-21</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2024-03-05</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t>Odermatt Anastas, Küng Julia, Zimmermann Martin, Yener Ronahi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>3684</v>
+        <v>4078</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>3683</v>
+        <v>4066</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J184" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t/>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>3286</v>
+        <v>4037</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J185" s="0"/>
+      <c r="J185" s="0" t="inlineStr">
+        <is>
+          <t>2029-07-02</t>
+        </is>
+      </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>3285</v>
+        <v>4034</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Volksabstimmung</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Behördenreferendum: Volksabstimmung vom 28. Februar 2027</t>
         </is>
       </c>
       <c r="J186" s="0"/>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>4089</v>
+        <v>3998</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Rechenschaftsbericht 2025 des Obergerichts</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
-          <t>Obergericht</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
-          <t>Direktüberweisung an die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
-[...2 lines deleted...]
-      <c r="J187" s="0"/>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J187" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>4098</v>
+        <v>3974</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision Polizeigesetz (PolG)</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J188" s="0"/>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J188" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K188" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Polizeigesetz, 4098</t>
+          <t/>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>4087</v>
+        <v>3958</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Kenntnisnahme des Geschäftsberichts inkl. Jahresrechnung 2025 der Gebäudeversicherung Zug</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2026-06-03</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
         </is>
       </c>
       <c r="J189" s="0"/>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>4075</v>
+        <v>3956</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
+        </is>
+      </c>
+      <c r="J190" s="0"/>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia</t>
+          <t/>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>4074</v>
+        <v>3948</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J191" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J191" s="0"/>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
+          <t/>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>4070</v>
+        <v>3896</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist: 30. Juni 2027</t>
         </is>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2027-06-30</t>
         </is>
       </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>4055</v>
+        <v>3732</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J193" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>4054</v>
+        <v>3684</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2025-04-11</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>4045</v>
+        <v>3683</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-04-11</t>
         </is>
       </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>4016</v>
+        <v>3286</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J196" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J196" s="0"/>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>4006</v>
+        <v>3285</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J197" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J197" s="0"/>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t/>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>3999</v>
+        <v>4124</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Wahlen</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Wahl eines neuen Richters in die Funktion des Zwangsmassnahmengerichts für die Amtsperiode 2025–2030
+</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Obergericht</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Wahl</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Als Richter des Zwangsmassnahmegerichts wurde gewählt:Pascal Sterchi</t>
+        </is>
+      </c>
+      <c r="J198" s="0"/>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>3980</v>
+        <v>4163</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Interpellation von Philip C. Brunner, Karl Nussbaumer und Brigitte Wenzin Widmer betreffend «Bereitschaft und Ausrüstung der Zuger Feuerwehren bei steigender Waldbrandgefahr – wie gerüstet sind unsere Feuerwehren?»</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J199" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J199" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Nussbaumer Karl, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>3963</v>
+        <v>4162</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Postulat der ALG-Fraktion betreffend kantonale Strategie gegen Gewalt an Frauen</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J200" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>3957</v>
+        <v>4157</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Motion der Fraktion Die Mitte betreffend Kontrolle von Strafregisterauszügen für die Erteilung von Aufenthaltsbewilligungen</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J201" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J201" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
-        <v>3941</v>
+        <v>4142</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J202" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J202" s="0"/>
       <c r="K202" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Zivilschutz, 4142</t>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N202" s="0"/>
     </row>
     <row r="203">
       <c r="A203" s="0" t="n">
-        <v>3910</v>
+        <v>4126</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J203" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N203" s="0"/>
     </row>
     <row r="204">
       <c r="A204" s="0" t="n">
-        <v>3891</v>
+        <v>4125</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J204" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N204" s="0"/>
     </row>
     <row r="205">
       <c r="A205" s="0" t="n">
-        <v>3889</v>
+        <v>4098</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J205" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J205" s="0"/>
       <c r="K205" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t/>
         </is>
       </c>
       <c r="N205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>3727</v>
+        <v>4075</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J206" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>3628</v>
+        <v>4074</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J207" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J207" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>3574</v>
+        <v>4070</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J208" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
-        <v>3544</v>
+        <v>4055</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J209" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0" t="n">
-        <v>3532</v>
+        <v>4054</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
-          <t>2027-03-21</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>2023-02-16</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>3502</v>
+        <v>4045</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J211" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2022-11-20</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>4088</v>
+        <v>4016</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Zwischenbericht zu den per Ende März 2026 zur Berichterstattung fälligen parlamentarischen Vorstössen</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2026-06-03</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J212" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J212" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>4041</v>
+        <v>4006</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J213" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>3994</v>
+        <v>3999</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J214" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J214" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>3969</v>
+        <v>3980</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juni 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
+        </is>
+      </c>
+      <c r="J215" s="0"/>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>3602</v>
+        <v>3963</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J216" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
+        <v>3957</v>
+      </c>
+      <c r="B217" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C217" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E217" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+        </is>
+      </c>
+      <c r="F217" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G217" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H217" s="0" t="inlineStr">
+        <is>
+          <t>Referendumsfrist am Laufen</t>
+        </is>
+      </c>
+      <c r="I217" s="0" t="inlineStr">
+        <is>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
+        </is>
+      </c>
+      <c r="J217" s="0"/>
+      <c r="K217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L217" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-08</t>
+        </is>
+      </c>
+      <c r="M217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N217" s="0"/>
+    </row>
+    <row r="218">
+      <c r="A218" s="0" t="n">
+        <v>3941</v>
+      </c>
+      <c r="B218" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C218" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E218" s="0" t="inlineStr">
+        <is>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+        </is>
+      </c>
+      <c r="F218" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G218" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H218" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I218" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J218" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="K218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L218" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-16</t>
+        </is>
+      </c>
+      <c r="M218" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N218" s="0"/>
+    </row>
+    <row r="219">
+      <c r="A219" s="0" t="n">
+        <v>3891</v>
+      </c>
+      <c r="B219" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C219" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E219" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+        </is>
+      </c>
+      <c r="F219" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G219" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H219" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J219" s="0" t="inlineStr">
+        <is>
+          <t>2029-03-26</t>
+        </is>
+      </c>
+      <c r="K219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L219" s="0" t="inlineStr">
+        <is>
+          <t>2025-03-05</t>
+        </is>
+      </c>
+      <c r="M219" s="0" t="inlineStr">
+        <is>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N219" s="0"/>
+    </row>
+    <row r="220">
+      <c r="A220" s="0" t="n">
+        <v>3889</v>
+      </c>
+      <c r="B220" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C220" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E220" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+        </is>
+      </c>
+      <c r="F220" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G220" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H220" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I220" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J220" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="K220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L220" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-28</t>
+        </is>
+      </c>
+      <c r="M220" s="0" t="inlineStr">
+        <is>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+        </is>
+      </c>
+      <c r="N220" s="0"/>
+    </row>
+    <row r="221">
+      <c r="A221" s="0" t="n">
+        <v>3727</v>
+      </c>
+      <c r="B221" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C221" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E221" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+        </is>
+      </c>
+      <c r="F221" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G221" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-28</t>
+        </is>
+      </c>
+      <c r="H221" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J221" s="0" t="inlineStr">
+        <is>
+          <t>2028-08-28</t>
+        </is>
+      </c>
+      <c r="K221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L221" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-02</t>
+        </is>
+      </c>
+      <c r="M221" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N221" s="0"/>
+    </row>
+    <row r="222">
+      <c r="A222" s="0" t="n">
+        <v>3628</v>
+      </c>
+      <c r="B222" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C222" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E222" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+        </is>
+      </c>
+      <c r="F222" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G222" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-26</t>
+        </is>
+      </c>
+      <c r="H222" s="0" t="inlineStr">
+        <is>
+          <t>Inkrafttreten</t>
+        </is>
+      </c>
+      <c r="I222" s="0" t="inlineStr">
+        <is>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J222" s="0"/>
+      <c r="K222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L222" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-24</t>
+        </is>
+      </c>
+      <c r="M222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N222" s="0"/>
+    </row>
+    <row r="223">
+      <c r="A223" s="0" t="n">
+        <v>3574</v>
+      </c>
+      <c r="B223" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C223" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E223" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F223" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G223" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H223" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J223" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L223" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-13</t>
+        </is>
+      </c>
+      <c r="M223" s="0" t="inlineStr">
+        <is>
+          <t>Leuenberger Simon</t>
+        </is>
+      </c>
+      <c r="N223" s="0"/>
+    </row>
+    <row r="224">
+      <c r="A224" s="0" t="n">
+        <v>3532</v>
+      </c>
+      <c r="B224" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C224" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E224" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F224" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G224" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-21</t>
+        </is>
+      </c>
+      <c r="H224" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J224" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-21</t>
+        </is>
+      </c>
+      <c r="K224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L224" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-16</t>
+        </is>
+      </c>
+      <c r="M224" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N224" s="0"/>
+    </row>
+    <row r="225">
+      <c r="A225" s="0" t="n">
+        <v>3502</v>
+      </c>
+      <c r="B225" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C225" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E225" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+        </is>
+      </c>
+      <c r="F225" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G225" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-01</t>
+        </is>
+      </c>
+      <c r="H225" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J225" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
+      <c r="K225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L225" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-20</t>
+        </is>
+      </c>
+      <c r="M225" s="0" t="inlineStr">
+        <is>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+        </is>
+      </c>
+      <c r="N225" s="0"/>
+    </row>
+    <row r="226">
+      <c r="A226" s="0" t="n">
+        <v>4160</v>
+      </c>
+      <c r="B226" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C226" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E226" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Corina Kremmel, Patrick Röösli und Michael Felber «Von Schnecken und Ställen» - Zuger Recht ausmisten</t>
+        </is>
+      </c>
+      <c r="F226" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G226" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H226" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J226" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L226" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="M226" s="0" t="inlineStr">
+        <is>
+          <t>Kremmel Corina, Röösli Patrick, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N226" s="0"/>
+    </row>
+    <row r="227">
+      <c r="A227" s="0" t="n">
+        <v>4147</v>
+      </c>
+      <c r="B227" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C227" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E227" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner und Michael Felber betreffend namentliche Nennung von Petentinnen und Petenten bei der Behandlung von Petitionen</t>
+        </is>
+      </c>
+      <c r="F227" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G227" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H227" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J227" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
+      <c r="K227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L227" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="M227" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Felber Michael</t>
+        </is>
+      </c>
+      <c r="N227" s="0"/>
+    </row>
+    <row r="228">
+      <c r="A228" s="0" t="n">
+        <v>4041</v>
+      </c>
+      <c r="B228" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C228" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E228" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+        </is>
+      </c>
+      <c r="F228" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G228" s="0" t="inlineStr">
+        <is>
+          <t>2026-01-29</t>
+        </is>
+      </c>
+      <c r="H228" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J228" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
+      <c r="K228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L228" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-19</t>
+        </is>
+      </c>
+      <c r="M228" s="0" t="inlineStr">
+        <is>
+          <t>Gautier Joëlle, Balmer Kurt</t>
+        </is>
+      </c>
+      <c r="N228" s="0"/>
+    </row>
+    <row r="229">
+      <c r="A229" s="0" t="n">
+        <v>3994</v>
+      </c>
+      <c r="B229" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C229" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E229" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+        </is>
+      </c>
+      <c r="F229" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G229" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H229" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 2. Lesung</t>
+        </is>
+      </c>
+      <c r="I229" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J229" s="0"/>
+      <c r="K229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L229" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-09</t>
+        </is>
+      </c>
+      <c r="M229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N229" s="0"/>
+    </row>
+    <row r="230">
+      <c r="A230" s="0" t="n">
+        <v>3969</v>
+      </c>
+      <c r="B230" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C230" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E230" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+        </is>
+      </c>
+      <c r="F230" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G230" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H230" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I230" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J230" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="K230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L230" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-08</t>
+        </is>
+      </c>
+      <c r="M230" s="0" t="inlineStr">
+        <is>
+          <t>Arnold Michael</t>
+        </is>
+      </c>
+      <c r="N230" s="0"/>
+    </row>
+    <row r="231">
+      <c r="A231" s="0" t="n">
+        <v>3602</v>
+      </c>
+      <c r="B231" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C231" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E231" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+        </is>
+      </c>
+      <c r="F231" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G231" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-29</t>
+        </is>
+      </c>
+      <c r="H231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I231" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J231" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-01</t>
+        </is>
+      </c>
+      <c r="K231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L231" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-07</t>
+        </is>
+      </c>
+      <c r="M231" s="0" t="inlineStr">
+        <is>
+          <t>Schweizer Emil, Monney Esther</t>
+        </is>
+      </c>
+      <c r="N231" s="0"/>
+    </row>
+    <row r="232">
+      <c r="A232" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B217" s="0" t="inlineStr">
+      <c r="B232" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C217" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E217" s="0" t="inlineStr">
+      <c r="C232" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E232" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F217" s="0" t="inlineStr">
+      <c r="F232" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G217" s="0" t="inlineStr">
+      <c r="G232" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
         </is>
       </c>
-      <c r="H217" s="0" t="inlineStr">
+      <c r="H232" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
-        </is>
-[...976 lines deleted...]
-          <t>Einreichung</t>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J232" s="0"/>
       <c r="K232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L232" s="0" t="inlineStr">
         <is>
-          <t>2026-05-24</t>
+          <t>2023-02-21</t>
         </is>
       </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Schumpf Etienne</t>
+          <t/>
         </is>
       </c>
       <c r="N232" s="0"/>
     </row>
     <row r="233">
       <c r="A233" s="0" t="n">
-        <v>4122</v>
+        <v>3507</v>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t/>
         </is>
       </c>
       <c r="I233" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
         </is>
       </c>
       <c r="J233" s="0"/>
       <c r="K233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L233" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2022-11-24</t>
         </is>
       </c>
       <c r="M233" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
+          <t/>
         </is>
       </c>
       <c r="N233" s="0"/>
     </row>
     <row r="234">
       <c r="A234" s="0" t="n">
-        <v>4118</v>
+        <v>4144</v>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
+          <t>Interpellation von Philip C. Brunner, Karl Bürgler, Joëlle Gautier, Barbara Gysel, Andreas Iten, Andreas Lustenberger, Jean Luc Mösch, Karl Nussbaumer, Patrick Röösli und Martin Zimmermann betreffend Reintegration von Menschen mit einer Beeinträchtigung in den ersten Arbeitsmarkt</t>
         </is>
       </c>
       <c r="F234" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I234" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J234" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J234" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
       <c r="K234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L234" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="M234" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Bürgler Karl, Gautier Joëlle, Gysel Barbara, Iten Andreas, Lustenberger Andreas, Mösch Jean Luc, Nussbaumer Karl, Röösli Patrick, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N234" s="0"/>
     </row>
     <row r="235">
       <c r="A235" s="0" t="n">
-        <v>4113</v>
+        <v>4132</v>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
+          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J235" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J235" s="0"/>
       <c r="K235" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bildungskommission (BK)</t>
         </is>
       </c>
       <c r="L235" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M235" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N235" s="0"/>
     </row>
     <row r="236">
       <c r="A236" s="0" t="n">
-        <v>4106</v>
+        <v>4104</v>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
           <t>2026-04-30</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J236" s="0" t="inlineStr">
         <is>
           <t>2026-10-30</t>
         </is>
       </c>
       <c r="K236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L236" s="0" t="inlineStr">
         <is>
           <t>2026-04-14</t>
         </is>
       </c>
       <c r="M236" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N236" s="0"/>
     </row>
     <row r="237">
       <c r="A237" s="0" t="n">
-        <v>4094</v>
+        <v>4072</v>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H237" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I237" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J237" s="0"/>
       <c r="K237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L237" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M237" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N237" s="0"/>
     </row>
     <row r="238">
       <c r="A238" s="0" t="n">
-        <v>4069</v>
+        <v>4065</v>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F238" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I238" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J238" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N238" s="0"/>
     </row>
     <row r="239">
       <c r="A239" s="0" t="n">
-        <v>4064</v>
+        <v>4059</v>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F239" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I239" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J239" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L239" s="0" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M239" s="0" t="inlineStr">
         <is>
-          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N239" s="0"/>
     </row>
     <row r="240">
       <c r="A240" s="0" t="n">
-        <v>4013</v>
+        <v>4036</v>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F240" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I240" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J240" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N240" s="0"/>
     </row>
     <row r="241">
       <c r="A241" s="0" t="n">
-        <v>3932</v>
+        <v>4035</v>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J241" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N241" s="0"/>
     </row>
     <row r="242">
       <c r="A242" s="0" t="n">
-        <v>3893</v>
+        <v>3971</v>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F242" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J242" s="0" t="inlineStr">
         <is>
-          <t>2029-04-30</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L242" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N242" s="0"/>
     </row>
     <row r="243">
       <c r="A243" s="0" t="n">
-        <v>3864</v>
+        <v>3942</v>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F243" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I243" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J243" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L243" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M243" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N243" s="0"/>
     </row>
     <row r="244">
       <c r="A244" s="0" t="n">
-        <v>3858</v>
+        <v>3905</v>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F244" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H244" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I244" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
+        </is>
+      </c>
+      <c r="J244" s="0"/>
       <c r="K244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L244" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M244" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t/>
         </is>
       </c>
       <c r="N244" s="0"/>
     </row>
     <row r="245">
       <c r="A245" s="0" t="n">
-        <v>3791</v>
+        <v>3827</v>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F245" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H245" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J245" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L245" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M245" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N245" s="0"/>
     </row>
     <row r="246">
       <c r="A246" s="0" t="n">
-        <v>3778</v>
+        <v>4169</v>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Berichtsmotion von Tabea Zimmermann Gibson, Carina Brüngger, Jean Luc Mösch und Livio Bundi betreffend Umsetzung der koordinierten Gesundheitsversorgung im Kanton Zug</t>
         </is>
       </c>
       <c r="F246" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J246" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L246" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="M246" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>Zimmermann Gibson Tabea, Brüngger Carina, Mösch Jean Luc, Bundi Livio</t>
         </is>
       </c>
       <c r="N246" s="0"/>
     </row>
     <row r="247">
       <c r="A247" s="0" t="n">
-        <v>3646</v>
+        <v>4166</v>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Kleine Anfrage von Patrick Iten betreffend Legionellenprävention bei Verdunstungskühlanlagen und raumlufttechnischen Anlagen</t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J247" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J247" s="0"/>
       <c r="K247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L247" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="M247" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Iten Patrick</t>
         </is>
       </c>
       <c r="N247" s="0"/>
     </row>
     <row r="248">
       <c r="A248" s="0" t="n">
-        <v>4103</v>
+        <v>4156</v>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+          <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
         </is>
       </c>
       <c r="F248" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I248" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
-[...2 lines deleted...]
-      <c r="J248" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J248" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L248" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M248" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N248" s="0"/>
     </row>
     <row r="249">
       <c r="A249" s="0" t="n">
-        <v>4102</v>
+        <v>4131</v>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
         </is>
       </c>
       <c r="F249" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H249" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I249" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
+          <t/>
         </is>
       </c>
       <c r="J249" s="0"/>
       <c r="K249" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Gesundheit und Soziales</t>
         </is>
       </c>
       <c r="L249" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N249" s="0"/>
     </row>
     <row r="250">
       <c r="A250" s="0" t="n">
-        <v>4091</v>
+        <v>4130</v>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
-          <t>Bericht 2025 der Ombudsstelle Kanton Zug</t>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
         </is>
       </c>
       <c r="F250" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H250" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I250" s="0" t="inlineStr">
         <is>
-          <t>Direktüberweisung an die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+          <t/>
         </is>
       </c>
       <c r="J250" s="0"/>
       <c r="K250" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission erweitert</t>
+          <t>Kommission Gesundheit und Soziales</t>
         </is>
       </c>
       <c r="L250" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N250" s="0"/>
     </row>
     <row r="251">
       <c r="A251" s="0" t="n">
-        <v>4086</v>
+        <v>4123</v>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
-          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F251" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H251" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I251" s="0" t="inlineStr">
         <is>
-          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission und die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
-[...2 lines deleted...]
-      <c r="J251" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J251" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K251" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskom. erweitert, Justizprüfungskommission erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L251" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M251" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
         </is>
       </c>
       <c r="N251" s="0"/>
     </row>
     <row r="252">
       <c r="A252" s="0" t="n">
-        <v>3541</v>
+        <v>4122</v>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
         </is>
       </c>
       <c r="F252" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H252" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J252" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L252" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M252" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N252" s="0"/>
     </row>
     <row r="253">
       <c r="A253" s="0" t="n">
-        <v>4101</v>
+        <v>4118</v>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
         </is>
       </c>
       <c r="F253" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H253" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I253" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Staatswirtschaftskommission </t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J253" s="0"/>
       <c r="K253" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Olympische Spiele, 4118</t>
         </is>
       </c>
       <c r="L253" s="0" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M253" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N253" s="0"/>
     </row>
     <row r="254">
       <c r="A254" s="0" t="n">
-        <v>4030</v>
+        <v>4113</v>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C254" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E254" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
         </is>
       </c>
       <c r="F254" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G254" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H254" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J254" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-11-21</t>
         </is>
       </c>
       <c r="K254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L254" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M254" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
         </is>
       </c>
       <c r="N254" s="0"/>
     </row>
     <row r="255">
       <c r="A255" s="0" t="n">
-        <v>3953</v>
+        <v>4106</v>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C255" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E255" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
         </is>
       </c>
       <c r="F255" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G255" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H255" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J255" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L255" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M255" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N255" s="0"/>
     </row>
     <row r="256">
       <c r="A256" s="0" t="n">
-        <v>3943</v>
+        <v>4094</v>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C256" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E256" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F256" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G256" s="0" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H256" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I256" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J256" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L256" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M256" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N256" s="0"/>
     </row>
     <row r="257">
       <c r="A257" s="0" t="n">
-        <v>3350</v>
+        <v>4069</v>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C257" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E257" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F257" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G257" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H257" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I257" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t/>
         </is>
       </c>
       <c r="J257" s="0" t="inlineStr">
         <is>
-          <t>2025-11-24</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L257" s="0" t="inlineStr">
         <is>
-          <t>2021-12-16</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M257" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Brunner Philip C.</t>
+          <t/>
         </is>
       </c>
       <c r="N257" s="0"/>
     </row>
     <row r="258">
       <c r="A258" s="0" t="n">
-        <v>4080</v>
+        <v>4064</v>
       </c>
       <c r="B258" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C258" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E258" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Thomas Werner betreffend Zusammensetzung der aktuellen PUK, Prüfung und Veröffentlichung allfälliger Interessenkonflikte sowie bei Bedarf Austausch der PUK-Mitglieder</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F258" s="0" t="inlineStr">
         <is>
-          <t>Parlamentarische Untersuchungskommission, PUK</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G258" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H258" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I258" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Parlamentarische Untersuchungskommission (PUK). Verkürzung der Behandlungsfrist auf 90 Tage,  gemäss § 45 Abs. 3 GO KR</t>
+          <t/>
         </is>
       </c>
       <c r="J258" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L258" s="0" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M258" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N258" s="0"/>
     </row>
     <row r="259">
       <c r="A259" s="0" t="n">
+        <v>4013</v>
+      </c>
+      <c r="B259" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C259" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E259" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+        </is>
+      </c>
+      <c r="F259" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G259" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H259" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I259" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J259" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="K259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L259" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-02</t>
+        </is>
+      </c>
+      <c r="M259" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N259" s="0"/>
+    </row>
+    <row r="260">
+      <c r="A260" s="0" t="n">
+        <v>3932</v>
+      </c>
+      <c r="B260" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C260" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E260" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F260" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G260" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H260" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I260" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J260" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="K260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L260" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-05</t>
+        </is>
+      </c>
+      <c r="M260" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N260" s="0"/>
+    </row>
+    <row r="261">
+      <c r="A261" s="0" t="n">
+        <v>3893</v>
+      </c>
+      <c r="B261" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C261" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E261" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+        </is>
+      </c>
+      <c r="F261" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G261" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H261" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J261" s="0" t="inlineStr">
+        <is>
+          <t>2029-04-30</t>
+        </is>
+      </c>
+      <c r="K261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L261" s="0" t="inlineStr">
+        <is>
+          <t>2025-03-10</t>
+        </is>
+      </c>
+      <c r="M261" s="0" t="inlineStr">
+        <is>
+          <t>Iten Patrick, Iten Klemens</t>
+        </is>
+      </c>
+      <c r="N261" s="0"/>
+    </row>
+    <row r="262">
+      <c r="A262" s="0" t="n">
+        <v>3864</v>
+      </c>
+      <c r="B262" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C262" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E262" s="0" t="inlineStr">
+        <is>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F262" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G262" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H262" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J262" s="0" t="inlineStr">
+        <is>
+          <t>2029-03-26</t>
+        </is>
+      </c>
+      <c r="K262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L262" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-28</t>
+        </is>
+      </c>
+      <c r="M262" s="0" t="inlineStr">
+        <is>
+          <t>FDP</t>
+        </is>
+      </c>
+      <c r="N262" s="0"/>
+    </row>
+    <row r="263">
+      <c r="A263" s="0" t="n">
+        <v>3858</v>
+      </c>
+      <c r="B263" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C263" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E263" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+        </is>
+      </c>
+      <c r="F263" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G263" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="H263" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I263" s="0" t="inlineStr">
+        <is>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J263" s="0" t="inlineStr">
+        <is>
+          <t>2029-02-26</t>
+        </is>
+      </c>
+      <c r="K263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L263" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-14</t>
+        </is>
+      </c>
+      <c r="M263" s="0" t="inlineStr">
+        <is>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+        </is>
+      </c>
+      <c r="N263" s="0"/>
+    </row>
+    <row r="264">
+      <c r="A264" s="0" t="n">
+        <v>3791</v>
+      </c>
+      <c r="B264" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C264" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E264" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+        </is>
+      </c>
+      <c r="F264" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G264" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-26</t>
+        </is>
+      </c>
+      <c r="H264" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J264" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-26</t>
+        </is>
+      </c>
+      <c r="K264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L264" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-29</t>
+        </is>
+      </c>
+      <c r="M264" s="0" t="inlineStr">
+        <is>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+        </is>
+      </c>
+      <c r="N264" s="0"/>
+    </row>
+    <row r="265">
+      <c r="A265" s="0" t="n">
+        <v>3778</v>
+      </c>
+      <c r="B265" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C265" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E265" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+        </is>
+      </c>
+      <c r="F265" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G265" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-26</t>
+        </is>
+      </c>
+      <c r="H265" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J265" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-26</t>
+        </is>
+      </c>
+      <c r="K265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L265" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-02</t>
+        </is>
+      </c>
+      <c r="M265" s="0" t="inlineStr">
+        <is>
+          <t>Brüngger Carina</t>
+        </is>
+      </c>
+      <c r="N265" s="0"/>
+    </row>
+    <row r="266">
+      <c r="A266" s="0" t="n">
+        <v>3646</v>
+      </c>
+      <c r="B266" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C266" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E266" s="0" t="inlineStr">
+        <is>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+        </is>
+      </c>
+      <c r="F266" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G266" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-10</t>
+        </is>
+      </c>
+      <c r="H266" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J266" s="0" t="inlineStr">
+        <is>
+          <t>2028-04-10</t>
+        </is>
+      </c>
+      <c r="K266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L266" s="0" t="inlineStr">
+        <is>
+          <t>2023-11-30</t>
+        </is>
+      </c>
+      <c r="M266" s="0" t="inlineStr">
+        <is>
+          <t>GLP</t>
+        </is>
+      </c>
+      <c r="N266" s="0"/>
+    </row>
+    <row r="267">
+      <c r="A267" s="0" t="n">
+        <v>4175</v>
+      </c>
+      <c r="B267" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C267" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E267" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend Anpassung des Baugesetzes (eigene Waschmaschinen und barrierefreie Bäder bei Sanierungen)</t>
+        </is>
+      </c>
+      <c r="F267" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G267" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H267" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I267" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J267" s="0"/>
+      <c r="K267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L267" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="M267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N267" s="0"/>
+    </row>
+    <row r="268">
+      <c r="A268" s="0" t="n">
+        <v>4103</v>
+      </c>
+      <c r="B268" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C268" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E268" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+        </is>
+      </c>
+      <c r="F268" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G268" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H268" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I268" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J268" s="0"/>
+      <c r="K268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L268" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N268" s="0"/>
+    </row>
+    <row r="269">
+      <c r="A269" s="0" t="n">
+        <v>4102</v>
+      </c>
+      <c r="B269" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C269" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E269" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+        </is>
+      </c>
+      <c r="F269" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G269" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H269" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I269" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J269" s="0"/>
+      <c r="K269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L269" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N269" s="0"/>
+    </row>
+    <row r="270">
+      <c r="A270" s="0" t="n">
+        <v>3541</v>
+      </c>
+      <c r="B270" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C270" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E270" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+        </is>
+      </c>
+      <c r="F270" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G270" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-21</t>
+        </is>
+      </c>
+      <c r="H270" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J270" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
+      <c r="K270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L270" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-21</t>
+        </is>
+      </c>
+      <c r="M270" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+        </is>
+      </c>
+      <c r="N270" s="0"/>
+    </row>
+    <row r="271">
+      <c r="A271" s="0" t="n">
+        <v>4101</v>
+      </c>
+      <c r="B271" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C271" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E271" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+        </is>
+      </c>
+      <c r="F271" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="G271" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H271" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I271" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Staatswirtschaftskommission </t>
+        </is>
+      </c>
+      <c r="J271" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L271" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="M271" s="0" t="inlineStr">
+        <is>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N271" s="0"/>
+    </row>
+    <row r="272">
+      <c r="A272" s="0" t="n">
+        <v>4030</v>
+      </c>
+      <c r="B272" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C272" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E272" s="0" t="inlineStr">
+        <is>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+        </is>
+      </c>
+      <c r="F272" s="0" t="inlineStr">
+        <is>
+          <t>Büro des Kantonsrats</t>
+        </is>
+      </c>
+      <c r="G272" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H272" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Büro des Kantonsrats</t>
+        </is>
+      </c>
+      <c r="I272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J272" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-18</t>
+        </is>
+      </c>
+      <c r="K272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L272" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-01</t>
+        </is>
+      </c>
+      <c r="M272" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N272" s="0"/>
+    </row>
+    <row r="273">
+      <c r="A273" s="0" t="n">
+        <v>3953</v>
+      </c>
+      <c r="B273" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C273" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E273" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+        </is>
+      </c>
+      <c r="F273" s="0" t="inlineStr">
+        <is>
+          <t>Büro des Kantonsrats</t>
+        </is>
+      </c>
+      <c r="G273" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H273" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I273" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J273" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="K273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L273" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-04</t>
+        </is>
+      </c>
+      <c r="M273" s="0" t="inlineStr">
+        <is>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+        </is>
+      </c>
+      <c r="N273" s="0"/>
+    </row>
+    <row r="274">
+      <c r="A274" s="0" t="n">
+        <v>3350</v>
+      </c>
+      <c r="B274" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C274" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D274" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E274" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+        </is>
+      </c>
+      <c r="F274" s="0" t="inlineStr">
+        <is>
+          <t>Büro des Kantonsrats</t>
+        </is>
+      </c>
+      <c r="G274" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H274" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I274" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J274" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-24</t>
+        </is>
+      </c>
+      <c r="K274" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L274" s="0" t="inlineStr">
+        <is>
+          <t>2021-12-16</t>
+        </is>
+      </c>
+      <c r="M274" s="0" t="inlineStr">
+        <is>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N274" s="0"/>
+    </row>
+    <row r="275">
+      <c r="A275" s="0" t="n">
         <v>3939</v>
       </c>
-      <c r="B259" s="0" t="inlineStr">
+      <c r="B275" s="0" t="inlineStr">
         <is>
           <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
-      <c r="C259" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E259" s="0" t="inlineStr">
+      <c r="C275" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D275" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E275" s="0" t="inlineStr">
         <is>
           <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
-      <c r="F259" s="0" t="inlineStr">
+      <c r="F275" s="0" t="inlineStr">
         <is>
           <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
-      <c r="G259" s="0" t="inlineStr">
+      <c r="G275" s="0" t="inlineStr">
         <is>
           <t>2025-07-03</t>
         </is>
       </c>
-      <c r="H259" s="0" t="inlineStr">
+      <c r="H275" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
-      <c r="I259" s="0" t="inlineStr">
-[...5 lines deleted...]
-      <c r="K259" s="0" t="inlineStr">
+      <c r="I275" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J275" s="0"/>
+      <c r="K275" s="0" t="inlineStr">
         <is>
           <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
-      <c r="L259" s="0" t="inlineStr">
+      <c r="L275" s="0" t="inlineStr">
         <is>
           <t>2025-06-16</t>
         </is>
       </c>
-      <c r="M259" s="0" t="inlineStr">
+      <c r="M275" s="0" t="inlineStr">
         <is>
           <t>Staatswirtschaftskommission</t>
         </is>
       </c>
-      <c r="N259" s="0"/>
+      <c r="N275" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>