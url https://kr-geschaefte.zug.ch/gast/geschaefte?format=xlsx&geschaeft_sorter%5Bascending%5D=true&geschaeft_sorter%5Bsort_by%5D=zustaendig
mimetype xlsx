--- v5 (2026-08-30)
+++ v6 (2026-10-29)
@@ -62,82 +62,82 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N275" totalsRowShown="0">
-  <autoFilter ref="A1:N275"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N285" totalsRowShown="0">
+  <autoFilter ref="A1:N285"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N275"/>
+  <dimension ref="A1:N285"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
     <col min="11" max="11" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
     <col min="13" max="13" bestFit="true" customWidth="true" width="176.88988764044947"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
@@ -189,17709 +189,18317 @@
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>Kommissionen</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht am</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht von</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Abgeschlossen am</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>4116</v>
+        <v>2108</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
-      <c r="D2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D2" s="0"/>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
+          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2000-01-01</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
-[...6 lines deleted...]
-      </c>
+          <t>Datenmigration</t>
+        </is>
+      </c>
+      <c r="I2" s="0"/>
       <c r="J2" s="0"/>
       <c r="K2" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" s="0"/>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>2108</v>
+        <v>4199</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
-      <c r="D3" s="0"/>
+      <c r="D3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
+          <t>Interpellation von Alex Haslimann und Helene Zimmermann betreffend Auswirkungen der Umfahrung Cham–Hünenberg auf die Verkehrssituation in Risch und im Ennetsee</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2000-01-01</t>
+          <t>2026-10-13</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>Datenmigration</t>
-[...2 lines deleted...]
-      <c r="I3" s="0"/>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="J3" s="0"/>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L3" s="0"/>
+      <c r="L3" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-13</t>
+        </is>
+      </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander, Zimmermann Helene</t>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>4168</v>
+        <v>4198</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Mirjam Arnold betreffend mögliche Schadstoffbelastungen auf öffentlichen Kinderspielplätzen im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend Absichten der Fokusstudie Mobilität 2040 Zug–Baar</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-10-12</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J4" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J4" s="0"/>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>2026-08-11</t>
+          <t>2026-10-12</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>4165</v>
+        <v>4197</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Tabea Estermann betreffend attraktiver Wegunterhalt statt Kahlschlag: Wie wird des kantonale Freizeit-Velowegnetz zukunftsfähig gepflegt?</t>
+          <t>Motion von Hans Jörg Villiger betreffend Pflicht zur Überprüfung überalterter Bebauungspläne</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026-08-25</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J5" s="0"/>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2026-08-03</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea</t>
-[...6 lines deleted...]
-      </c>
+          <t>Villiger Hans Jörg</t>
+        </is>
+      </c>
+      <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>4164</v>
+        <v>4194</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Philip C. Brunner betreffend Raumplanerische Steuerung des aktuellen Wachstums im Kanton Zug und den Gemeinden nach der Abstimmung zur 10-Mio. Schweiz</t>
+          <t>Petition betreffend Forderung nach einem kantonalen Allseit-Konzept zur Bewirtschaftung des akuten und langfristigen Wasserdefizits (Hitzeszenarien 2026–2100)</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026-08-25</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J6" s="0"/>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2026-08-03</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t/>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>4161</v>
+        <v>4193</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage der ALG-Fraktion betreffend Stand der Erarbeitung der kantonalen Wasserstrategie</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt KS 4, Walterswil–Lättich, Gemeinde Baar </t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026-08-18</t>
+          <t>2026-09-29</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J7" s="0"/>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2026-07-28</t>
+          <t>2026-09-29</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>4158</v>
+        <v>4190</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Michael Felber und Thomas Meierhans betreffend prognostizierte Zahlenwerte im Richtplan (Bevölkerungs- und Beschäftigtenentwicklung im Kanton Zug) </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt KSQ, Mattenstrasse–Kreuzegg, Gemeinde Menzingen </t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J8" s="0"/>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2026-07-20</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael, Meierhans Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
+        <v>4189</v>
+      </c>
+      <c r="B9" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C9" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E9" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschlussbetreffend Freigabe eines Objektkredits für das Projekt GW 3000, Ersatz Reussbrücke Mühlau, Gemeinde Hünenberg</t>
+        </is>
+      </c>
+      <c r="F9" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G9" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="H9" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für Kommissionsbestellung</t>
+        </is>
+      </c>
+      <c r="I9" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J9" s="0"/>
+      <c r="K9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L9" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="M9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N9" s="0"/>
+    </row>
+    <row r="10">
+      <c r="A10" s="0" t="n">
+        <v>4188</v>
+      </c>
+      <c r="B10" s="0" t="inlineStr">
+        <is>
+          <t>Initiative: Verfassungsinitiative</t>
+        </is>
+      </c>
+      <c r="C10" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E10" s="0" t="inlineStr">
+        <is>
+          <t>Verfassungsinitiative für eine Zuger Kreislaufwirtschaft</t>
+        </is>
+      </c>
+      <c r="F10" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G10" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="H10" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J10" s="0"/>
+      <c r="K10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L10" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-18</t>
+        </is>
+      </c>
+      <c r="M10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N10" s="0"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="n">
+        <v>4187</v>
+      </c>
+      <c r="B11" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C11" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D11" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E11" s="0" t="inlineStr">
+        <is>
+          <t>Motion der Fraktion Die Mitte betreffend Mobilität für unsere Jugend im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F11" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G11" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="H11" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I11" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J11" s="0" t="inlineStr">
+        <is>
+          <t>2027-09-24</t>
+        </is>
+      </c>
+      <c r="K11" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L11" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-04</t>
+        </is>
+      </c>
+      <c r="M11" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N11" s="0"/>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="n">
+        <v>4183</v>
+      </c>
+      <c r="B12" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C12" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D12" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E12" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Kies- und Deponiekonzept)</t>
+        </is>
+      </c>
+      <c r="F12" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G12" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="H12" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I12" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J12" s="0"/>
+      <c r="K12" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Raum Umwelt Verkehr</t>
+        </is>
+      </c>
+      <c r="L12" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="M12" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N12" s="0"/>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="n">
+        <v>4176</v>
+      </c>
+      <c r="B13" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C13" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D13" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E13" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Drin Alaj, Manuela Käch und Jean Luc Mösch betreffend Verkehrssicherheit und Verkehrsfluss auf der Sinserstrasse in Cham</t>
+        </is>
+      </c>
+      <c r="F13" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G13" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="H13" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I13" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J13" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-24</t>
+        </is>
+      </c>
+      <c r="K13" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L13" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="M13" s="0" t="inlineStr">
+        <is>
+          <t>Alaj Drin, Käch Manuela, Mösch Jean Luc</t>
+        </is>
+      </c>
+      <c r="N13" s="0"/>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="n">
+        <v>4173</v>
+      </c>
+      <c r="B14" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C14" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D14" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E14" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der ALG-Fraktion betreffend runder Tisch zu Hitze und Trockenheit</t>
+        </is>
+      </c>
+      <c r="F14" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G14" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="H14" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I14" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J14" s="0" t="inlineStr">
+        <is>
+          <t>2027-09-24</t>
+        </is>
+      </c>
+      <c r="K14" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L14" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="M14" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N14" s="0"/>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="n">
+        <v>4168</v>
+      </c>
+      <c r="B15" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C15" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D15" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E15" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Mirjam Arnold betreffend mögliche Schadstoffbelastungen auf öffentlichen Kinderspielplätzen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F15" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G15" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H15" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I15" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J15" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
+      <c r="K15" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L15" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="M15" s="0" t="inlineStr">
+        <is>
+          <t>Arnold Mirjam</t>
+        </is>
+      </c>
+      <c r="N15" s="0"/>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="n">
+        <v>4164</v>
+      </c>
+      <c r="B16" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage</t>
+        </is>
+      </c>
+      <c r="C16" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D16" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E16" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage von Philip C. Brunner betreffend Raumplanerische Steuerung des aktuellen Wachstums im Kanton Zug und den Gemeinden nach der Abstimmung zur 10-Mio. Schweiz</t>
+        </is>
+      </c>
+      <c r="F16" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G16" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="H16" s="0" t="inlineStr">
+        <is>
+          <t>Antwort des Regierungsrats</t>
+        </is>
+      </c>
+      <c r="I16" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J16" s="0"/>
+      <c r="K16" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L16" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="M16" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N16" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="n">
+        <v>4158</v>
+      </c>
+      <c r="B17" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C17" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D17" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E17" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Michael Felber und Thomas Meierhans betreffend prognostizierte Zahlenwerte im Richtplan (Bevölkerungs- und Beschäftigtenentwicklung im Kanton Zug) </t>
+        </is>
+      </c>
+      <c r="F17" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G17" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H17" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I17" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J17" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
+      <c r="K17" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L17" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="M17" s="0" t="inlineStr">
+        <is>
+          <t>Felber Michael, Meierhans Thomas</t>
+        </is>
+      </c>
+      <c r="N17" s="0"/>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="n">
         <v>4155</v>
       </c>
-      <c r="B9" s="0" t="inlineStr">
+      <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C9" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E9" s="0" t="inlineStr">
+      <c r="C18" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D18" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E18" s="0" t="inlineStr">
         <is>
           <t>Motion der ALG-Fraktion betreffend kantonale Hitzestrategie und Hitze-Koordinationsstelle (Taskforce) 
 </t>
         </is>
       </c>
-      <c r="F9" s="0" t="inlineStr">
+      <c r="F18" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G9" s="0" t="inlineStr">
+      <c r="G18" s="0" t="inlineStr">
         <is>
           <t>2026-08-27</t>
         </is>
       </c>
-      <c r="H9" s="0" t="inlineStr">
+      <c r="H18" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
-      <c r="I9" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J9" s="0" t="inlineStr">
+      <c r="I18" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J18" s="0" t="inlineStr">
         <is>
           <t>2027-08-27</t>
         </is>
       </c>
-      <c r="K9" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="0" t="inlineStr">
+      <c r="K18" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L18" s="0" t="inlineStr">
         <is>
           <t>2026-07-14</t>
         </is>
       </c>
-      <c r="M9" s="0" t="inlineStr">
+      <c r="M18" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
-        </is>
-[...584 lines deleted...]
-          <t/>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>4127</v>
+        <v>4154</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
+          <t>Interpellation von Mirjam Arnold und Jean Luc Mösch betreffend Bahnausbau, Infrastruktur und Kundenfreundlichkeit im öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2026-06-07</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Arnold Mirjam, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>4121</v>
+        <v>4153</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion bezüglich Massnahmen gegen Hitze in öffentlichen Gebäuden</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>4120</v>
+        <v>4152</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Innovationsprojekts «Virtuelles Kraftwerk Zug» der Zug Alliance</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J21" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J21" s="0"/>
       <c r="K21" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Zug Alliance, 4152</t>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>4110</v>
+        <v>4150</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+          <t>Postulat von Jean Luc Mösch, Fabio Iten, Philip C. Brunner, Drin Alaj und Flurin Grond betreffend die Realisierung eines kantonalen Kongress- und Veranstaltungsgebäudes (Kongresszentrum) für Grossanlässe im Kanton Zug</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Oktober 2026</t>
-[...2 lines deleted...]
-      <c r="J22" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J22" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Iten Fabio, Brunner Philip C., Alaj Drin, Grond Flurin</t>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>4109</v>
+        <v>4149</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+          <t>Postulat der ALG-Fraktion betreffend wirksamen Schutz von Wohnraum vor der Zweckentfremdung durch Business Apartments</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2026-07-08</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J23" s="0"/>
+      <c r="J23" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>4108</v>
+        <v>4148</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+          <t>Motion der SP-Fraktion betreffend Wohnraum statt Business Apartments</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2026-07-09</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Oktober 2026</t>
-[...2 lines deleted...]
-      <c r="J24" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J24" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>4105</v>
+        <v>4140</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>4099</v>
+        <v>4138</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
+          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>4097</v>
+        <v>4129</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J27" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J27" s="0"/>
       <c r="K27" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Iten Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>4081</v>
+        <v>4127</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
+          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
-          <t>Schlussabstimmung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
-          <t>Eintretensbeschluss, Detailberatung und Schlussabstimmung</t>
-[...2 lines deleted...]
-      <c r="J28" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J28" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-06-07</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>4076</v>
+        <v>4121</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Ehrbar Alessandro</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>4061</v>
+        <v>4120</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>4057</v>
+        <v>4116</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend Stopp dem Vorstoss-Wildwuchs - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2026-08-25</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J31" s="0"/>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t/>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>4047</v>
+        <v>4110</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J32" s="0"/>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>4044</v>
+        <v>4109</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J33" s="0"/>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>4042</v>
+        <v>4108</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J34" s="0"/>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t/>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>4039</v>
+        <v>4105</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>4028</v>
+        <v>4099</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>4027</v>
+        <v>4097</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-10-20</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>4026</v>
+        <v>4076</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>4021</v>
+        <v>4061</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>4020</v>
+        <v>4057</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend Stopp dem Vorstoss-Wildwuchs - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>4018</v>
+        <v>4047</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>4015</v>
+        <v>4044</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>4014</v>
+        <v>4042</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2026-07-10</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J43" s="0"/>
+      <c r="J43" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+        </is>
+      </c>
+      <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>4012</v>
+        <v>4039</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J44" s="0"/>
+      <c r="J44" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>4008</v>
+        <v>4028</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
           <t>GLP</t>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>3990</v>
+        <v>4021</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Zimmermann Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>3985</v>
+        <v>4020</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>3972</v>
+        <v>4018</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>3966</v>
+        <v>4015</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2026-08-18</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>3960</v>
+        <v>4014</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J50" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J50" s="0"/>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
-[...2 lines deleted...]
-      <c r="N50" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="N50" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>3950</v>
+        <v>4012</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2026-08-19</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J51" s="0"/>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>3938</v>
+        <v>4008</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>3923</v>
+        <v>3990</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J53" s="0"/>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J53" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>3888</v>
+        <v>3985</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J54" s="0"/>
+      <c r="J54" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>3887</v>
+        <v>3972</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J55" s="0"/>
+      <c r="J55" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>3869</v>
+        <v>3966</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>3867</v>
+        <v>3960</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J57" s="0"/>
+      <c r="J57" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>3866</v>
+        <v>3950</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="J58" s="0"/>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>3861</v>
+        <v>3923</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J59" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J59" s="0"/>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>3826</v>
+        <v>3888</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J60" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J60" s="0"/>
       <c r="K60" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>3816</v>
+        <v>3887</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J61" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J61" s="0"/>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>3808</v>
+        <v>3869</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J62" s="0"/>
+      <c r="J62" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-02</t>
+        </is>
+      </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L62" s="0"/>
+      <c r="L62" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-28</t>
+        </is>
+      </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>3790</v>
+        <v>3867</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J63" s="0"/>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>3767</v>
+        <v>3866</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
         </is>
       </c>
       <c r="J64" s="0"/>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>3759</v>
+        <v>3861</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>3758</v>
+        <v>3826</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>3755</v>
+        <v>3816</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>3743</v>
+        <v>3808</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J68" s="0"/>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L68" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L68" s="0"/>
       <c r="M68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>3742</v>
+        <v>3790</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J69" s="0"/>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>3736</v>
+        <v>3767</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J70" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J70" s="0"/>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t/>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>3735</v>
+        <v>3759</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>3734</v>
+        <v>3758</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>3733</v>
+        <v>3755</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>3725</v>
+        <v>3743</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J74" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J74" s="0"/>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>3704</v>
+        <v>3742</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J75" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J75" s="0"/>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>3676</v>
+        <v>3736</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>3667</v>
+        <v>3735</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>3656</v>
+        <v>3734</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J78" s="0"/>
+      <c r="J78" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>3621</v>
+        <v>3733</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>3617</v>
+        <v>3725</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>3616</v>
+        <v>3704</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t/>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>3613</v>
+        <v>3676</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J82" s="0"/>
+      <c r="J82" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>3595</v>
+        <v>3667</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J83" s="0"/>
+      <c r="J83" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>3594</v>
+        <v>3656</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J84" s="0"/>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>3592</v>
+        <v>3621</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J85" s="0"/>
+      <c r="J85" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>3569</v>
+        <v>3617</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J86" s="0"/>
+      <c r="J86" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3562</v>
+        <v>3616</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>3546</v>
+        <v>3613</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J88" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J88" s="0"/>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2023-08-29</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>3535</v>
+        <v>3595</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J89" s="0"/>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3534</v>
+        <v>3594</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J90" s="0"/>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>3512</v>
+        <v>3592</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2024-01-12</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J91" s="0"/>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2022-12-20</t>
+          <t>2023-07-04</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>3488</v>
+        <v>3569</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J92" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J92" s="0"/>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2023-05-02</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t/>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>3480</v>
+        <v>3562</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2023-08-18</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J93" s="0"/>
+      <c r="J93" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2022-09-20</t>
+          <t>2023-04-18</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
+        <v>3546</v>
+      </c>
+      <c r="B94" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C94" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D94" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E94" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F94" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G94" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H94" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I94" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J94" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K94" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L94" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-28</t>
+        </is>
+      </c>
+      <c r="M94" s="0" t="inlineStr">
+        <is>
+          <t>FDP</t>
+        </is>
+      </c>
+      <c r="N94" s="0"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="0" t="n">
+        <v>3535</v>
+      </c>
+      <c r="B95" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C95" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E95" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+        </is>
+      </c>
+      <c r="F95" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G95" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H95" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J95" s="0"/>
+      <c r="K95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L95" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N95" s="0"/>
+    </row>
+    <row r="96">
+      <c r="A96" s="0" t="n">
+        <v>3534</v>
+      </c>
+      <c r="B96" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C96" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E96" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+        </is>
+      </c>
+      <c r="F96" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G96" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H96" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J96" s="0"/>
+      <c r="K96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L96" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N96" s="0"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="0" t="n">
+        <v>3512</v>
+      </c>
+      <c r="B97" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C97" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E97" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+        </is>
+      </c>
+      <c r="F97" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G97" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-12</t>
+        </is>
+      </c>
+      <c r="H97" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J97" s="0"/>
+      <c r="K97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L97" s="0" t="inlineStr">
+        <is>
+          <t>2022-12-20</t>
+        </is>
+      </c>
+      <c r="M97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N97" s="0"/>
+    </row>
+    <row r="98">
+      <c r="A98" s="0" t="n">
+        <v>3488</v>
+      </c>
+      <c r="B98" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C98" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E98" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+        </is>
+      </c>
+      <c r="F98" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G98" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-29</t>
+        </is>
+      </c>
+      <c r="H98" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J98" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-28</t>
+        </is>
+      </c>
+      <c r="K98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L98" s="0" t="inlineStr">
+        <is>
+          <t>2022-10-25</t>
+        </is>
+      </c>
+      <c r="M98" s="0" t="inlineStr">
+        <is>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+        </is>
+      </c>
+      <c r="N98" s="0"/>
+    </row>
+    <row r="99">
+      <c r="A99" s="0" t="n">
+        <v>3480</v>
+      </c>
+      <c r="B99" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C99" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E99" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+        </is>
+      </c>
+      <c r="F99" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G99" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-18</t>
+        </is>
+      </c>
+      <c r="H99" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J99" s="0"/>
+      <c r="K99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L99" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-20</t>
+        </is>
+      </c>
+      <c r="M99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N99" s="0"/>
+    </row>
+    <row r="100">
+      <c r="A100" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B94" s="0" t="inlineStr">
+      <c r="B100" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C94" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E94" s="0" t="inlineStr">
+      <c r="C100" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E100" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F94" s="0" t="inlineStr">
+      <c r="F100" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G94" s="0" t="inlineStr">
+      <c r="G100" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
         </is>
       </c>
-      <c r="H94" s="0" t="inlineStr">
+      <c r="H100" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I94" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L94" s="0" t="inlineStr">
+      <c r="I100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J100" s="0"/>
+      <c r="K100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L100" s="0" t="inlineStr">
         <is>
           <t>2022-09-13</t>
         </is>
       </c>
-      <c r="M94" s="0" t="inlineStr">
-[...382 lines deleted...]
-      </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+          <t/>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>3281</v>
+        <v>3471</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2023-09-08</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J101" s="0"/>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2021-08-17</t>
+          <t>2022-08-23</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>3268</v>
+        <v>3453</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J102" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J102" s="0"/>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2021-06-24</t>
+          <t>2022-06-28</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>3262</v>
+        <v>3443</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2026-12-14</t>
         </is>
       </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2021-06-09</t>
+          <t>2022-06-13</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
+        <v>3439</v>
+      </c>
+      <c r="B104" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C104" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D104" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E104" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+        </is>
+      </c>
+      <c r="F104" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G104" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-11</t>
+        </is>
+      </c>
+      <c r="H104" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I104" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J104" s="0"/>
+      <c r="K104" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L104" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-07</t>
+        </is>
+      </c>
+      <c r="M104" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N104" s="0"/>
+    </row>
+    <row r="105">
+      <c r="A105" s="0" t="n">
+        <v>3354</v>
+      </c>
+      <c r="B105" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C105" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D105" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E105" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+        </is>
+      </c>
+      <c r="F105" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G105" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H105" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I105" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J105" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-28</t>
+        </is>
+      </c>
+      <c r="K105" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L105" s="0" t="inlineStr">
+        <is>
+          <t>2021-12-20</t>
+        </is>
+      </c>
+      <c r="M105" s="0" t="inlineStr">
+        <is>
+          <t>Spörri Markus, Letter Peter</t>
+        </is>
+      </c>
+      <c r="N105" s="0"/>
+    </row>
+    <row r="106">
+      <c r="A106" s="0" t="n">
+        <v>3320</v>
+      </c>
+      <c r="B106" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C106" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D106" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E106" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+        </is>
+      </c>
+      <c r="F106" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G106" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-30</t>
+        </is>
+      </c>
+      <c r="H106" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I106" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J106" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
+      <c r="K106" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L106" s="0" t="inlineStr">
+        <is>
+          <t>2021-11-02</t>
+        </is>
+      </c>
+      <c r="M106" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Tabea, Gysel Barbara, Stadlin Daniel</t>
+        </is>
+      </c>
+      <c r="N106" s="0"/>
+    </row>
+    <row r="107">
+      <c r="A107" s="0" t="n">
+        <v>3281</v>
+      </c>
+      <c r="B107" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C107" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D107" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E107" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+        </is>
+      </c>
+      <c r="F107" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G107" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-05</t>
+        </is>
+      </c>
+      <c r="H107" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I107" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J107" s="0"/>
+      <c r="K107" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L107" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-17</t>
+        </is>
+      </c>
+      <c r="M107" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N107" s="0"/>
+    </row>
+    <row r="108">
+      <c r="A108" s="0" t="n">
+        <v>3268</v>
+      </c>
+      <c r="B108" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C108" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D108" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E108" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+        </is>
+      </c>
+      <c r="F108" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G108" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H108" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I108" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J108" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K108" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L108" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-24</t>
+        </is>
+      </c>
+      <c r="M108" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N108" s="0"/>
+    </row>
+    <row r="109">
+      <c r="A109" s="0" t="n">
+        <v>3262</v>
+      </c>
+      <c r="B109" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C109" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D109" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E109" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+        </is>
+      </c>
+      <c r="F109" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G109" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H109" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I109" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J109" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K109" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L109" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-09</t>
+        </is>
+      </c>
+      <c r="M109" s="0" t="inlineStr">
+        <is>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+        </is>
+      </c>
+      <c r="N109" s="0"/>
+    </row>
+    <row r="110">
+      <c r="A110" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B104" s="0" t="inlineStr">
+      <c r="B110" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C104" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E104" s="0" t="inlineStr">
+      <c r="C110" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D110" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E110" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F104" s="0" t="inlineStr">
+      <c r="F110" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G104" s="0" t="inlineStr">
+      <c r="G110" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
-        </is>
-[...370 lines deleted...]
-          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J110" s="0"/>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2020-08-18</t>
+          <t>2021-04-13</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>2885</v>
+        <v>3218</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2019-02-20</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J111" s="0"/>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2018-07-03</t>
+          <t>2021-03-23</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>2855</v>
+        <v>3185</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2019-05-16</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J112" s="0"/>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2018-03-27</t>
+          <t>2020-12-15</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>2655</v>
+        <v>3165</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2018-01-20</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J113" s="0"/>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2016-08-23</t>
+          <t>2020-11-03</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>2640</v>
+        <v>3151</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2017-03-30</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0"/>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2016-06-21</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>2635</v>
+        <v>3148</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2017-03-10</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J115" s="0"/>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2016-06-07</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>2501</v>
+        <v>3129</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2016-04-09</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J116" s="0"/>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2015-03-31</t>
+          <t>2020-08-18</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>2336</v>
+        <v>2885</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2019-02-20</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J117" s="0"/>
       <c r="K117" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2013-12-17</t>
+          <t>2018-07-03</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>2310</v>
+        <v>2855</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2014-11-04</t>
+          <t>2019-05-16</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J118" s="0"/>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2013-10-22</t>
+          <t>2018-03-27</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>2291</v>
+        <v>2655</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J119" s="0"/>
       <c r="K119" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2013-09-10</t>
+          <t>2016-08-23</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>2212</v>
+        <v>2640</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2013-08-29</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J120" s="0"/>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L120" s="0"/>
+      <c r="L120" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-21</t>
+        </is>
+      </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>2050</v>
+        <v>2635</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2012-05-03</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J121" s="0"/>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L121" s="0"/>
+      <c r="L121" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-07</t>
+        </is>
+      </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>2024</v>
+        <v>2501</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2016-04-09</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J122" s="0"/>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L122" s="0"/>
+      <c r="L122" s="0" t="inlineStr">
+        <is>
+          <t>2015-03-31</t>
+        </is>
+      </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>1977</v>
+        <v>2336</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2026-09-18</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J123" s="0"/>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L123" s="0"/>
+      <c r="L123" s="0" t="inlineStr">
+        <is>
+          <t>2013-12-17</t>
+        </is>
+      </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>1901</v>
+        <v>2310</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2014-11-04</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
       <c r="J124" s="0"/>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L124" s="0"/>
+      <c r="L124" s="0" t="inlineStr">
+        <is>
+          <t>2013-10-22</t>
+        </is>
+      </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>1775</v>
+        <v>2291</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2010-05-06</t>
+          <t>2013-09-26</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J125" s="0"/>
       <c r="K125" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="L125" s="0"/>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L125" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-10</t>
+        </is>
+      </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>1693</v>
+        <v>2212</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2013-08-29</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J126" s="0"/>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L126" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L126" s="0"/>
       <c r="M126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
+        <v>2050</v>
+      </c>
+      <c r="B127" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C127" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D127" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E127" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+        </is>
+      </c>
+      <c r="F127" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G127" s="0" t="inlineStr">
+        <is>
+          <t>2012-05-03</t>
+        </is>
+      </c>
+      <c r="H127" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I127" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J127" s="0"/>
+      <c r="K127" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L127" s="0"/>
+      <c r="M127" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N127" s="0"/>
+    </row>
+    <row r="128">
+      <c r="A128" s="0" t="n">
+        <v>2024</v>
+      </c>
+      <c r="B128" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C128" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D128" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E128" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+        </is>
+      </c>
+      <c r="F128" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G128" s="0" t="inlineStr">
+        <is>
+          <t>2011-07-07</t>
+        </is>
+      </c>
+      <c r="H128" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I128" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J128" s="0"/>
+      <c r="K128" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L128" s="0"/>
+      <c r="M128" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N128" s="0"/>
+    </row>
+    <row r="129">
+      <c r="A129" s="0" t="n">
+        <v>1977</v>
+      </c>
+      <c r="B129" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C129" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D129" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E129" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+        </is>
+      </c>
+      <c r="F129" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G129" s="0" t="inlineStr">
+        <is>
+          <t>2011-03-31</t>
+        </is>
+      </c>
+      <c r="H129" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I129" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J129" s="0"/>
+      <c r="K129" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L129" s="0"/>
+      <c r="M129" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N129" s="0"/>
+    </row>
+    <row r="130">
+      <c r="A130" s="0" t="n">
+        <v>1901</v>
+      </c>
+      <c r="B130" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C130" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D130" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E130" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+        </is>
+      </c>
+      <c r="F130" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G130" s="0" t="inlineStr">
+        <is>
+          <t>2010-09-30</t>
+        </is>
+      </c>
+      <c r="H130" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I130" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J130" s="0"/>
+      <c r="K130" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L130" s="0"/>
+      <c r="M130" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N130" s="0"/>
+    </row>
+    <row r="131">
+      <c r="A131" s="0" t="n">
+        <v>1775</v>
+      </c>
+      <c r="B131" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C131" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D131" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E131" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+        </is>
+      </c>
+      <c r="F131" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G131" s="0" t="inlineStr">
+        <is>
+          <t>2010-05-06</t>
+        </is>
+      </c>
+      <c r="H131" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I131" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J131" s="0"/>
+      <c r="K131" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L131" s="0"/>
+      <c r="M131" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N131" s="0"/>
+    </row>
+    <row r="132">
+      <c r="A132" s="0" t="n">
+        <v>1693</v>
+      </c>
+      <c r="B132" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C132" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D132" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E132" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+        </is>
+      </c>
+      <c r="F132" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G132" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H132" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I132" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J132" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-30</t>
+        </is>
+      </c>
+      <c r="K132" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L132" s="0" t="inlineStr">
+        <is>
+          <t>2008-06-13</t>
+        </is>
+      </c>
+      <c r="M132" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N132" s="0"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="0" t="n">
         <v>1646</v>
       </c>
-      <c r="B127" s="0" t="inlineStr">
+      <c r="B133" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C127" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E127" s="0" t="inlineStr">
+      <c r="C133" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D133" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E133" s="0" t="inlineStr">
         <is>
           <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
 2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
-      <c r="F127" s="0" t="inlineStr">
+      <c r="F133" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G127" s="0" t="inlineStr">
+      <c r="G133" s="0" t="inlineStr">
         <is>
           <t>2009-05-28</t>
         </is>
       </c>
-      <c r="H127" s="0" t="inlineStr">
+      <c r="H133" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I127" s="0" t="inlineStr">
-[...362 lines deleted...]
-      </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J133" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J133" s="0"/>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L133" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L133" s="0"/>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3885</v>
+        <v>1393</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2006-06-01</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J134" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J134" s="0"/>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L134" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L134" s="0"/>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3802</v>
+        <v>1251</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2005-02-24</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J135" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J135" s="0"/>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L135" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L135" s="0"/>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3770</v>
+        <v>1000</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2003-01-30</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t/>
         </is>
       </c>
       <c r="J136" s="0"/>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L136" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L136" s="0"/>
       <c r="M136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3726</v>
+        <v>282</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist erstreckt bis 31. Dezember 2030</t>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2030-12-31</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>1995-08-07</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t/>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3625</v>
+        <v>4185</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Gesetzesinitiative – Keine Kopftücher an Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J138" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J138" s="0"/>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3584</v>
+        <v>3965</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3579</v>
+        <v>3885</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J140" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>4145</v>
+        <v>3802</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J141" s="0"/>
+      <c r="J141" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>4143</v>
+        <v>3770</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Motion von Karl Nussbaumer, Philip C. Brunner, Karl Bürgler, Andreas Lustenberger, Andreas Iten, Barbara Gysel, Martin Zimmermann, Jean Luc Mösch und Patrick Röösli betreffend Förderung der beruflichen Inklusion von Menschen mit Behinderungen durch finanziellen Ausgleich für Arbeitgebende</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J142" s="0"/>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Bürgler Karl, Lustenberger Andreas, Iten Andreas, Gysel Barbara, Zimmermann Martin, Mösch Jean Luc, Röösli Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>4141</v>
+        <v>3726</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t>Zimmermann Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>4139</v>
+        <v>3625</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Bürgler Karl</t>
+          <t/>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>4136</v>
+        <v>3584</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-09-26</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2026-06-11</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>Gössi Alois, Gwerder Thomas </t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>4119</v>
+        <v>3579</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>4117</v>
+        <v>4201</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+          <t>Petition betreffend Verbot der allgemeinen Fuchsjagd</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-10-14</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J147" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J147" s="0"/>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-14</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>Gwerder Thomas , Iten Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>4112</v>
+        <v>4186</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+          <t>Interpellation von Thomas Meierhans und Erich Grob betreffend Anpassung der Zuger Wälder an den Klimawandel</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
-          <t>2026-11-21</t>
+          <t>2027-03-24</t>
         </is>
       </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-09-04</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t>Meierhans Thomas, Grob Erich</t>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>4111</v>
+        <v>4179</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+          <t>Interpellation von Hans Jörg Villiger, Manuela Käch, Jean Luc Mösch und Drin Alaj betreffend zunehmende Möwenpopulation im Siedlungsraum des Kantons Zug</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
-          <t>2027-05-21</t>
+          <t>2027-03-24</t>
         </is>
       </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Villiger Hans Jörg, Käch Manuela, Mösch Jean Luc, Alaj Drin</t>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
+        <v>4177</v>
+      </c>
+      <c r="B150" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C150" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D150" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E150" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SP-Fraktion betreffend Umsetzung der gewaltfreien Erziehung im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F150" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G150" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="H150" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I150" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J150" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-24</t>
+        </is>
+      </c>
+      <c r="K150" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L150" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="M150" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N150" s="0"/>
+    </row>
+    <row r="151">
+      <c r="A151" s="0" t="n">
+        <v>4145</v>
+      </c>
+      <c r="B151" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C151" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D151" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E151" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
+        </is>
+      </c>
+      <c r="F151" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G151" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H151" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I151" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J151" s="0"/>
+      <c r="K151" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L151" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="M151" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N151" s="0"/>
+    </row>
+    <row r="152">
+      <c r="A152" s="0" t="n">
+        <v>4143</v>
+      </c>
+      <c r="B152" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C152" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D152" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E152" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Karl Nussbaumer, Philip C. Brunner, Karl Bürgler, Andreas Lustenberger, Andreas Iten, Barbara Gysel, Martin Zimmermann, Jean Luc Mösch und Patrick Röösli betreffend Förderung der beruflichen Inklusion von Menschen mit Behinderungen durch finanziellen Ausgleich für Arbeitgebende</t>
+        </is>
+      </c>
+      <c r="F152" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G152" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H152" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I152" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J152" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K152" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L152" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="M152" s="0" t="inlineStr">
+        <is>
+          <t>Nussbaumer Karl, Brunner Philip C., Bürgler Karl, Lustenberger Andreas, Iten Andreas, Gysel Barbara, Zimmermann Martin, Mösch Jean Luc, Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N152" s="0"/>
+    </row>
+    <row r="153">
+      <c r="A153" s="0" t="n">
+        <v>4141</v>
+      </c>
+      <c r="B153" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C153" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D153" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E153" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F153" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G153" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H153" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I153" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J153" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K153" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L153" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-16</t>
+        </is>
+      </c>
+      <c r="M153" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N153" s="0"/>
+    </row>
+    <row r="154">
+      <c r="A154" s="0" t="n">
+        <v>4139</v>
+      </c>
+      <c r="B154" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C154" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D154" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E154" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
+        </is>
+      </c>
+      <c r="F154" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G154" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H154" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I154" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J154" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K154" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L154" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="M154" s="0" t="inlineStr">
+        <is>
+          <t>Riboni Michael, Bürgler Karl</t>
+        </is>
+      </c>
+      <c r="N154" s="0"/>
+    </row>
+    <row r="155">
+      <c r="A155" s="0" t="n">
+        <v>4136</v>
+      </c>
+      <c r="B155" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C155" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D155" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E155" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
+        </is>
+      </c>
+      <c r="F155" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G155" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H155" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I155" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J155" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K155" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L155" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="M155" s="0" t="inlineStr">
+        <is>
+          <t>Gössi Alois, Gwerder Thomas </t>
+        </is>
+      </c>
+      <c r="N155" s="0"/>
+    </row>
+    <row r="156">
+      <c r="A156" s="0" t="n">
+        <v>4119</v>
+      </c>
+      <c r="B156" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C156" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D156" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E156" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
+        </is>
+      </c>
+      <c r="F156" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G156" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H156" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I156" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J156" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K156" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L156" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="M156" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N156" s="0"/>
+    </row>
+    <row r="157">
+      <c r="A157" s="0" t="n">
+        <v>4117</v>
+      </c>
+      <c r="B157" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C157" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D157" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E157" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+        </is>
+      </c>
+      <c r="F157" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G157" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H157" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I157" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J157" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K157" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L157" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M157" s="0" t="inlineStr">
+        <is>
+          <t>Gwerder Thomas , Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N157" s="0"/>
+    </row>
+    <row r="158">
+      <c r="A158" s="0" t="n">
+        <v>4112</v>
+      </c>
+      <c r="B158" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C158" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D158" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E158" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+        </is>
+      </c>
+      <c r="F158" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G158" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H158" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I158" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J158" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
+      <c r="K158" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L158" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M158" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N158" s="0"/>
+    </row>
+    <row r="159">
+      <c r="A159" s="0" t="n">
+        <v>4111</v>
+      </c>
+      <c r="B159" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C159" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D159" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E159" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+        </is>
+      </c>
+      <c r="F159" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G159" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H159" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I159" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J159" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K159" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L159" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="M159" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N159" s="0"/>
+    </row>
+    <row r="160">
+      <c r="A160" s="0" t="n">
         <v>4100</v>
       </c>
-      <c r="B150" s="0" t="inlineStr">
+      <c r="B160" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C150" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E150" s="0" t="inlineStr">
+      <c r="C160" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D160" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E160" s="0" t="inlineStr">
         <is>
           <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
 </t>
         </is>
       </c>
-      <c r="F150" s="0" t="inlineStr">
+      <c r="F160" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G150" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J150" s="0" t="inlineStr">
+      <c r="G160" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="H160" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I160" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung der Standesinitiative</t>
+        </is>
+      </c>
+      <c r="J160" s="0" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
-      <c r="K150" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L150" s="0" t="inlineStr">
+      <c r="K160" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L160" s="0" t="inlineStr">
         <is>
           <t>2026-04-09</t>
         </is>
       </c>
-      <c r="M150" s="0" t="inlineStr">
+      <c r="M160" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
-        </is>
-[...650 lines deleted...]
-          <t/>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3989</v>
+        <v>4083</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2026-08-25</t>
+          <t>2026-09-29</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3988</v>
+        <v>4082</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J162" s="0"/>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t/>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3964</v>
+        <v>4051</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3819</v>
+        <v>4050</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3811</v>
+        <v>4011</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3799</v>
+        <v>3996</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
         </is>
       </c>
       <c r="J166" s="0"/>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3792</v>
+        <v>3989</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3765</v>
+        <v>3988</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3680</v>
+        <v>3964</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3525</v>
+        <v>3819</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2023-02-03</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Balmer Kurt</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3495</v>
+        <v>3811</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
-          <t>2028-06-05</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3364</v>
+        <v>3799</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
-[...6 lines deleted...]
-      </c>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J172" s="0"/>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2022-01-26</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3283</v>
+        <v>3792</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>3260</v>
+        <v>3765</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J174" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>3248</v>
+        <v>3680</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>3102</v>
+        <v>3525</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J176" s="0" t="inlineStr">
         <is>
-          <t>2026-12-31</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>4167</v>
+        <v>3495</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Gregor Bruhin, Alex Haslimann und Hans Jörg Villiger betreffend IT-Sicherheit und Schutz sensibler Registerdaten beim Amt für Informatik und Organisation (AIO) – Lehren aus dem Vorfall in Liechtenstein</t>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
-          <t>2027-02-27</t>
+          <t>2028-06-05</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2026-08-11</t>
+          <t>2022-11-08</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bruhin Gregor, Haslimann Alexander, Villiger Hans Jörg</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>4159</v>
+        <v>3364</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Motion von Philip C. Brunner betreffend Aufhebung der Altersgrenzen für das Zuger Staatspersonal (Anpassung des Personalgesetzes)</t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
         </is>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
-          <t>2027-08-27</t>
+          <t>2026-09-27</t>
         </is>
       </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2026-07-26</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>4151</v>
+        <v>3283</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an die Schaffung des Kompetenzzentrums für den Nationalen Finanzausgleich (NFA) am Institut für Schweizer Wirtschaftspolitik an der Universität Luzern (IWP) </t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J179" s="0"/>
+      <c r="J179" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-28</t>
+        </is>
+      </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Kompetenzzentrum NFA, 4151</t>
+          <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2026-07-07</t>
+          <t>2021-08-23</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>4134</v>
+        <v>3260</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-10-20</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2026-06-10</t>
+          <t>2021-06-08</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>4133</v>
+        <v>3248</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2026-08-25</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2021-05-11</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Felber Michael</t>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>4095</v>
+        <v>3102</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
         </is>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2026-12-31</t>
         </is>
       </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2020-05-12</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Tabea</t>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>4078</v>
+        <v>4192</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
+          <t>Kleine Anfrage von Michael Felber betreffend Kenntnisnahme der Strategie 2027–2034 und der Legislaturziele 2027–2030 durch den Kantonsrat</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2026-08-25</t>
+          <t>2026-10-20</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2026-10-23</t>
         </is>
       </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-09-23</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
-[...2 lines deleted...]
-      <c r="N183" s="0"/>
+          <t>Felber Michael</t>
+        </is>
+      </c>
+      <c r="N183" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>4066</v>
+        <v>4182</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an den Kompetenz-Hub der ETH Zürich zur Zukunft des Geld- und Finanzsystems am KOF Institut (KRB Kompetenz-Hub KOF-ETHZ) </t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J184" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J184" s="0"/>
       <c r="K184" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bildungskommission (BK)</t>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>4037</v>
+        <v>4174</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kompetenzzentrum für den Nationalen Finanzausgleich am Institut für Schweizer Wirtschaftspolitik</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-27</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
-          <t>2029-07-02</t>
+          <t>2027-03-24</t>
         </is>
       </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>4034</v>
+        <v>4167</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Interpellation von Philip C. Brunner, Gregor Bruhin, Alex Haslimann und Hans Jörg Villiger betreffend IT-Sicherheit und Schutz sensibler Registerdaten beim Amt für Informatik und Organisation (AIO) – Lehren aus dem Vorfall in Liechtenstein</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t>Volksabstimmung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
-          <t>Behördenreferendum: Volksabstimmung vom 28. Februar 2027</t>
-[...2 lines deleted...]
-      <c r="J186" s="0"/>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J186" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Bruhin Gregor, Haslimann Alexander, Villiger Hans Jörg</t>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>3998</v>
+        <v>4159</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Motion von Philip C. Brunner betreffend Aufhebung der Altersgrenzen für das Zuger Staatspersonal (Anpassung des Personalgesetzes)</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2026-08-18</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-07-26</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>3974</v>
+        <v>4151</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an die Schaffung des Kompetenzzentrums für den Nationalen Finanzausgleich (NFA) am Institut für Schweizer Wirtschaftspolitik an der Universität Luzern (IWP) </t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
           <t>2026-08-27</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J188" s="0"/>
       <c r="K188" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Kompetenzzentrum NFA, 4151</t>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>3958</v>
+        <v>4134</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-15</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
-[...2 lines deleted...]
-      <c r="J189" s="0"/>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J189" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2026-06-10</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>3956</v>
+        <v>4133</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
-[...2 lines deleted...]
-      <c r="J190" s="0"/>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J190" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Balmer Kurt, Felber Michael</t>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>3948</v>
+        <v>4095</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J191" s="0"/>
+      <c r="J191" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>3896</v>
+        <v>4078</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Interpellation von Philip C. Brunner, Fabio Iten, Anna Bieri, Gregor Bruhin, Thomas Gwerder, Manuela Käch, Michael Riboni, Adrian Risi und Peter Rust betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
-          <t>Frist: 30. Juni 2027</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
-          <t>2027-06-30</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>3732</v>
+        <v>4066</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J193" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t/>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>3684</v>
+        <v>4037</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2029-07-02</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>3683</v>
+        <v>4034</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Volksabstimmung</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
-[...6 lines deleted...]
-      </c>
+          <t>Behördenreferendum: Volksabstimmung vom 28. Februar 2027</t>
+        </is>
+      </c>
+      <c r="J195" s="0"/>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t/>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>3286</v>
+        <v>3998</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J196" s="0"/>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J196" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>3285</v>
+        <v>3974</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J197" s="0"/>
+      <c r="J197" s="0" t="inlineStr">
+        <is>
+          <t>2029-09-24</t>
+        </is>
+      </c>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
+        <v>3956</v>
+      </c>
+      <c r="B198" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C198" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E198" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+        </is>
+      </c>
+      <c r="F198" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G198" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H198" s="0" t="inlineStr">
+        <is>
+          <t>Referendumsfrist am Laufen</t>
+        </is>
+      </c>
+      <c r="I198" s="0" t="inlineStr">
+        <is>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
+        </is>
+      </c>
+      <c r="J198" s="0"/>
+      <c r="K198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L198" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-08</t>
+        </is>
+      </c>
+      <c r="M198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N198" s="0"/>
+    </row>
+    <row r="199">
+      <c r="A199" s="0" t="n">
+        <v>3948</v>
+      </c>
+      <c r="B199" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C199" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E199" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+        </is>
+      </c>
+      <c r="F199" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G199" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="H199" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J199" s="0"/>
+      <c r="K199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L199" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-01</t>
+        </is>
+      </c>
+      <c r="M199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N199" s="0"/>
+    </row>
+    <row r="200">
+      <c r="A200" s="0" t="n">
+        <v>3896</v>
+      </c>
+      <c r="B200" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C200" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E200" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+        </is>
+      </c>
+      <c r="F200" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G200" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="H200" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I200" s="0" t="inlineStr">
+        <is>
+          <t>Frist: 30. Juni 2027</t>
+        </is>
+      </c>
+      <c r="J200" s="0" t="inlineStr">
+        <is>
+          <t>2027-06-30</t>
+        </is>
+      </c>
+      <c r="K200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L200" s="0" t="inlineStr">
+        <is>
+          <t>2025-03-15</t>
+        </is>
+      </c>
+      <c r="M200" s="0" t="inlineStr">
+        <is>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N200" s="0"/>
+    </row>
+    <row r="201">
+      <c r="A201" s="0" t="n">
+        <v>3732</v>
+      </c>
+      <c r="B201" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C201" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E201" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+        </is>
+      </c>
+      <c r="F201" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G201" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-02</t>
+        </is>
+      </c>
+      <c r="H201" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J201" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-02</t>
+        </is>
+      </c>
+      <c r="K201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L201" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-13</t>
+        </is>
+      </c>
+      <c r="M201" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N201" s="0"/>
+    </row>
+    <row r="202">
+      <c r="A202" s="0" t="n">
+        <v>3684</v>
+      </c>
+      <c r="B202" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C202" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E202" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+        </is>
+      </c>
+      <c r="F202" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G202" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-11</t>
+        </is>
+      </c>
+      <c r="H202" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J202" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-11</t>
+        </is>
+      </c>
+      <c r="K202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L202" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-23</t>
+        </is>
+      </c>
+      <c r="M202" s="0" t="inlineStr">
+        <is>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+        </is>
+      </c>
+      <c r="N202" s="0"/>
+    </row>
+    <row r="203">
+      <c r="A203" s="0" t="n">
+        <v>3683</v>
+      </c>
+      <c r="B203" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C203" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E203" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+        </is>
+      </c>
+      <c r="F203" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G203" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-11</t>
+        </is>
+      </c>
+      <c r="H203" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I203" s="0" t="inlineStr">
+        <is>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J203" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-11</t>
+        </is>
+      </c>
+      <c r="K203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L203" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-23</t>
+        </is>
+      </c>
+      <c r="M203" s="0" t="inlineStr">
+        <is>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+        </is>
+      </c>
+      <c r="N203" s="0"/>
+    </row>
+    <row r="204">
+      <c r="A204" s="0" t="n">
+        <v>3286</v>
+      </c>
+      <c r="B204" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C204" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E204" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+        </is>
+      </c>
+      <c r="F204" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G204" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-08</t>
+        </is>
+      </c>
+      <c r="H204" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J204" s="0"/>
+      <c r="K204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L204" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-24</t>
+        </is>
+      </c>
+      <c r="M204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N204" s="0"/>
+    </row>
+    <row r="205">
+      <c r="A205" s="0" t="n">
+        <v>3285</v>
+      </c>
+      <c r="B205" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C205" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E205" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+        </is>
+      </c>
+      <c r="F205" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G205" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-08</t>
+        </is>
+      </c>
+      <c r="H205" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J205" s="0"/>
+      <c r="K205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L205" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-24</t>
+        </is>
+      </c>
+      <c r="M205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N205" s="0"/>
+    </row>
+    <row r="206">
+      <c r="A206" s="0" t="n">
         <v>4124</v>
       </c>
-      <c r="B198" s="0" t="inlineStr">
+      <c r="B206" s="0" t="inlineStr">
         <is>
           <t>Wahlen</t>
         </is>
       </c>
-      <c r="C198" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E198" s="0" t="inlineStr">
+      <c r="C206" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E206" s="0" t="inlineStr">
         <is>
           <t>Wahl eines neuen Richters in die Funktion des Zwangsmassnahmengerichts für die Amtsperiode 2025–2030
 </t>
         </is>
       </c>
-      <c r="F198" s="0" t="inlineStr">
+      <c r="F206" s="0" t="inlineStr">
         <is>
           <t>Obergericht</t>
         </is>
       </c>
-      <c r="G198" s="0" t="inlineStr">
+      <c r="G206" s="0" t="inlineStr">
         <is>
           <t>2026-08-27</t>
         </is>
       </c>
-      <c r="H198" s="0" t="inlineStr">
+      <c r="H206" s="0" t="inlineStr">
         <is>
           <t>Wahl</t>
         </is>
       </c>
-      <c r="I198" s="0" t="inlineStr">
+      <c r="I206" s="0" t="inlineStr">
         <is>
           <t>Als Richter des Zwangsmassnahmegerichts wurde gewählt:Pascal Sterchi</t>
         </is>
       </c>
-      <c r="J198" s="0"/>
-[...5 lines deleted...]
-      <c r="L198" s="0" t="inlineStr">
+      <c r="J206" s="0"/>
+      <c r="K206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L206" s="0" t="inlineStr">
         <is>
           <t>2026-06-02</t>
         </is>
       </c>
-      <c r="M198" s="0" t="inlineStr">
-[...518 lines deleted...]
-      </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia</t>
+          <t/>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>4074</v>
+        <v>4196</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
+          <t>Kantonsratsbeschluss betreffend Bewilligung eines Objektkredits für die Beteiligung des Kantons Zug am Proof of Concept (PoC) im Vorprojekt für das mobile Sicherheitskommunikationssystem (MSK) </t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J207" s="0"/>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
+          <t/>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>4070</v>
+        <v>4191</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
+          <t>Interpellation von Jean Luc Mösch, Erich Grob, Manuela Käch, Thomas Meierhans, Martin Hausheer und Patrick Iten betreffend Kontrollen und Schutz vor unseriösen Praktiken beim Gold- und Edelmetallankauf im Kanton Zug</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J208" s="0"/>
       <c r="K208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela, Meierhans Thomas, Hausheer Martin, Iten Patrick</t>
         </is>
       </c>
       <c r="N208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
-        <v>4055</v>
+        <v>4184</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Postulat von Luzian Franzini, Simon Leuenberger, Christian Hegglin und Klemens Iten betreffend Beratung und die Unterstützung für Eltern und Fachpersonen im Zusammenhang mit Online-Radikalisierung und frauenfeindlichen Männlichkeitsideologien</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2026-08-18</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J209" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-09-24</t>
         </is>
       </c>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t>Franzini Luzian, Leuenberger Simon, Hegglin Christian, Iten Klemens</t>
         </is>
       </c>
       <c r="N209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0" t="n">
-        <v>4054</v>
+        <v>4170</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Interpellation von Michael Felber betreffend Aufsichtsbefugnis der kantonalen Datenschutzstelle</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-03-24</t>
         </is>
       </c>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-08-17</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>4045</v>
+        <v>4163</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Interpellation von Philip C. Brunner, Karl Nussbaumer und Brigitte Wenzin Widmer betreffend «Bereitschaft und Ausrüstung der Zuger Feuerwehren bei steigender Waldbrandgefahr – wie gerüstet sind unsere Feuerwehren?»</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J211" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>Brunner Philip C., Nussbaumer Karl, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>4016</v>
+        <v>4162</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Postulat der ALG-Fraktion betreffend kantonale Strategie gegen Gewalt an Frauen</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J212" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>4006</v>
+        <v>4157</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Motion der Fraktion Die Mitte betreffend Kontrolle von Strafregisterauszügen für die Erteilung von Aufenthaltsbewilligungen</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J213" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>3999</v>
+        <v>4142</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J214" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J214" s="0"/>
       <c r="K214" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Zivilschutz, 4142</t>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>3980</v>
+        <v>4126</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
-[...2 lines deleted...]
-      <c r="J215" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J215" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>3963</v>
+        <v>4125</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2026-08-25</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J216" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
-        <v>3957</v>
+        <v>4098</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J217" s="0"/>
       <c r="K217" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0" t="n">
-        <v>3941</v>
+        <v>4075</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J218" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0" t="n">
-        <v>3891</v>
+        <v>4074</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J219" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0" t="n">
-        <v>3889</v>
+        <v>4070</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J220" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N220" s="0"/>
     </row>
     <row r="221">
       <c r="A221" s="0" t="n">
-        <v>3727</v>
+        <v>4055</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J221" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N221" s="0"/>
     </row>
     <row r="222">
       <c r="A222" s="0" t="n">
-        <v>3628</v>
+        <v>4054</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J222" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J222" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-26</t>
+        </is>
+      </c>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>3574</v>
+        <v>4045</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J223" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
-        <v>3532</v>
+        <v>4016</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J224" s="0" t="inlineStr">
         <is>
-          <t>2027-03-21</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>2023-02-16</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0" t="n">
-        <v>3502</v>
+        <v>4006</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2026-10-27</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 25. / 26.  November 2026</t>
         </is>
       </c>
       <c r="J225" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>2022-11-20</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N225" s="0"/>
     </row>
     <row r="226">
       <c r="A226" s="0" t="n">
-        <v>4160</v>
+        <v>3999</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Corina Kremmel, Patrick Röösli und Michael Felber «Von Schnecken und Ställen» - Zuger Recht ausmisten</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J226" s="0" t="inlineStr">
         <is>
-          <t>2027-08-27</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L226" s="0" t="inlineStr">
         <is>
-          <t>2026-07-27</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M226" s="0" t="inlineStr">
         <is>
-          <t>Kremmel Corina, Röösli Patrick, Felber Michael</t>
+          <t>Küng Julia, Zimmermann Tabea</t>
         </is>
       </c>
       <c r="N226" s="0"/>
     </row>
     <row r="227">
       <c r="A227" s="0" t="n">
-        <v>4147</v>
+        <v>3980</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Michael Felber betreffend namentliche Nennung von Petentinnen und Petenten bei der Behandlung von Petitionen</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
           <t>2026-08-27</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
+        </is>
+      </c>
+      <c r="J227" s="0"/>
       <c r="K227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Felber Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>4041</v>
+        <v>3963</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» – Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J228" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>3994</v>
+        <v>3957</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
           <t>2026-08-27</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Oktober 2026</t>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
         </is>
       </c>
       <c r="J229" s="0"/>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L229" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
-        <v>3969</v>
+        <v>3941</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J230" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L230" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N230" s="0"/>
     </row>
     <row r="231">
       <c r="A231" s="0" t="n">
-        <v>3602</v>
+        <v>3891</v>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J231" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L231" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N231" s="0"/>
     </row>
     <row r="232">
       <c r="A232" s="0" t="n">
+        <v>3889</v>
+      </c>
+      <c r="B232" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C232" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E232" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+        </is>
+      </c>
+      <c r="F232" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G232" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="H232" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J232" s="0" t="inlineStr">
+        <is>
+          <t>2029-09-24</t>
+        </is>
+      </c>
+      <c r="K232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L232" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-28</t>
+        </is>
+      </c>
+      <c r="M232" s="0" t="inlineStr">
+        <is>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+        </is>
+      </c>
+      <c r="N232" s="0"/>
+    </row>
+    <row r="233">
+      <c r="A233" s="0" t="n">
+        <v>3727</v>
+      </c>
+      <c r="B233" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C233" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E233" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+        </is>
+      </c>
+      <c r="F233" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G233" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-28</t>
+        </is>
+      </c>
+      <c r="H233" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J233" s="0" t="inlineStr">
+        <is>
+          <t>2028-08-28</t>
+        </is>
+      </c>
+      <c r="K233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L233" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-02</t>
+        </is>
+      </c>
+      <c r="M233" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N233" s="0"/>
+    </row>
+    <row r="234">
+      <c r="A234" s="0" t="n">
+        <v>3628</v>
+      </c>
+      <c r="B234" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C234" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E234" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+        </is>
+      </c>
+      <c r="F234" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G234" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-26</t>
+        </is>
+      </c>
+      <c r="H234" s="0" t="inlineStr">
+        <is>
+          <t>Inkrafttreten</t>
+        </is>
+      </c>
+      <c r="I234" s="0" t="inlineStr">
+        <is>
+          <t>Inkrafttreten erfolgt zu einem späteren Zeitpunkt.</t>
+        </is>
+      </c>
+      <c r="J234" s="0"/>
+      <c r="K234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L234" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-24</t>
+        </is>
+      </c>
+      <c r="M234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N234" s="0"/>
+    </row>
+    <row r="235">
+      <c r="A235" s="0" t="n">
+        <v>3574</v>
+      </c>
+      <c r="B235" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C235" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E235" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F235" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G235" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H235" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J235" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L235" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-13</t>
+        </is>
+      </c>
+      <c r="M235" s="0" t="inlineStr">
+        <is>
+          <t>Leuenberger Simon</t>
+        </is>
+      </c>
+      <c r="N235" s="0"/>
+    </row>
+    <row r="236">
+      <c r="A236" s="0" t="n">
+        <v>3532</v>
+      </c>
+      <c r="B236" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C236" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E236" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F236" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G236" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-21</t>
+        </is>
+      </c>
+      <c r="H236" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J236" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-21</t>
+        </is>
+      </c>
+      <c r="K236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L236" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-16</t>
+        </is>
+      </c>
+      <c r="M236" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N236" s="0"/>
+    </row>
+    <row r="237">
+      <c r="A237" s="0" t="n">
+        <v>3502</v>
+      </c>
+      <c r="B237" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C237" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E237" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+        </is>
+      </c>
+      <c r="F237" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G237" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-01</t>
+        </is>
+      </c>
+      <c r="H237" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J237" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
+      <c r="K237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L237" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-20</t>
+        </is>
+      </c>
+      <c r="M237" s="0" t="inlineStr">
+        <is>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+        </is>
+      </c>
+      <c r="N237" s="0"/>
+    </row>
+    <row r="238">
+      <c r="A238" s="0" t="n">
+        <v>4160</v>
+      </c>
+      <c r="B238" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C238" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E238" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Corina Kremmel, Patrick Röösli und Michael Felber «Von Schnecken und Ställen» - Zuger Recht ausmisten</t>
+        </is>
+      </c>
+      <c r="F238" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G238" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H238" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J238" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L238" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="M238" s="0" t="inlineStr">
+        <is>
+          <t>Kremmel Corina, Röösli Patrick, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N238" s="0"/>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="n">
+        <v>4147</v>
+      </c>
+      <c r="B239" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C239" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E239" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner und Michael Felber betreffend namentliche Nennung von Petentinnen und Petenten bei der Behandlung von Petitionen</t>
+        </is>
+      </c>
+      <c r="F239" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G239" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H239" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J239" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
+      <c r="K239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L239" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="M239" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Felber Michael</t>
+        </is>
+      </c>
+      <c r="N239" s="0"/>
+    </row>
+    <row r="240">
+      <c r="A240" s="0" t="n">
+        <v>4041</v>
+      </c>
+      <c r="B240" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C240" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E240" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+        </is>
+      </c>
+      <c r="F240" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G240" s="0" t="inlineStr">
+        <is>
+          <t>2026-01-29</t>
+        </is>
+      </c>
+      <c r="H240" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J240" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
+      <c r="K240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L240" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-19</t>
+        </is>
+      </c>
+      <c r="M240" s="0" t="inlineStr">
+        <is>
+          <t>Gautier Joëlle, Balmer Kurt</t>
+        </is>
+      </c>
+      <c r="N240" s="0"/>
+    </row>
+    <row r="241">
+      <c r="A241" s="0" t="n">
+        <v>3994</v>
+      </c>
+      <c r="B241" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C241" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E241" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+        </is>
+      </c>
+      <c r="F241" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G241" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H241" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 2. Lesung</t>
+        </is>
+      </c>
+      <c r="I241" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J241" s="0"/>
+      <c r="K241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L241" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-09</t>
+        </is>
+      </c>
+      <c r="M241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N241" s="0"/>
+    </row>
+    <row r="242">
+      <c r="A242" s="0" t="n">
+        <v>3969</v>
+      </c>
+      <c r="B242" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C242" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E242" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+        </is>
+      </c>
+      <c r="F242" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G242" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="H242" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J242" s="0" t="inlineStr">
+        <is>
+          <t>2029-09-24</t>
+        </is>
+      </c>
+      <c r="K242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L242" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-08</t>
+        </is>
+      </c>
+      <c r="M242" s="0" t="inlineStr">
+        <is>
+          <t>Arnold Michael</t>
+        </is>
+      </c>
+      <c r="N242" s="0"/>
+    </row>
+    <row r="243">
+      <c r="A243" s="0" t="n">
+        <v>3602</v>
+      </c>
+      <c r="B243" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C243" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E243" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+        </is>
+      </c>
+      <c r="F243" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G243" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-29</t>
+        </is>
+      </c>
+      <c r="H243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I243" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J243" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-01</t>
+        </is>
+      </c>
+      <c r="K243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L243" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-07</t>
+        </is>
+      </c>
+      <c r="M243" s="0" t="inlineStr">
+        <is>
+          <t>Schweizer Emil, Monney Esther</t>
+        </is>
+      </c>
+      <c r="N243" s="0"/>
+    </row>
+    <row r="244">
+      <c r="A244" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B232" s="0" t="inlineStr">
+      <c r="B244" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C232" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E232" s="0" t="inlineStr">
+      <c r="C244" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E244" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F232" s="0" t="inlineStr">
+      <c r="F244" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G232" s="0" t="inlineStr">
+      <c r="G244" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
         </is>
       </c>
-      <c r="H232" s="0" t="inlineStr">
+      <c r="H244" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I232" s="0" t="inlineStr">
-[...774 lines deleted...]
-      </c>
       <c r="I244" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J244" s="0"/>
       <c r="K244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L244" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2023-02-21</t>
         </is>
       </c>
       <c r="M244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N244" s="0"/>
     </row>
     <row r="245">
       <c r="A245" s="0" t="n">
-        <v>3827</v>
+        <v>3507</v>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
       <c r="F245" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H245" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I245" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+        </is>
+      </c>
+      <c r="J245" s="0"/>
       <c r="K245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L245" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2022-11-24</t>
         </is>
       </c>
       <c r="M245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N245" s="0"/>
     </row>
     <row r="246">
       <c r="A246" s="0" t="n">
-        <v>4169</v>
+        <v>4171</v>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
-          <t>Berichtsmotion von Tabea Zimmermann Gibson, Carina Brüngger, Jean Luc Mösch und Livio Bundi betreffend Umsetzung der koordinierten Gesundheitsversorgung im Kanton Zug</t>
+          <t>Interpellation von Karl Nussbaumer, Brigitte Wenzin Widmer und Esther Monney betreffend anhaltende Trockenheit und Futterknappheit - Unterstützung für die Zuger Landwirtschaft</t>
         </is>
       </c>
       <c r="F246" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-10-20</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I246" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J246" s="0" t="inlineStr">
         <is>
-          <t>2027-08-27</t>
+          <t>2027-03-24</t>
         </is>
       </c>
       <c r="K246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L246" s="0" t="inlineStr">
         <is>
-          <t>2026-08-11</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="M246" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Brüngger Carina, Mösch Jean Luc, Bundi Livio</t>
+          <t>Nussbaumer Karl, Wenzin Widmer Brigitte, Monney Esther</t>
         </is>
       </c>
       <c r="N246" s="0"/>
     </row>
     <row r="247">
       <c r="A247" s="0" t="n">
-        <v>4166</v>
+        <v>4144</v>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Patrick Iten betreffend Legionellenprävention bei Verdunstungskühlanlagen und raumlufttechnischen Anlagen</t>
+          <t>Interpellation von Philip C. Brunner, Karl Bürgler, Joëlle Gautier, Barbara Gysel, Andreas Iten, Andreas Lustenberger, Jean Luc Mösch, Karl Nussbaumer, Patrick Röösli und Martin Zimmermann betreffend Reintegration von Menschen mit einer Beeinträchtigung in den ersten Arbeitsmarkt</t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>2026-08-06</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J247" s="0"/>
+      <c r="J247" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
       <c r="K247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L247" s="0" t="inlineStr">
         <is>
-          <t>2026-08-06</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="M247" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick</t>
+          <t>Brunner Philip C., Bürgler Karl, Gautier Joëlle, Gysel Barbara, Iten Andreas, Lustenberger Andreas, Mösch Jean Luc, Nussbaumer Karl, Röösli Patrick, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N247" s="0"/>
     </row>
     <row r="248">
       <c r="A248" s="0" t="n">
-        <v>4156</v>
+        <v>4132</v>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
+          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
         </is>
       </c>
       <c r="F248" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-09-25</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I248" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 28. Januar 2027</t>
+        </is>
+      </c>
+      <c r="J248" s="0"/>
       <c r="K248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L248" s="0" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M248" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N248" s="0"/>
     </row>
     <row r="249">
       <c r="A249" s="0" t="n">
-        <v>4131</v>
+        <v>4104</v>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
         </is>
       </c>
       <c r="F249" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-10-20</t>
         </is>
       </c>
       <c r="H249" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I249" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J249" s="0"/>
+          <t>Traktandiert für 25./26. November 2026</t>
+        </is>
+      </c>
+      <c r="J249" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K249" s="0" t="inlineStr">
         <is>
-          <t>Kommission Gesundheit und Soziales</t>
+          <t/>
         </is>
       </c>
       <c r="L249" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M249" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N249" s="0"/>
     </row>
     <row r="250">
       <c r="A250" s="0" t="n">
-        <v>4130</v>
+        <v>4072</v>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F250" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H250" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I250" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ablauf der Referendumsfrist: 30. November 2026</t>
         </is>
       </c>
       <c r="J250" s="0"/>
       <c r="K250" s="0" t="inlineStr">
         <is>
-          <t>Kommission Gesundheit und Soziales</t>
+          <t/>
         </is>
       </c>
       <c r="L250" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N250" s="0"/>
     </row>
     <row r="251">
       <c r="A251" s="0" t="n">
-        <v>4123</v>
+        <v>4065</v>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F251" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H251" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I251" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J251" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L251" s="0" t="inlineStr">
         <is>
-          <t>2026-05-24</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M251" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Schumpf Etienne</t>
+          <t/>
         </is>
       </c>
       <c r="N251" s="0"/>
     </row>
     <row r="252">
       <c r="A252" s="0" t="n">
-        <v>4122</v>
+        <v>3971</v>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F252" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H252" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I252" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J252" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L252" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M252" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N252" s="0"/>
     </row>
     <row r="253">
       <c r="A253" s="0" t="n">
-        <v>4118</v>
+        <v>3942</v>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F253" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H253" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I253" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J253" s="0"/>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J253" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K253" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Olympische Spiele, 4118</t>
+          <t/>
         </is>
       </c>
       <c r="L253" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M253" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N253" s="0"/>
     </row>
     <row r="254">
       <c r="A254" s="0" t="n">
-        <v>4113</v>
+        <v>3905</v>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C254" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E254" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F254" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G254" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-09-08</t>
         </is>
       </c>
       <c r="H254" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Referendumsfrist abgelaufen</t>
         </is>
       </c>
       <c r="I254" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Die Referendumsfrist ist unbenutzt abgelaufen.</t>
+        </is>
+      </c>
+      <c r="J254" s="0"/>
       <c r="K254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L254" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M254" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N254" s="0"/>
     </row>
     <row r="255">
       <c r="A255" s="0" t="n">
-        <v>4106</v>
+        <v>3827</v>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C255" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E255" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F255" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G255" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H255" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J255" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L255" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M255" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N255" s="0"/>
     </row>
     <row r="256">
       <c r="A256" s="0" t="n">
-        <v>4094</v>
+        <v>4200</v>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C256" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E256" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
+          <t>Motion der ALG-Fraktion betreffend die Restfinanzierung der spezialisierten Palliativpflege im Kanton Zug</t>
         </is>
       </c>
       <c r="F256" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G256" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-10-13</t>
         </is>
       </c>
       <c r="H256" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J256" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J256" s="0"/>
       <c r="K256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L256" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-10-13</t>
         </is>
       </c>
       <c r="M256" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N256" s="0"/>
     </row>
     <row r="257">
       <c r="A257" s="0" t="n">
-        <v>4069</v>
+        <v>4195</v>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C257" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E257" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
+          <t>Petition «Für eine gesicherte und wohnortsnahe Physiotherapie im Kanton Zug»</t>
         </is>
       </c>
       <c r="F257" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G257" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-10-01</t>
         </is>
       </c>
       <c r="H257" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J257" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J257" s="0"/>
       <c r="K257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L257" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-10-01</t>
         </is>
       </c>
       <c r="M257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N257" s="0"/>
     </row>
     <row r="258">
       <c r="A258" s="0" t="n">
-        <v>4064</v>
+        <v>4169</v>
       </c>
       <c r="B258" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C258" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E258" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
+          <t>Berichtsmotion von Tabea Zimmermann Gibson, Carina Brüngger, Jean Luc Mösch und Livio Bundi betreffend Umsetzung der koordinierten Gesundheitsversorgung im Kanton Zug</t>
         </is>
       </c>
       <c r="F258" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G258" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H258" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J258" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L258" s="0" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="M258" s="0" t="inlineStr">
         <is>
-          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
+          <t>Zimmermann Tabea, Brüngger Carina, Mösch Jean Luc, Bundi Livio</t>
         </is>
       </c>
       <c r="N258" s="0"/>
     </row>
     <row r="259">
       <c r="A259" s="0" t="n">
-        <v>4013</v>
+        <v>4156</v>
       </c>
       <c r="B259" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C259" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E259" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
         </is>
       </c>
       <c r="F259" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G259" s="0" t="inlineStr">
         <is>
           <t>2026-08-27</t>
         </is>
       </c>
       <c r="H259" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I259" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J259" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L259" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M259" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N259" s="0"/>
     </row>
     <row r="260">
       <c r="A260" s="0" t="n">
-        <v>3932</v>
+        <v>4131</v>
       </c>
       <c r="B260" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C260" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E260" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
         </is>
       </c>
       <c r="F260" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G260" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-09-04</t>
         </is>
       </c>
       <c r="H260" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I260" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J260" s="0"/>
       <c r="K260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L260" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M260" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N260" s="0"/>
     </row>
     <row r="261">
       <c r="A261" s="0" t="n">
-        <v>3893</v>
+        <v>4130</v>
       </c>
       <c r="B261" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C261" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E261" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
         </is>
       </c>
       <c r="F261" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G261" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-09-04</t>
         </is>
       </c>
       <c r="H261" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I261" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J261" s="0"/>
       <c r="K261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L261" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M261" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t/>
         </is>
       </c>
       <c r="N261" s="0"/>
     </row>
     <row r="262">
       <c r="A262" s="0" t="n">
-        <v>3864</v>
+        <v>4123</v>
       </c>
       <c r="B262" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C262" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D262" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E262" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F262" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G262" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H262" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I262" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J262" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K262" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L262" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M262" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
         </is>
       </c>
       <c r="N262" s="0"/>
     </row>
     <row r="263">
       <c r="A263" s="0" t="n">
-        <v>3858</v>
+        <v>4122</v>
       </c>
       <c r="B263" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C263" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E263" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
         </is>
       </c>
       <c r="F263" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G263" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H263" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I263" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J263" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L263" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M263" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N263" s="0"/>
     </row>
     <row r="264">
       <c r="A264" s="0" t="n">
-        <v>3791</v>
+        <v>4118</v>
       </c>
       <c r="B264" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C264" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D264" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E264" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
         </is>
       </c>
       <c r="F264" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G264" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-09-07</t>
         </is>
       </c>
       <c r="H264" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I264" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J264" s="0"/>
       <c r="K264" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L264" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M264" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N264" s="0"/>
     </row>
     <row r="265">
       <c r="A265" s="0" t="n">
-        <v>3778</v>
+        <v>4113</v>
       </c>
       <c r="B265" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C265" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D265" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E265" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
         </is>
       </c>
       <c r="F265" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G265" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H265" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I265" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J265" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2026-11-21</t>
         </is>
       </c>
       <c r="K265" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L265" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M265" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
         </is>
       </c>
       <c r="N265" s="0"/>
     </row>
     <row r="266">
       <c r="A266" s="0" t="n">
-        <v>3646</v>
+        <v>4106</v>
       </c>
       <c r="B266" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C266" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D266" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E266" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
         </is>
       </c>
       <c r="F266" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G266" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2026-09-29</t>
         </is>
       </c>
       <c r="H266" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I266" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J266" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K266" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L266" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M266" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N266" s="0"/>
     </row>
     <row r="267">
       <c r="A267" s="0" t="n">
-        <v>4175</v>
+        <v>4094</v>
       </c>
       <c r="B267" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C267" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D267" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E267" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Anpassung des Baugesetzes (eigene Waschmaschinen und barrierefreie Bäder bei Sanierungen)</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F267" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G267" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-10-20</t>
         </is>
       </c>
       <c r="H267" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I267" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
-[...2 lines deleted...]
-      <c r="J267" s="0"/>
+          <t>Traktandiert für 25./26. November 2026</t>
+        </is>
+      </c>
+      <c r="J267" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K267" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L267" s="0" t="inlineStr">
         <is>
-          <t>2026-08-20</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M267" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N267" s="0"/>
     </row>
     <row r="268">
       <c r="A268" s="0" t="n">
-        <v>4103</v>
+        <v>4069</v>
       </c>
       <c r="B268" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C268" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D268" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E268" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F268" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G268" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H268" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I268" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
-[...2 lines deleted...]
-      <c r="J268" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J268" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
       <c r="K268" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L268" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M268" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N268" s="0"/>
     </row>
     <row r="269">
       <c r="A269" s="0" t="n">
-        <v>4102</v>
+        <v>4064</v>
       </c>
       <c r="B269" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C269" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D269" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E269" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F269" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G269" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H269" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I269" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
-[...2 lines deleted...]
-      <c r="J269" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J269" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
       <c r="K269" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L269" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M269" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N269" s="0"/>
     </row>
     <row r="270">
       <c r="A270" s="0" t="n">
-        <v>3541</v>
+        <v>3893</v>
       </c>
       <c r="B270" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C270" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D270" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E270" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F270" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G270" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H270" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I270" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J270" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2029-04-30</t>
         </is>
       </c>
       <c r="K270" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L270" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M270" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N270" s="0"/>
     </row>
     <row r="271">
       <c r="A271" s="0" t="n">
-        <v>4101</v>
+        <v>3864</v>
       </c>
       <c r="B271" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C271" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D271" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E271" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F271" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G271" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H271" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I271" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Staatswirtschaftskommission </t>
+          <t/>
         </is>
       </c>
       <c r="J271" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K271" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L271" s="0" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M271" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N271" s="0"/>
     </row>
     <row r="272">
       <c r="A272" s="0" t="n">
-        <v>4030</v>
+        <v>3858</v>
       </c>
       <c r="B272" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C272" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D272" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E272" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F272" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G272" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H272" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I272" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J272" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K272" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L272" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M272" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N272" s="0"/>
     </row>
     <row r="273">
       <c r="A273" s="0" t="n">
-        <v>3953</v>
+        <v>3791</v>
       </c>
       <c r="B273" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C273" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D273" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E273" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F273" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G273" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H273" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I273" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J273" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K273" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L273" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M273" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N273" s="0"/>
     </row>
     <row r="274">
       <c r="A274" s="0" t="n">
-        <v>3350</v>
+        <v>3778</v>
       </c>
       <c r="B274" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C274" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D274" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E274" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F274" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G274" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H274" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I274" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t/>
         </is>
       </c>
       <c r="J274" s="0" t="inlineStr">
         <is>
-          <t>2025-11-24</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K274" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L274" s="0" t="inlineStr">
         <is>
-          <t>2021-12-16</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M274" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Brunner Philip C.</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N274" s="0"/>
     </row>
     <row r="275">
       <c r="A275" s="0" t="n">
+        <v>3646</v>
+      </c>
+      <c r="B275" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C275" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D275" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E275" s="0" t="inlineStr">
+        <is>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+        </is>
+      </c>
+      <c r="F275" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G275" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-10</t>
+        </is>
+      </c>
+      <c r="H275" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I275" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J275" s="0" t="inlineStr">
+        <is>
+          <t>2028-04-10</t>
+        </is>
+      </c>
+      <c r="K275" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L275" s="0" t="inlineStr">
+        <is>
+          <t>2023-11-30</t>
+        </is>
+      </c>
+      <c r="M275" s="0" t="inlineStr">
+        <is>
+          <t>GLP</t>
+        </is>
+      </c>
+      <c r="N275" s="0"/>
+    </row>
+    <row r="276">
+      <c r="A276" s="0" t="n">
+        <v>4205</v>
+      </c>
+      <c r="B276" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C276" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D276" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E276" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend die rechtlichen Grundlagen, die gesetzliche Regelung und die Folgen der Einführung der Bezahlkarte sowie der geplanten Kürzung des Grundbedarfs für Personen im Asylbereich</t>
+        </is>
+      </c>
+      <c r="F276" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G276" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-22</t>
+        </is>
+      </c>
+      <c r="H276" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I276" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J276" s="0"/>
+      <c r="K276" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L276" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-22</t>
+        </is>
+      </c>
+      <c r="M276" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N276" s="0"/>
+    </row>
+    <row r="277">
+      <c r="A277" s="0" t="n">
+        <v>4175</v>
+      </c>
+      <c r="B277" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C277" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D277" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E277" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend Anpassung des Baugesetzes (eigene Waschmaschinen und barrierefreie Bäder bei Sanierungen)</t>
+        </is>
+      </c>
+      <c r="F277" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G277" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H277" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I277" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J277" s="0"/>
+      <c r="K277" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L277" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="M277" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N277" s="0"/>
+    </row>
+    <row r="278">
+      <c r="A278" s="0" t="n">
+        <v>4103</v>
+      </c>
+      <c r="B278" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C278" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D278" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E278" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+        </is>
+      </c>
+      <c r="F278" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G278" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H278" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I278" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J278" s="0"/>
+      <c r="K278" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L278" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M278" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N278" s="0"/>
+    </row>
+    <row r="279">
+      <c r="A279" s="0" t="n">
+        <v>4102</v>
+      </c>
+      <c r="B279" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C279" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D279" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E279" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+        </is>
+      </c>
+      <c r="F279" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G279" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H279" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I279" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J279" s="0"/>
+      <c r="K279" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L279" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M279" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N279" s="0"/>
+    </row>
+    <row r="280">
+      <c r="A280" s="0" t="n">
+        <v>3541</v>
+      </c>
+      <c r="B280" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C280" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D280" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E280" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+        </is>
+      </c>
+      <c r="F280" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G280" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-21</t>
+        </is>
+      </c>
+      <c r="H280" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I280" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J280" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
+      <c r="K280" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L280" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-21</t>
+        </is>
+      </c>
+      <c r="M280" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+        </is>
+      </c>
+      <c r="N280" s="0"/>
+    </row>
+    <row r="281">
+      <c r="A281" s="0" t="n">
+        <v>4101</v>
+      </c>
+      <c r="B281" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C281" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D281" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E281" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+        </is>
+      </c>
+      <c r="F281" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="G281" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="H281" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I281" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J281" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K281" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L281" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="M281" s="0" t="inlineStr">
+        <is>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N281" s="0"/>
+    </row>
+    <row r="282">
+      <c r="A282" s="0" t="n">
+        <v>4030</v>
+      </c>
+      <c r="B282" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C282" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D282" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E282" s="0" t="inlineStr">
+        <is>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+        </is>
+      </c>
+      <c r="F282" s="0" t="inlineStr">
+        <is>
+          <t>Büro des Kantonsrats</t>
+        </is>
+      </c>
+      <c r="G282" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H282" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Büro des Kantonsrats</t>
+        </is>
+      </c>
+      <c r="I282" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J282" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-18</t>
+        </is>
+      </c>
+      <c r="K282" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L282" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-01</t>
+        </is>
+      </c>
+      <c r="M282" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N282" s="0"/>
+    </row>
+    <row r="283">
+      <c r="A283" s="0" t="n">
+        <v>3953</v>
+      </c>
+      <c r="B283" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C283" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D283" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E283" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+        </is>
+      </c>
+      <c r="F283" s="0" t="inlineStr">
+        <is>
+          <t>Büro des Kantonsrats</t>
+        </is>
+      </c>
+      <c r="G283" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="H283" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I283" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J283" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="K283" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L283" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-04</t>
+        </is>
+      </c>
+      <c r="M283" s="0" t="inlineStr">
+        <is>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+        </is>
+      </c>
+      <c r="N283" s="0"/>
+    </row>
+    <row r="284">
+      <c r="A284" s="0" t="n">
+        <v>3350</v>
+      </c>
+      <c r="B284" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C284" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D284" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E284" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+        </is>
+      </c>
+      <c r="F284" s="0" t="inlineStr">
+        <is>
+          <t>Büro des Kantonsrats</t>
+        </is>
+      </c>
+      <c r="G284" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H284" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I284" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J284" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-24</t>
+        </is>
+      </c>
+      <c r="K284" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L284" s="0" t="inlineStr">
+        <is>
+          <t>2021-12-16</t>
+        </is>
+      </c>
+      <c r="M284" s="0" t="inlineStr">
+        <is>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N284" s="0"/>
+    </row>
+    <row r="285">
+      <c r="A285" s="0" t="n">
         <v>3939</v>
       </c>
-      <c r="B275" s="0" t="inlineStr">
+      <c r="B285" s="0" t="inlineStr">
         <is>
           <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
-      <c r="C275" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E275" s="0" t="inlineStr">
+      <c r="C285" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D285" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E285" s="0" t="inlineStr">
         <is>
           <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
-      <c r="F275" s="0" t="inlineStr">
+      <c r="F285" s="0" t="inlineStr">
         <is>
           <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
-      <c r="G275" s="0" t="inlineStr">
+      <c r="G285" s="0" t="inlineStr">
         <is>
           <t>2025-07-03</t>
         </is>
       </c>
-      <c r="H275" s="0" t="inlineStr">
+      <c r="H285" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
-      <c r="I275" s="0" t="inlineStr">
-[...5 lines deleted...]
-      <c r="K275" s="0" t="inlineStr">
+      <c r="I285" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J285" s="0"/>
+      <c r="K285" s="0" t="inlineStr">
         <is>
           <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
-      <c r="L275" s="0" t="inlineStr">
+      <c r="L285" s="0" t="inlineStr">
         <is>
           <t>2025-06-16</t>
         </is>
       </c>
-      <c r="M275" s="0" t="inlineStr">
+      <c r="M285" s="0" t="inlineStr">
         <is>
           <t>Staatswirtschaftskommission</t>
         </is>
       </c>
-      <c r="N275" s="0"/>
+      <c r="N285" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>