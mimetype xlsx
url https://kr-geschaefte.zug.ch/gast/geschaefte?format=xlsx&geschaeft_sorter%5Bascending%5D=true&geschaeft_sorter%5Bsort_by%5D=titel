--- v5 (2026-08-08)
+++ v6 (2026-10-04)
@@ -62,98 +62,98 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N268" totalsRowShown="0">
-  <autoFilter ref="A1:N268"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N273" totalsRowShown="0">
+  <autoFilter ref="A1:N273"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N268"/>
+  <dimension ref="A1:N273"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="27.28988764044944"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
     <col min="13" max="13" bestFit="true" customWidth="true" width="176.88988764044947"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
@@ -339,129 +339,129 @@
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-04</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J4" s="0"/>
       <c r="K4" s="0" t="inlineStr">
         <is>
-          <t>Kommission Gesundheit und Soziales</t>
+          <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
           <t>2026-06-09</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
         <v>4130</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-04</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J5" s="0"/>
       <c r="K5" s="0" t="inlineStr">
         <is>
-          <t>Kommission Gesundheit und Soziales</t>
+          <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
           <t>2026-06-09</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
         <v>1775</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
@@ -571,61 +571,61 @@
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J8" s="0"/>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
           <t>2025-09-09</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
         <v>1901</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
@@ -1050,163 +1050,167 @@
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
           <t>2027-04-30</t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
           <t>2026-04-11</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
           <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>2336</v>
+        <v>4169</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+          <t>Berichtsmotion von Tabea Zimmermann Gibson, Carina Brüngger, Jean Luc Mösch und Livio Bundi betreffend Umsetzung der koordinierten Gesundheitsversorgung im Kanton Zug</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J16" s="0"/>
+      <c r="J16" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2013-12-17</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Zimmermann Gibson Tabea, Brüngger Carina, Mösch Jean Luc, Bundi Livio</t>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>4086</v>
+        <v>2336</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-09-18</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J17" s="0"/>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2013-12-17</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
         <v>3770</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
@@ -1236,2198 +1240,2206 @@
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
         </is>
       </c>
       <c r="J18" s="0"/>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
           <t>2024-07-11</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>3905</v>
+        <v>4185</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Gesetzesinitiative – Keine Kopftücher an Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J19" s="0"/>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>1000</v>
+        <v>3905</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2003-01-30</t>
+          <t>2026-09-08</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Referendumsfrist abgelaufen</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Referendumsfrist ist unbenutzt abgelaufen.</t>
         </is>
       </c>
       <c r="J20" s="0"/>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L20" s="0"/>
+      <c r="L20" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-08</t>
+        </is>
+      </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>4078</v>
+        <v>1000</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
+          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2003-01-30</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J21" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J21" s="0"/>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L21" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L21" s="0"/>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
+          <t/>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>4048</v>
+        <v>4094</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>4094</v>
+        <v>4174</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kompetenzzentrum für den Nationalen Finanzausgleich am Institut für Schweizer Wirtschaftspolitik</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-03-24</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>4038</v>
+        <v>4134</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-09-15</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-06-10</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>4026</v>
+        <v>4153</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion bezüglich Massnahmen gegen Hitze in öffentlichen Gebäuden</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>4023</v>
+        <v>4126</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>4134</v>
+        <v>4065</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>2026-06-10</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>4153</v>
+        <v>4177</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion bezüglich Massnahmen gegen Hitze in öffentlichen Gebäuden</t>
+          <t>Interpellation der SP-Fraktion betreffend Umsetzung der gewaltfreien Erziehung im Kanton Zug</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2026-07-08</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J28" s="0"/>
+      <c r="J28" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-24</t>
+        </is>
+      </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>2026-07-08</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>4126</v>
+        <v>4106</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-29</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>4027</v>
+        <v>4104</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>4065</v>
+        <v>4119</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>4059</v>
+        <v>4176</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Interpellation von Drin Alaj, Manuela Käch und Jean Luc Mösch betreffend Verkehrssicherheit und Verkehrsfluss auf der Sinserstrasse in Cham</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-03-24</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Alaj Drin, Käch Manuela, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>4013</v>
+        <v>4113</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-11-21</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>4043</v>
+        <v>4083</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-09-29</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>4106</v>
+        <v>4179</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+          <t>Interpellation von Hans Jörg Villiger, Manuela Käch, Jean Luc Mösch und Drin Alaj betreffend zunehmende Möwenpopulation im Siedlungsraum des Kantons Zug</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-03-24</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Villiger Hans Jörg, Käch Manuela, Mösch Jean Luc, Alaj Drin</t>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>4036</v>
+        <v>4097</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>4084</v>
+        <v>4171</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
+          <t>Interpellation von Karl Nussbaumer, Brigitte Wenzin Widmer und Esther Monney betreffend anhaltende Trockenheit und Futterknappheit - Unterstützung für die Zuger Landwirtschaft</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-03-24</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Nussbaumer Karl, Wenzin Widmer Brigitte, Monney Esther</t>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>4104</v>
+        <v>4070</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>4119</v>
+        <v>4018</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>4035</v>
+        <v>4170</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Interpellation von Michael Felber betreffend Aufsichtsbefugnis der kantonalen Datenschutzstelle</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-03-24</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2026-08-17</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>4113</v>
+        <v>4158</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
+          <t>Interpellation von Michael Felber und Thomas Meierhans betreffend prognostizierte Zahlenwerte im Richtplan (Bevölkerungs- und Beschäftigtenentwicklung im Kanton Zug) </t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>2026-11-21</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
+          <t>Felber Michael, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>4083</v>
+        <v>4168</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
+          <t>Interpellation von Mirjam Arnold betreffend mögliche Schadstoffbelastungen auf öffentlichen Kinderspielplätzen im Kanton Zug</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
+          <t>Arnold Mirjam</t>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>4097</v>
+        <v>4154</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
+          <t>Interpellation von Mirjam Arnold und Jean Luc Mösch betreffend Bahnausbau, Infrastruktur und Kundenfreundlichkeit im öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Iten Patrick</t>
+          <t>Arnold Mirjam, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>4070</v>
+        <v>4120</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>4018</v>
+        <v>4112</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-11-21</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>4154</v>
+        <v>4141</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Mirjam Arnold und Jean Luc Mösch betreffend Bahnausbau, Infrastruktur und Kundenfreundlichkeit im öffentlichen Verkehr</t>
+          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2026-07-09</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J46" s="0"/>
+      <c r="J46" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2026-07-09</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Mösch Jean Luc</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>4120</v>
+        <v>4078</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
+          <t>Interpellation von Philip C. Brunner, Fabio Iten, Anna Bieri, Gregor Bruhin, Thomas Gwerder, Manuela Käch, Michael Riboni, Adrian Risi und Peter Rust betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>4112</v>
+        <v>4167</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+          <t>Interpellation von Philip C. Brunner, Gregor Bruhin, Alex Haslimann und Hans Jörg Villiger betreffend IT-Sicherheit und Schutz sensibler Registerdaten beim Amt für Informatik und Organisation (AIO) – Lehren aus dem Vorfall in Liechtenstein</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
-          <t>2026-11-21</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t>Brunner Philip C., Bruhin Gregor, Haslimann Alexander, Villiger Hans Jörg</t>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>4141</v>
+        <v>4074</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>4074</v>
+        <v>4144</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
+          <t>Interpellation von Philip C. Brunner, Karl Bürgler, Joëlle Gautier, Barbara Gysel, Andreas Iten, Andreas Lustenberger, Jean Luc Mösch, Karl Nussbaumer, Patrick Röösli und Martin Zimmermann betreffend Reintegration von Menschen mit einer Beeinträchtigung in den ersten Arbeitsmarkt</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
+          <t>Brunner Philip C., Bürgler Karl, Gautier Joëlle, Gysel Barbara, Iten Andreas, Lustenberger Andreas, Mösch Jean Luc, Nussbaumer Karl, Röösli Patrick, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>4144</v>
+        <v>4163</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Karl Bürgler, Joëlle Gautier, Barbara Gysel, Andreas Iten, Andreas Lustenberger, Jean Luc Mösch, Karl Nussbaumer, Patrick Röösli und Martin Zimmermann betreffend Reintegration von Menschen mit einer Beeinträchtigung in den ersten Arbeitsmarkt</t>
+          <t>Interpellation von Philip C. Brunner, Karl Nussbaumer und Brigitte Wenzin Widmer betreffend «Bereitschaft und Ausrüstung der Zuger Feuerwehren bei steigender Waldbrandgefahr – wie gerüstet sind unsere Feuerwehren?»</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J51" s="0"/>
+      <c r="J51" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bürgler Karl, Gautier Joëlle, Gysel Barbara, Iten Andreas, Lustenberger Andreas, Mösch Jean Luc, Nussbaumer Karl, Röösli Patrick, Zimmermann Martin</t>
+          <t>Brunner Philip C., Nussbaumer Karl, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
         <v>4122</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
@@ -3485,13911 +3497,14273 @@
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
           <t>Interpellation von Philip C. Brunner und Michael Felber betreffend namentliche Nennung von Petentinnen und Petenten bei der Behandlung von Petitionen</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J53" s="0"/>
+      <c r="J53" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
           <t>Brunner Philip C., Felber Michael</t>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
         <v>4055</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
           <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
           <t>2026-08-26</t>
         </is>
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
           <t>2026-02-03</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
           <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
         <v>4057</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend Stopp dem Vorstoss-Wildwuchs - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
           <t>2026-08-26</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
           <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>4081</v>
+        <v>4186</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
+          <t>Interpellation von Thomas Meierhans und Erich Grob betreffend Anpassung der Zuger Wälder an den Klimawandel</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J56" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J56" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-24</t>
+        </is>
+      </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-09-04</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Meierhans Thomas, Grob Erich</t>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>4132</v>
+        <v>4183</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Kies- und Deponiekonzept)</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J57" s="0"/>
       <c r="K57" s="0" t="inlineStr">
         <is>
-          <t>Bildungskommission (BK)</t>
+          <t>Kommission Raum Umwelt Verkehr</t>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>4151</v>
+        <v>4132</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an die Schaffung des Kompetenzzentrums für den Nationalen Finanzausgleich (NFA) am Institut für Schweizer Wirtschaftspolitik an der Universität Luzern</t>
+          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2026-07-07</t>
+          <t>2026-09-25</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für .......</t>
         </is>
       </c>
       <c r="J58" s="0"/>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2026-07-07</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>3286</v>
+        <v>4182</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an den Kompetenz-Hub der ETH Zürich zur Zukunft des Geld- und Finanzsystems am KOF Institut (KRB Kompetenz-Hub KOF-ETHZ) </t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J59" s="0"/>
       <c r="K59" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bildungskommission (BK)</t>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>3285</v>
+        <v>4151</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an die Schaffung des Kompetenzzentrums für den Nationalen Finanzausgleich (NFA) am Institut für Schweizer Wirtschaftspolitik an der Universität Luzern (IWP) </t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J60" s="0"/>
       <c r="K60" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Kompetenzzentrum NFA, 4151</t>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>4152</v>
+        <v>3286</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Innovationsprojekts «Virtuelles Kraftwerk Zug» der Zug Alliance</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2026-07-07</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J61" s="0"/>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2026-07-07</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>3958</v>
+        <v>3285</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J62" s="0"/>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>3948</v>
+        <v>4152</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Innovationsprojekts «Virtuelles Kraftwerk Zug» der Zug Alliance</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J63" s="0"/>
       <c r="K63" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Zug Alliance, 4152</t>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>4142</v>
+        <v>3948</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J64" s="0"/>
       <c r="K64" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Zivilschutz, 4142</t>
+          <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>3957</v>
+        <v>4142</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J65" s="0"/>
       <c r="K65" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Zivilschutz, 4142</t>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>3956</v>
+        <v>3957</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
         </is>
       </c>
       <c r="J66" s="0"/>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
           <t>2025-07-08</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>4072</v>
+        <v>3956</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
         </is>
       </c>
       <c r="J67" s="0"/>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>3656</v>
+        <v>4072</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ablauf der Referendumsfrist: 30. November 2026</t>
         </is>
       </c>
       <c r="J68" s="0"/>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>3281</v>
+        <v>3656</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J69" s="0"/>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2021-08-17</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>3592</v>
+        <v>3281</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J70" s="0"/>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2021-08-17</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>4116</v>
+        <v>3592</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" s="0"/>
       <c r="K71" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2023-07-04</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>3151</v>
+        <v>4116</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2021-06-25</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J72" s="0"/>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2020-10-27</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>3218</v>
+        <v>3151</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J73" s="0"/>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2021-03-23</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>3535</v>
+        <v>3218</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J74" s="0"/>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2021-03-23</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>3790</v>
+        <v>3535</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2023-10-07</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J75" s="0"/>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2023-02-28</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>3148</v>
+        <v>3790</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2021-06-25</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J76" s="0"/>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2020-10-20</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>3534</v>
+        <v>3148</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J77" s="0"/>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>4012</v>
+        <v>3534</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2023-10-07</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J78" s="0"/>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2023-02-28</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>4108</v>
+        <v>4012</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2026-07-09</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Oktober 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J79" s="0"/>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>3594</v>
+        <v>4108</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J80" s="0"/>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
+        <v>3594</v>
+      </c>
+      <c r="B81" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C81" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D81" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E81" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+        </is>
+      </c>
+      <c r="F81" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G81" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H81" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I81" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J81" s="0"/>
+      <c r="K81" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L81" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M81" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N81" s="0"/>
+    </row>
+    <row r="82">
+      <c r="A82" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B81" s="0" t="inlineStr">
+      <c r="B82" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C81" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E81" s="0" t="inlineStr">
+      <c r="C82" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D82" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E82" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F81" s="0" t="inlineStr">
+      <c r="F82" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G81" s="0" t="inlineStr">
+      <c r="G82" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
-        </is>
-[...60 lines deleted...]
-          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J82" s="0"/>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2021-04-13</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>2291</v>
+        <v>3595</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J83" s="0"/>
       <c r="K83" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2013-09-10</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>2635</v>
+        <v>2291</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2017-03-10</t>
+          <t>2013-09-26</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J84" s="0"/>
       <c r="K84" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2016-06-07</t>
+          <t>2013-09-10</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>2640</v>
+        <v>2635</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2017-03-30</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J85" s="0"/>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2016-06-21</t>
+          <t>2016-06-07</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>3808</v>
+        <v>2640</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J86" s="0"/>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L86" s="0"/>
+      <c r="L86" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-21</t>
+        </is>
+      </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>4014</v>
+        <v>3808</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2026-07-10</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J87" s="0"/>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L87" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L87" s="0"/>
       <c r="M87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="N87" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>2024</v>
+        <v>4014</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J88" s="0"/>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L88" s="0"/>
+      <c r="L88" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-04</t>
+        </is>
+      </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="N88" s="0"/>
+      <c r="N88" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>3867</v>
+        <v>2024</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2011-07-07</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J89" s="0"/>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L89" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L89" s="0"/>
       <c r="M89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3888</v>
+        <v>3867</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J90" s="0"/>
       <c r="K90" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>2855</v>
+        <v>3888</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2019-05-16</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J91" s="0"/>
       <c r="K91" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2018-03-27</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>4118</v>
+        <v>2855</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2019-05-16</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J92" s="0"/>
       <c r="K92" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Olympische Spiele, 4118</t>
+          <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2018-03-27</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>4109</v>
+        <v>4118</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-09-07</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J93" s="0"/>
       <c r="K93" s="0" t="inlineStr">
         <is>
-          <t>Kommission Hochbau</t>
+          <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>3439</v>
+        <v>4109</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2023-05-11</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J94" s="0"/>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2022-06-07</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>3480</v>
+        <v>3439</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2023-08-18</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J95" s="0"/>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2022-09-20</t>
+          <t>2022-06-07</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>2655</v>
+        <v>3480</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2018-01-20</t>
+          <t>2023-08-18</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J96" s="0"/>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2016-08-23</t>
+          <t>2022-09-20</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>3866</v>
+        <v>2655</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="J97" s="0"/>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2016-08-23</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>4129</v>
+        <v>3866</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t/>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
         </is>
       </c>
       <c r="J98" s="0"/>
       <c r="K98" s="0" t="inlineStr">
         <is>
-          <t>Kommission Hochbau</t>
+          <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>3512</v>
+        <v>4129</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2024-01-12</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J99" s="0"/>
       <c r="K99" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2022-12-20</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>3129</v>
+        <v>3512</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2021-06-05</t>
+          <t>2024-01-12</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J100" s="0"/>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2020-08-18</t>
+          <t>2022-12-20</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>3613</v>
+        <v>3129</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J101" s="0"/>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2020-08-18</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>3743</v>
+        <v>3613</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J102" s="0"/>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2023-08-29</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>3742</v>
+        <v>3743</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J103" s="0"/>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
           <t>2024-06-04</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>3923</v>
+        <v>3742</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J104" s="0"/>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>3471</v>
+        <v>3923</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2023-09-08</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J105" s="0"/>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2022-08-23</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>2212</v>
+        <v>3471</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2013-08-29</t>
+          <t>2023-09-08</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J106" s="0"/>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L106" s="0"/>
+      <c r="L106" s="0" t="inlineStr">
+        <is>
+          <t>2022-08-23</t>
+        </is>
+      </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
+        <v>2212</v>
+      </c>
+      <c r="B107" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C107" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D107" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E107" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+        </is>
+      </c>
+      <c r="F107" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G107" s="0" t="inlineStr">
+        <is>
+          <t>2013-08-29</t>
+        </is>
+      </c>
+      <c r="H107" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I107" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J107" s="0"/>
+      <c r="K107" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L107" s="0"/>
+      <c r="M107" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N107" s="0"/>
+    </row>
+    <row r="108">
+      <c r="A108" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B107" s="0" t="inlineStr">
+      <c r="B108" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C107" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E107" s="0" t="inlineStr">
+      <c r="C108" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D108" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E108" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F107" s="0" t="inlineStr">
+      <c r="F108" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G107" s="0" t="inlineStr">
+      <c r="G108" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
-        </is>
-[...60 lines deleted...]
-          <t>2019-02-20</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J108" s="0"/>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2018-07-03</t>
+          <t>2023-02-21</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>3453</v>
+        <v>2885</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2023-05-11</t>
+          <t>2019-02-20</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J109" s="0"/>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2022-06-28</t>
+          <t>2018-07-03</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>3165</v>
+        <v>3453</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2021-08-21</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J110" s="0"/>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2020-11-03</t>
+          <t>2022-06-28</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>2050</v>
+        <v>3165</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2012-05-03</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J111" s="0"/>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L111" s="0"/>
+      <c r="L111" s="0" t="inlineStr">
+        <is>
+          <t>2020-11-03</t>
+        </is>
+      </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>2501</v>
+        <v>2050</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2016-04-09</t>
+          <t>2012-05-03</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J112" s="0"/>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L112" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L112" s="0"/>
       <c r="M112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>1977</v>
+        <v>2501</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2016-04-09</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J113" s="0"/>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L113" s="0"/>
+      <c r="L113" s="0" t="inlineStr">
+        <is>
+          <t>2015-03-31</t>
+        </is>
+      </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>3569</v>
+        <v>1977</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2011-03-31</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0"/>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L114" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L114" s="0"/>
       <c r="M114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>3950</v>
+        <v>3569</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2026-07-07</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist abgelaufen</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
-          <t>Die Referendumsfrist ist unbenutzt abgelaufen.</t>
+          <t/>
         </is>
       </c>
       <c r="J115" s="0"/>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2023-05-02</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>1393</v>
+        <v>3950</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2006-06-01</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J116" s="0"/>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L116" s="0"/>
+      <c r="L116" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-01</t>
+        </is>
+      </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>1251</v>
+        <v>1393</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2005-02-24</t>
+          <t>2006-06-01</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J117" s="0"/>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0"/>
       <c r="M117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>4110</v>
+        <v>1251</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2005-02-24</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Oktober 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J118" s="0"/>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L118" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L118" s="0"/>
       <c r="M118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3767</v>
+        <v>4110</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J119" s="0"/>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3887</v>
+        <v>3767</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J120" s="0"/>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>2310</v>
+        <v>3887</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2014-11-04</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J121" s="0"/>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2013-10-22</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
+        <v>2310</v>
+      </c>
+      <c r="B122" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C122" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D122" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E122" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+        </is>
+      </c>
+      <c r="F122" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G122" s="0" t="inlineStr">
+        <is>
+          <t>2014-11-04</t>
+        </is>
+      </c>
+      <c r="H122" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I122" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+        </is>
+      </c>
+      <c r="J122" s="0"/>
+      <c r="K122" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L122" s="0" t="inlineStr">
+        <is>
+          <t>2013-10-22</t>
+        </is>
+      </c>
+      <c r="M122" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N122" s="0"/>
+    </row>
+    <row r="123">
+      <c r="A123" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B122" s="0" t="inlineStr">
+      <c r="B123" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C122" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E122" s="0" t="inlineStr">
+      <c r="C123" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D123" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E123" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F122" s="0" t="inlineStr">
+      <c r="F123" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G122" s="0" t="inlineStr">
+      <c r="G123" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
         </is>
       </c>
-      <c r="H122" s="0" t="inlineStr">
+      <c r="H123" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I122" s="0" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J123" s="0"/>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2022-09-13</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3684</v>
+        <v>4034</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Volksabstimmung</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Behördenreferendum: Volksabstimmung vom 28. Februar 2027</t>
+        </is>
+      </c>
+      <c r="J124" s="0"/>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t/>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3683</v>
+        <v>4178</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Kleine Anfrage der SP-Fraktion betreffend Steuerbefreiung der Stiftung für bürgerliche Politik</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2026-09-15</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2026-09-27</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
-[...2 lines deleted...]
-      <c r="N125" s="0"/>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N125" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-15</t>
+        </is>
+      </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>4121</v>
+        <v>4180</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
+          <t>Kleine Anfrage von Jean Luc Mösch, Manuela Käch und Erich Grob betreffend Missbrauch von Zuger Fahrzeughalterdaten – ist der öffentliche Autoindex noch zeitgemäss?</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2026-10-01</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
-[...2 lines deleted...]
-      <c r="N126" s="0"/>
+          <t>Mösch Jean Luc, Käch Manuela, Grob Erich</t>
+        </is>
+      </c>
+      <c r="N126" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
+        <v>4164</v>
+      </c>
+      <c r="B127" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage</t>
+        </is>
+      </c>
+      <c r="C127" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D127" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E127" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage von Philip C. Brunner betreffend Raumplanerische Steuerung des aktuellen Wachstums im Kanton Zug und den Gemeinden nach der Abstimmung zur 10-Mio. Schweiz</t>
+        </is>
+      </c>
+      <c r="F127" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G127" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="H127" s="0" t="inlineStr">
+        <is>
+          <t>Antwort des Regierungsrats</t>
+        </is>
+      </c>
+      <c r="I127" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J127" s="0"/>
+      <c r="K127" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L127" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="M127" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N127" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="0" t="n">
+        <v>3684</v>
+      </c>
+      <c r="B128" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C128" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D128" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E128" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+        </is>
+      </c>
+      <c r="F128" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G128" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-11</t>
+        </is>
+      </c>
+      <c r="H128" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I128" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J128" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-11</t>
+        </is>
+      </c>
+      <c r="K128" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L128" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-23</t>
+        </is>
+      </c>
+      <c r="M128" s="0" t="inlineStr">
+        <is>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+        </is>
+      </c>
+      <c r="N128" s="0"/>
+    </row>
+    <row r="129">
+      <c r="A129" s="0" t="n">
+        <v>3683</v>
+      </c>
+      <c r="B129" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C129" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D129" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E129" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+        </is>
+      </c>
+      <c r="F129" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G129" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-11</t>
+        </is>
+      </c>
+      <c r="H129" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I129" s="0" t="inlineStr">
+        <is>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J129" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-11</t>
+        </is>
+      </c>
+      <c r="K129" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L129" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-23</t>
+        </is>
+      </c>
+      <c r="M129" s="0" t="inlineStr">
+        <is>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+        </is>
+      </c>
+      <c r="N129" s="0"/>
+    </row>
+    <row r="130">
+      <c r="A130" s="0" t="n">
+        <v>4121</v>
+      </c>
+      <c r="B130" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C130" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D130" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E130" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F130" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G130" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H130" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I130" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J130" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K130" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L130" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="M130" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N130" s="0"/>
+    </row>
+    <row r="131">
+      <c r="A131" s="0" t="n">
         <v>4155</v>
       </c>
-      <c r="B127" s="0" t="inlineStr">
+      <c r="B131" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C127" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E127" s="0" t="inlineStr">
+      <c r="C131" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D131" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E131" s="0" t="inlineStr">
         <is>
           <t>Motion der ALG-Fraktion betreffend kantonale Hitzestrategie und Hitze-Koordinationsstelle (Taskforce) 
 </t>
         </is>
       </c>
-      <c r="F127" s="0" t="inlineStr">
+      <c r="F131" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G127" s="0" t="inlineStr">
+      <c r="G131" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H131" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I131" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J131" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K131" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L131" s="0" t="inlineStr">
         <is>
           <t>2026-07-14</t>
         </is>
       </c>
-      <c r="H127" s="0" t="inlineStr">
-[...20 lines deleted...]
-      <c r="M127" s="0" t="inlineStr">
+      <c r="M131" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
-        </is>
-[...262 lines deleted...]
-          <t>FDP</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>4157</v>
+        <v>4111</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend Kontrolle von Strafregisterauszügen für die Erteilung von Aufenthaltsbewilligungen</t>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J132" s="0"/>
+      <c r="J132" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>4044</v>
+        <v>3667</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3802</v>
+        <v>3864</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3998</v>
+        <v>4157</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Motion der Fraktion Die Mitte betreffend Kontrolle von Strafregisterauszügen für die Erteilung von Aufenthaltsbewilligungen</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3646</v>
+        <v>4044</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3877</v>
+        <v>3802</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>4066</v>
+        <v>4187</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
+          <t>Motion der Fraktion Die Mitte betreffend Mobilität für unsere Jugend im Kanton Zug</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-09-24</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-09-04</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3495</v>
+        <v>3998</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
-          <t>2028-06-05</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>4148</v>
+        <v>3646</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Wohnraum statt Business Apartments</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2026-07-03</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J140" s="0"/>
+      <c r="J140" s="0" t="inlineStr">
+        <is>
+          <t>2028-04-10</t>
+        </is>
+      </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2026-07-03</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3704</v>
+        <v>4066</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>4050</v>
+        <v>3495</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2028-06-05</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2022-11-08</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3941</v>
+        <v>4148</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Motion der SP-Fraktion betreffend Wohnraum statt Business Apartments</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3811</v>
+        <v>3704</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>4030</v>
+        <v>4050</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>4054</v>
+        <v>3941</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3965</v>
+        <v>3811</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
+        <v>4030</v>
+      </c>
+      <c r="B148" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C148" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D148" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E148" s="0" t="inlineStr">
+        <is>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+        </is>
+      </c>
+      <c r="F148" s="0" t="inlineStr">
+        <is>
+          <t>Büro des Kantonsrats</t>
+        </is>
+      </c>
+      <c r="G148" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H148" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Büro des Kantonsrats</t>
+        </is>
+      </c>
+      <c r="I148" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J148" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-18</t>
+        </is>
+      </c>
+      <c r="K148" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L148" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-01</t>
+        </is>
+      </c>
+      <c r="M148" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N148" s="0"/>
+    </row>
+    <row r="149">
+      <c r="A149" s="0" t="n">
+        <v>4054</v>
+      </c>
+      <c r="B149" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C149" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D149" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E149" s="0" t="inlineStr">
+        <is>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+        </is>
+      </c>
+      <c r="F149" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G149" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="H149" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I149" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J149" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-26</t>
+        </is>
+      </c>
+      <c r="K149" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L149" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-02</t>
+        </is>
+      </c>
+      <c r="M149" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N149" s="0"/>
+    </row>
+    <row r="150">
+      <c r="A150" s="0" t="n">
+        <v>3965</v>
+      </c>
+      <c r="B150" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C150" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D150" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E150" s="0" t="inlineStr">
+        <is>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+        </is>
+      </c>
+      <c r="F150" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G150" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-28</t>
+        </is>
+      </c>
+      <c r="H150" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I150" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J150" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="K150" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L150" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-23</t>
+        </is>
+      </c>
+      <c r="M150" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N150" s="0"/>
+    </row>
+    <row r="151">
+      <c r="A151" s="0" t="n">
         <v>4100</v>
       </c>
-      <c r="B148" s="0" t="inlineStr">
+      <c r="B151" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C148" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E148" s="0" t="inlineStr">
+      <c r="C151" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D151" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E151" s="0" t="inlineStr">
         <is>
           <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
 </t>
         </is>
       </c>
-      <c r="F148" s="0" t="inlineStr">
+      <c r="F151" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G148" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J148" s="0" t="inlineStr">
+      <c r="G151" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="H151" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I151" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung der Standesinitiative</t>
+        </is>
+      </c>
+      <c r="J151" s="0" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
-      <c r="K148" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L148" s="0" t="inlineStr">
+      <c r="K151" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L151" s="0" t="inlineStr">
         <is>
           <t>2026-04-09</t>
         </is>
       </c>
-      <c r="M148" s="0" t="inlineStr">
+      <c r="M151" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
-        </is>
-[...196 lines deleted...]
-          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>4123</v>
+        <v>3733</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2026-05-24</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Schumpf Etienne</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>4136</v>
+        <v>3758</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2026-06-11</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>Gössi Alois, Gwerder Thomas </t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3617</v>
+        <v>3990</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3792</v>
+        <v>4123</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>1693</v>
+        <v>4136</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
-          <t>2025-06-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2008-06-13</t>
+          <t>2026-06-11</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Gössi Alois, Gwerder Thomas </t>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3778</v>
+        <v>3617</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>282</v>
+        <v>3792</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2030</t>
+          <t/>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
-          <t>2030-12-31</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>1995-08-07</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>3791</v>
+        <v>1693</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2025-06-30</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2008-06-13</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3861</v>
+        <v>3778</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3765</v>
+        <v>282</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist erstreckt bis 31. Dezember 2030</t>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2030-12-31</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>1995-08-07</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t/>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>4105</v>
+        <v>3791</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>4015</v>
+        <v>3861</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3953</v>
+        <v>3765</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>4143</v>
+        <v>4105</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Motion von Karl Nussbaumer, Philip C. Brunner, Karl Bürgler, Andreas Lustenberger, Andreas Iten, Barbara Gysel, Martin Zimmermann, Jean Luc Mösch und Patrick Röösli betreffend Förderung der beruflichen Inklusion von Menschen mit Behinderungen durch finanziellen Ausgleich für Arbeitgebende</t>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J165" s="0"/>
+      <c r="J165" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Bürgler Karl, Lustenberger Andreas, Iten Andreas, Gysel Barbara, Zimmermann Martin, Mösch Jean Luc, Röösli Patrick</t>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3732</v>
+        <v>4015</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>4133</v>
+        <v>3953</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Felber Michael</t>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3889</v>
+        <v>4143</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Motion von Karl Nussbaumer, Philip C. Brunner, Karl Bürgler, Andreas Lustenberger, Andreas Iten, Barbara Gysel, Martin Zimmermann, Jean Luc Mösch und Patrick Röösli betreffend Förderung der beruflichen Inklusion von Menschen mit Behinderungen durch finanziellen Ausgleich für Arbeitgebende</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H168" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I168" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J168" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K168" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L168" s="0" t="inlineStr">
+        <is>
           <t>2026-06-23</t>
         </is>
       </c>
-      <c r="H168" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Bürgler Karl, Lustenberger Andreas, Iten Andreas, Gysel Barbara, Zimmermann Martin, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3816</v>
+        <v>3732</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3283</v>
+        <v>4133</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t>Balmer Kurt, Felber Michael</t>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3248</v>
+        <v>37500</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Motion von Luzian Franzini, Rita Hofer, Tabea Zimmermann Gibson und Christian Hegglin betreffend eine niedrigere Höchstzahl der Klassengrössen</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Hier wird manuell das Datum der KR-Sitzung eingetragen, für welche dieses Geschäft traktandiert wird, z.B. 10. April 2025</t>
+        </is>
+      </c>
+      <c r="J171" s="0"/>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2024-06-17</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t>Franzini Luzian, Hofer Rita, Zimmermann Gibson Tabea, Hegglin Christian</t>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>4139</v>
+        <v>3889</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2029-09-24</t>
         </is>
       </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Bürgler Karl</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3544</v>
+        <v>3816</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>4051</v>
+        <v>3283</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J174" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2021-08-23</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>3525</v>
+        <v>3248</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2023-02-03</t>
+          <t>2021-05-11</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Balmer Kurt</t>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>4021</v>
+        <v>4139</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J176" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>Riboni Michael, Bürgler Karl</t>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>3726</v>
+        <v>4051</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>4117</v>
+        <v>3525</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
-          <t>2027-05-21</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
-          <t>Gwerder Thomas , Iten Patrick</t>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>4069</v>
+        <v>4159</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
+          <t>Motion von Philip C. Brunner betreffend Aufhebung der Altersgrenzen für das Zuger Staatspersonal (Anpassung des Personalgesetzes)</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J179" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-07-26</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>4102</v>
+        <v>4021</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
-[...2 lines deleted...]
-      <c r="J180" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J180" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-18</t>
+        </is>
+      </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>4145</v>
+        <v>3726</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J181" s="0"/>
+      <c r="J181" s="0" t="inlineStr">
+        <is>
+          <t>2028-07-03</t>
+        </is>
+      </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>4103</v>
+        <v>4117</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
-[...2 lines deleted...]
-      <c r="J182" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J182" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Gwerder Thomas , Iten Patrick</t>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>3932</v>
+        <v>4069</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>4156</v>
+        <v>4175</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
+          <t>Petition betreffend Anpassung des Baugesetzes (eigene Waschmaschinen und barrierefreie Bäder bei Sanierungen)</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Justizprüfungskommission</t>
         </is>
       </c>
       <c r="J184" s="0"/>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>3819</v>
+        <v>4102</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J185" s="0"/>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>4149</v>
+        <v>4145</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend wirksamen Schutz von Wohnraum vor der Zweckentfremdung durch Business Apartments</t>
+          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2026-07-03</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J186" s="0"/>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2026-07-03</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>4039</v>
+        <v>4103</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J187" s="0"/>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>3885</v>
+        <v>4156</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J188" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>4020</v>
+        <v>3819</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J189" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>3546</v>
+        <v>4162</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Postulat der ALG-Fraktion betreffend kantonale Strategie gegen Gewalt an Frauen</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J190" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>4047</v>
+        <v>4173</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Postulat der ALG-Fraktion betreffend runder Tisch zu Hitze und Trockenheit</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J191" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-09-24</t>
         </is>
       </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>4125</v>
+        <v>4149</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
+          <t>Postulat der ALG-Fraktion betreffend wirksamen Schutz von Wohnraum vor der Zweckentfremdung durch Business Apartments</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>3584</v>
+        <v>4039</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J193" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>3972</v>
+        <v>3885</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>3826</v>
+        <v>4020</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>4008</v>
+        <v>3546</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2023-03-28</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>4028</v>
+        <v>4047</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J197" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>3532</v>
+        <v>4125</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J198" s="0" t="inlineStr">
         <is>
-          <t>2027-03-21</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2023-02-16</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>3680</v>
+        <v>3584</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J199" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2027-09-26</t>
         </is>
       </c>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>3735</v>
+        <v>3972</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J200" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>3727</v>
+        <v>3826</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J201" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
-        <v>3974</v>
+        <v>4008</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J202" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N202" s="0"/>
     </row>
     <row r="203">
       <c r="A203" s="0" t="n">
-        <v>3625</v>
+        <v>4028</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J203" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N203" s="0"/>
     </row>
     <row r="204">
       <c r="A204" s="0" t="n">
-        <v>3759</v>
+        <v>3532</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J204" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-03-21</t>
         </is>
       </c>
       <c r="K204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2023-02-16</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N204" s="0"/>
     </row>
     <row r="205">
       <c r="A205" s="0" t="n">
-        <v>3963</v>
+        <v>3680</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J205" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>4076</v>
+        <v>3735</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J206" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Ehrbar Alessandro</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>4099</v>
+        <v>3727</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J207" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>3966</v>
+        <v>3974</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J208" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2029-09-24</t>
         </is>
       </c>
       <c r="K208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
-        <v>4037</v>
+        <v>3625</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J209" s="0" t="inlineStr">
         <is>
-          <t>2029-07-02</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t/>
         </is>
       </c>
       <c r="N209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0" t="n">
-        <v>3488</v>
+        <v>3759</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
-          <t>2027-02-28</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>3262</v>
+        <v>3963</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» – Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J211" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2021-06-09</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>3602</v>
+        <v>4076</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J212" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>3938</v>
+        <v>4099</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J213" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>3989</v>
+        <v>3966</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J214" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>3755</v>
+        <v>4037</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J215" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2029-07-02</t>
         </is>
       </c>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>3985</v>
+        <v>3488</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2024-02-29</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J216" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-02-28</t>
         </is>
       </c>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2022-10-25</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
-        <v>4138</v>
+        <v>4160</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
+          <t>Postulat von Corina Kremmel, Patrick Röösli und Michael Felber «Von Schnecken und Ställen» - Zuger Recht ausmisten</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J217" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>2026-06-12</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
+          <t>Kremmel Corina, Röösli Patrick, Felber Michael</t>
         </is>
       </c>
       <c r="N217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0" t="n">
-        <v>3942</v>
+        <v>3262</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J218" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2021-06-09</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
         </is>
       </c>
       <c r="N218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0" t="n">
-        <v>3502</v>
+        <v>3602</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J219" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2026-12-01</t>
         </is>
       </c>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
-          <t>2022-11-20</t>
+          <t>2023-08-07</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t>Schweizer Emil, Monney Esther</t>
         </is>
       </c>
       <c r="N219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0" t="n">
-        <v>3562</v>
+        <v>3989</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J220" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N220" s="0"/>
     </row>
     <row r="221">
       <c r="A221" s="0" t="n">
-        <v>3443</v>
+        <v>3755</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J221" s="0" t="inlineStr">
         <is>
-          <t>2026-12-14</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
-          <t>2022-06-13</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N221" s="0"/>
     </row>
     <row r="222">
       <c r="A222" s="0" t="n">
-        <v>4016</v>
+        <v>3985</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J222" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>3616</v>
+        <v>4138</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t/>
         </is>
       </c>
       <c r="J223" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
-        <v>4150</v>
+        <v>3942</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Fabio Iten, Philip C. Brunner, Drin Alaj und Flurin Grond betreffend die Realisierung eines kantonalen Kongress- und Veranstaltungsgebäudes (Kongresszentrum) für Grossanlässe im Kanton Zug</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2026-07-06</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J224" s="0"/>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J224" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>2026-07-06</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Iten Fabio, Brunner Philip C., Alaj Drin, Grond Flurin</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0" t="n">
-        <v>4045</v>
+        <v>3502</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J225" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2022-11-20</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
       <c r="N225" s="0"/>
     </row>
     <row r="226">
       <c r="A226" s="0" t="n">
-        <v>3896</v>
+        <v>3562</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
-          <t>Frist: 30. Juni 2027</t>
+          <t/>
         </is>
       </c>
       <c r="J226" s="0" t="inlineStr">
         <is>
-          <t>2027-06-30</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L226" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2023-04-18</t>
         </is>
       </c>
       <c r="M226" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
         </is>
       </c>
       <c r="N226" s="0"/>
     </row>
     <row r="227">
       <c r="A227" s="0" t="n">
-        <v>4041</v>
+        <v>3443</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J227" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-12-14</t>
         </is>
       </c>
       <c r="K227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2022-06-13</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>4042</v>
+        <v>4016</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J228" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>4075</v>
+        <v>3616</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
         </is>
       </c>
       <c r="J229" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L229" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
-        <v>3999</v>
+        <v>4150</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Postulat von Jean Luc Mösch, Fabio Iten, Philip C. Brunner, Drin Alaj und Flurin Grond betreffend die Realisierung eines kantonalen Kongress- und Veranstaltungsgebäudes (Kongresszentrum) für Grossanlässe im Kanton Zug</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J230" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L230" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>Mösch Jean Luc, Iten Fabio, Brunner Philip C., Alaj Drin, Grond Flurin</t>
         </is>
       </c>
       <c r="N230" s="0"/>
     </row>
     <row r="231">
       <c r="A231" s="0" t="n">
-        <v>4011</v>
+        <v>4045</v>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J231" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L231" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N231" s="0"/>
     </row>
     <row r="232">
       <c r="A232" s="0" t="n">
-        <v>4064</v>
+        <v>3896</v>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist: 30. Juni 2027</t>
         </is>
       </c>
       <c r="J232" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-06-30</t>
         </is>
       </c>
       <c r="K232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L232" s="0" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
-          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N232" s="0"/>
     </row>
     <row r="233">
       <c r="A233" s="0" t="n">
-        <v>4140</v>
+        <v>4041</v>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J233" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L233" s="0" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M233" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N233" s="0"/>
     </row>
     <row r="234">
       <c r="A234" s="0" t="n">
-        <v>3858</v>
+        <v>4042</v>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F234" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I234" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J234" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L234" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M234" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N234" s="0"/>
     </row>
     <row r="235">
       <c r="A235" s="0" t="n">
-        <v>4006</v>
+        <v>4075</v>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J235" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L235" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M235" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N235" s="0"/>
     </row>
     <row r="236">
       <c r="A236" s="0" t="n">
-        <v>3354</v>
+        <v>3999</v>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I236" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J236" s="0" t="inlineStr">
         <is>
-          <t>2026-06-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L236" s="0" t="inlineStr">
         <is>
-          <t>2021-12-20</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M236" s="0" t="inlineStr">
         <is>
-          <t>Spörri Markus, Letter Peter</t>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N236" s="0"/>
     </row>
     <row r="237">
       <c r="A237" s="0" t="n">
-        <v>3930</v>
+        <v>4011</v>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H237" s="0" t="inlineStr">
         <is>
-          <t>Nicht-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J237" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L237" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M237" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
-[...6 lines deleted...]
-      </c>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+        </is>
+      </c>
+      <c r="N237" s="0"/>
     </row>
     <row r="238">
       <c r="A238" s="0" t="n">
-        <v>3969</v>
+        <v>4064</v>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F238" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I238" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J238" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M238" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N238" s="0"/>
     </row>
     <row r="239">
       <c r="A239" s="0" t="n">
-        <v>3869</v>
+        <v>4140</v>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
         </is>
       </c>
       <c r="F239" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J239" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L239" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M239" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
         </is>
       </c>
       <c r="N239" s="0"/>
     </row>
     <row r="240">
       <c r="A240" s="0" t="n">
-        <v>3891</v>
+        <v>3858</v>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F240" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I240" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J240" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N240" s="0"/>
     </row>
     <row r="241">
       <c r="A241" s="0" t="n">
-        <v>3893</v>
+        <v>4184</v>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Postulat von Luzian Franzini, Simon Leuenberger, Christian Hegglin und Klemens Iten betreffend Beratung und die Unterstützung für Eltern und Fachpersonen im Zusammenhang mit Online-Radikalisierung und frauenfeindlichen Männlichkeitsideologien</t>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J241" s="0" t="inlineStr">
         <is>
-          <t>2029-04-30</t>
+          <t>2027-09-24</t>
         </is>
       </c>
       <c r="K241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>Franzini Luzian, Leuenberger Simon, Hegglin Christian, Iten Klemens</t>
         </is>
       </c>
       <c r="N241" s="0"/>
     </row>
     <row r="242">
       <c r="A242" s="0" t="n">
-        <v>3579</v>
+        <v>4006</v>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F242" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J242" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L242" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N242" s="0"/>
     </row>
     <row r="243">
       <c r="A243" s="0" t="n">
-        <v>3964</v>
+        <v>3354</v>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
       <c r="F243" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t/>
         </is>
       </c>
       <c r="I243" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J243" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-06-28</t>
         </is>
       </c>
       <c r="K243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L243" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2021-12-20</t>
         </is>
       </c>
       <c r="M243" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
       <c r="N243" s="0"/>
     </row>
     <row r="244">
       <c r="A244" s="0" t="n">
-        <v>4127</v>
+        <v>3969</v>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F244" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H244" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J244" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2029-09-24</t>
         </is>
       </c>
       <c r="K244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L244" s="0" t="inlineStr">
         <is>
-          <t>2026-06-07</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M244" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N244" s="0"/>
     </row>
     <row r="245">
       <c r="A245" s="0" t="n">
-        <v>3734</v>
+        <v>3869</v>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F245" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H245" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J245" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L245" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M245" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N245" s="0"/>
     </row>
     <row r="246">
       <c r="A246" s="0" t="n">
-        <v>3960</v>
+        <v>3891</v>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F246" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J246" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L246" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M246" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N246" s="0"/>
     </row>
     <row r="247">
       <c r="A247" s="0" t="n">
-        <v>3621</v>
+        <v>3893</v>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J247" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2029-04-30</t>
         </is>
       </c>
       <c r="K247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L247" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M247" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N247" s="0"/>
     </row>
     <row r="248">
       <c r="A248" s="0" t="n">
-        <v>3676</v>
+        <v>3579</v>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
         </is>
       </c>
       <c r="F248" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J248" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L248" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="M248" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N248" s="0"/>
     </row>
     <row r="249">
       <c r="A249" s="0" t="n">
-        <v>3268</v>
+        <v>3964</v>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F249" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H249" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I249" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J249" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L249" s="0" t="inlineStr">
         <is>
-          <t>2021-06-24</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M249" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N249" s="0"/>
     </row>
     <row r="250">
       <c r="A250" s="0" t="n">
-        <v>3320</v>
+        <v>4127</v>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
         </is>
       </c>
       <c r="F250" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H250" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J250" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L250" s="0" t="inlineStr">
         <is>
-          <t>2021-11-02</t>
+          <t>2026-06-07</t>
         </is>
       </c>
       <c r="M250" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N250" s="0"/>
     </row>
     <row r="251">
       <c r="A251" s="0" t="n">
-        <v>3102</v>
+        <v>3734</v>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F251" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H251" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I251" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J251" s="0" t="inlineStr">
         <is>
-          <t>2026-12-31</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L251" s="0" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M251" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N251" s="0"/>
     </row>
     <row r="252">
       <c r="A252" s="0" t="n">
-        <v>3988</v>
+        <v>3960</v>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F252" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H252" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J252" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L252" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M252" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N252" s="0"/>
     </row>
     <row r="253">
       <c r="A253" s="0" t="n">
-        <v>3574</v>
+        <v>3621</v>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F253" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H253" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J253" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L253" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M253" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N253" s="0"/>
     </row>
     <row r="254">
       <c r="A254" s="0" t="n">
-        <v>3971</v>
+        <v>3676</v>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C254" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E254" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F254" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G254" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H254" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J254" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L254" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M254" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N254" s="0"/>
     </row>
     <row r="255">
       <c r="A255" s="0" t="n">
-        <v>3827</v>
+        <v>3268</v>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C255" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E255" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
         </is>
       </c>
       <c r="F255" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G255" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H255" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J255" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L255" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2021-06-24</t>
         </is>
       </c>
       <c r="M255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N255" s="0"/>
     </row>
     <row r="256">
       <c r="A256" s="0" t="n">
-        <v>3736</v>
+        <v>3320</v>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C256" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E256" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
       <c r="F256" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G256" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
       <c r="H256" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J256" s="0" t="inlineStr">
         <is>
           <t>2028-10-30</t>
         </is>
       </c>
       <c r="K256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L256" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2021-11-02</t>
         </is>
       </c>
       <c r="M256" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
       <c r="N256" s="0"/>
     </row>
     <row r="257">
       <c r="A257" s="0" t="n">
-        <v>3364</v>
+        <v>3102</v>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C257" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E257" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
       <c r="F257" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G257" s="0" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H257" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I257" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
         </is>
       </c>
       <c r="J257" s="0" t="inlineStr">
         <is>
-          <t>2026-09-27</t>
+          <t>2026-12-31</t>
         </is>
       </c>
       <c r="K257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L257" s="0" t="inlineStr">
         <is>
-          <t>2022-01-26</t>
+          <t>2020-05-12</t>
         </is>
       </c>
       <c r="M257" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N257" s="0"/>
     </row>
     <row r="258">
       <c r="A258" s="0" t="n">
-        <v>3725</v>
+        <v>3988</v>
       </c>
       <c r="B258" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C258" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E258" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F258" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G258" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H258" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I258" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J258" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L258" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M258" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N258" s="0"/>
     </row>
     <row r="259">
       <c r="A259" s="0" t="n">
-        <v>3260</v>
+        <v>3574</v>
       </c>
       <c r="B259" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C259" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E259" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
         </is>
       </c>
       <c r="F259" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G259" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H259" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J259" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L259" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2023-05-13</t>
         </is>
       </c>
       <c r="M259" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N259" s="0"/>
     </row>
     <row r="260">
       <c r="A260" s="0" t="n">
-        <v>3350</v>
+        <v>3971</v>
       </c>
       <c r="B260" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C260" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E260" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F260" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G260" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H260" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I260" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J260" s="0" t="inlineStr">
         <is>
-          <t>2025-11-24</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L260" s="0" t="inlineStr">
         <is>
-          <t>2021-12-16</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M260" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Brunner Philip C.</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N260" s="0"/>
     </row>
     <row r="261">
       <c r="A261" s="0" t="n">
-        <v>4082</v>
+        <v>3827</v>
       </c>
       <c r="B261" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C261" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E261" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F261" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G261" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H261" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J261" s="0"/>
+      <c r="J261" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K261" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L261" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N261" s="0"/>
     </row>
     <row r="262">
       <c r="A262" s="0" t="n">
-        <v>3980</v>
+        <v>3736</v>
       </c>
       <c r="B262" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C262" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D262" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E262" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F262" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G262" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H262" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I262" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J262" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J262" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K262" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L262" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M262" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N262" s="0"/>
     </row>
     <row r="263">
       <c r="A263" s="0" t="n">
-        <v>3628</v>
+        <v>3364</v>
       </c>
       <c r="B263" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C263" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E263" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F263" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G263" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H263" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I263" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J263" s="0"/>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J263" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-27</t>
+        </is>
+      </c>
       <c r="K263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L263" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M263" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N263" s="0"/>
     </row>
     <row r="264">
       <c r="A264" s="0" t="n">
-        <v>3996</v>
+        <v>3725</v>
       </c>
       <c r="B264" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C264" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D264" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E264" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F264" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G264" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H264" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I264" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J264" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J264" s="0" t="inlineStr">
+        <is>
+          <t>2025-05-23</t>
+        </is>
+      </c>
       <c r="K264" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L264" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M264" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N264" s="0"/>
     </row>
     <row r="265">
       <c r="A265" s="0" t="n">
-        <v>3185</v>
+        <v>3260</v>
       </c>
       <c r="B265" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C265" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D265" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E265" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
         </is>
       </c>
       <c r="F265" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G265" s="0" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H265" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I265" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J265" s="0"/>
+      <c r="J265" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
       <c r="K265" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L265" s="0" t="inlineStr">
         <is>
-          <t>2020-12-15</t>
+          <t>2021-06-08</t>
         </is>
       </c>
       <c r="M265" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N265" s="0"/>
     </row>
     <row r="266">
       <c r="A266" s="0" t="n">
-        <v>4098</v>
+        <v>3350</v>
       </c>
       <c r="B266" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C266" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D266" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E266" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision Polizeigesetz (PolG)</t>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
         </is>
       </c>
       <c r="F266" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G266" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H266" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t/>
         </is>
       </c>
       <c r="I266" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J266" s="0"/>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J266" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-24</t>
+        </is>
+      </c>
       <c r="K266" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Polizeigesetz, 4098</t>
+          <t/>
         </is>
       </c>
       <c r="L266" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2021-12-16</t>
         </is>
       </c>
       <c r="M266" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N266" s="0"/>
     </row>
     <row r="267">
       <c r="A267" s="0" t="n">
+        <v>4082</v>
+      </c>
+      <c r="B267" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C267" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E267" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
+        </is>
+      </c>
+      <c r="F267" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G267" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H267" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 2. Lesung</t>
+        </is>
+      </c>
+      <c r="I267" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J267" s="0"/>
+      <c r="K267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L267" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N267" s="0"/>
+    </row>
+    <row r="268">
+      <c r="A268" s="0" t="n">
+        <v>3980</v>
+      </c>
+      <c r="B268" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C268" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E268" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+        </is>
+      </c>
+      <c r="F268" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G268" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H268" s="0" t="inlineStr">
+        <is>
+          <t>Referendumsfrist am Laufen</t>
+        </is>
+      </c>
+      <c r="I268" s="0" t="inlineStr">
+        <is>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
+        </is>
+      </c>
+      <c r="J268" s="0"/>
+      <c r="K268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L268" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-19</t>
+        </is>
+      </c>
+      <c r="M268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N268" s="0"/>
+    </row>
+    <row r="269">
+      <c r="A269" s="0" t="n">
+        <v>3628</v>
+      </c>
+      <c r="B269" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C269" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E269" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+        </is>
+      </c>
+      <c r="F269" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G269" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-26</t>
+        </is>
+      </c>
+      <c r="H269" s="0" t="inlineStr">
+        <is>
+          <t>Inkrafttreten</t>
+        </is>
+      </c>
+      <c r="I269" s="0" t="inlineStr">
+        <is>
+          <t>Inkrafttreten erfolgt zu einem späteren Zeitpunkt.</t>
+        </is>
+      </c>
+      <c r="J269" s="0"/>
+      <c r="K269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L269" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-24</t>
+        </is>
+      </c>
+      <c r="M269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N269" s="0"/>
+    </row>
+    <row r="270">
+      <c r="A270" s="0" t="n">
+        <v>3996</v>
+      </c>
+      <c r="B270" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C270" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E270" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+        </is>
+      </c>
+      <c r="F270" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G270" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H270" s="0" t="inlineStr">
+        <is>
+          <t>Referendumsfrist am Laufen</t>
+        </is>
+      </c>
+      <c r="I270" s="0" t="inlineStr">
+        <is>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
+        </is>
+      </c>
+      <c r="J270" s="0"/>
+      <c r="K270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L270" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-16</t>
+        </is>
+      </c>
+      <c r="M270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N270" s="0"/>
+    </row>
+    <row r="271">
+      <c r="A271" s="0" t="n">
+        <v>3185</v>
+      </c>
+      <c r="B271" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C271" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E271" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
+        </is>
+      </c>
+      <c r="F271" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G271" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-26</t>
+        </is>
+      </c>
+      <c r="H271" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J271" s="0"/>
+      <c r="K271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L271" s="0" t="inlineStr">
+        <is>
+          <t>2020-12-15</t>
+        </is>
+      </c>
+      <c r="M271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N271" s="0"/>
+    </row>
+    <row r="272">
+      <c r="A272" s="0" t="n">
+        <v>4098</v>
+      </c>
+      <c r="B272" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C272" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E272" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
+        </is>
+      </c>
+      <c r="F272" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G272" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H272" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J272" s="0"/>
+      <c r="K272" s="0" t="inlineStr">
+        <is>
+          <t>ad-hoc Polizeigesetz, 4098</t>
+        </is>
+      </c>
+      <c r="L272" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="M272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N272" s="0"/>
+    </row>
+    <row r="273">
+      <c r="A273" s="0" t="n">
         <v>4124</v>
       </c>
-      <c r="B267" s="0" t="inlineStr">
+      <c r="B273" s="0" t="inlineStr">
         <is>
           <t>Wahlen</t>
         </is>
       </c>
-      <c r="C267" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E267" s="0" t="inlineStr">
+      <c r="C273" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E273" s="0" t="inlineStr">
         <is>
           <t>Wahl eines neuen Richters in die Funktion des Zwangsmassnahmengerichts für die Amtsperiode 2025–2030
 </t>
         </is>
       </c>
-      <c r="F267" s="0" t="inlineStr">
+      <c r="F273" s="0" t="inlineStr">
         <is>
           <t>Obergericht</t>
         </is>
       </c>
-      <c r="G267" s="0" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L267" s="0" t="inlineStr">
+      <c r="G273" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H273" s="0" t="inlineStr">
+        <is>
+          <t>Wahl</t>
+        </is>
+      </c>
+      <c r="I273" s="0" t="inlineStr">
+        <is>
+          <t>Als Richter des Zwangsmassnahmegerichts wurde gewählt:Pascal Sterchi</t>
+        </is>
+      </c>
+      <c r="J273" s="0"/>
+      <c r="K273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L273" s="0" t="inlineStr">
         <is>
           <t>2026-06-02</t>
         </is>
       </c>
-      <c r="M267" s="0" t="inlineStr">
-[...66 lines deleted...]
-      <c r="N268" s="0"/>
+      <c r="M273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N273" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>