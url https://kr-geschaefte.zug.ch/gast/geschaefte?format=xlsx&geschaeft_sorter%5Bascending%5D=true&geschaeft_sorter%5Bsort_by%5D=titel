--- v2 (2026-03-01)
+++ v3 (2026-04-15)
@@ -62,100 +62,100 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N233" totalsRowShown="0">
-  <autoFilter ref="A1:N233"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N230" totalsRowShown="0">
+  <autoFilter ref="A1:N230"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N233"/>
+  <dimension ref="A1:N230"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="25.08988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="31.68988764044944"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="26.18988764044944"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="13" max="13" bestFit="true" customWidth="true" width="120.78988764044945"/>
+    <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
@@ -512,51 +512,51 @@
       <c r="A7" s="0" t="n">
         <v>3939</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t>2025-07-03</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J7" s="0"/>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
@@ -579,61 +579,61 @@
           <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramm Kantonsrat 1. und 2. Quartal 2026</t>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
         </is>
       </c>
       <c r="J8" s="0"/>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
           <t>2022-11-24</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
         <v>4061</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
@@ -992,242 +992,242 @@
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J14" s="0"/>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="0"/>
       <c r="M14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>4048</v>
+        <v>4078</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>3995</v>
+        <v>4048</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend fehlende kantonale und kommunale Hitzeaktionspläne</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2025-09-10</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>4003</v>
+        <v>3995</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Femizide im Kanton Zug: Erfassung, Prävention und strukturelle Verantwortung</t>
+          <t>Interpellation der ALG-Fraktion betreffend fehlende kantonale und kommunale Hitzeaktionspläne</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2025-10-10</t>
+          <t>2025-09-10</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
         <v>4038</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
@@ -1256,552 +1256,552 @@
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>4022</v>
+        <v>4026</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Lieferungen von Zuger Elektronikkomponenten für russische Drohnen und Raketen</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
           <t>2026-06-18</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2025-11-24</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>4026</v>
+        <v>4023</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
           <t>2026-06-18</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>4023</v>
+        <v>4046</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-13</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>4046</v>
+        <v>4029</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+          <t>Interpellation der GLP-Fraktion betreffend Abhängigkeit der Spitäler und Betreuungseinrichtungen im Kanton Zug von Fachkräften und Produkten aus dem EU-Raum</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>4029</v>
+        <v>4025</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Abhängigkeit der Spitäler und Betreuungseinrichtungen im Kanton Zug von Fachkräften und Produkten aus dem EU-Raum</t>
+          <t>Interpellation der GLP-Fraktion betreffend die Frage: Wie digital und zukunftsfähig sind die Zuger Notariate?</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
           <t>2026-06-18</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
           <t>GLP</t>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>4025</v>
+        <v>4027</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend die Frage: Wie digital und zukunftsfähig sind die Zuger Notariate?</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
           <t>2026-06-18</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
           <t>GLP</t>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>4027</v>
+        <v>4065</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
         <v>4000</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t>Interpellation der SP-Fraktion betreffend Ausbau erneuerbarer Energien</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
           <t>2026-04-30</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
           <t>2025-10-05</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
@@ -1879,61 +1879,61 @@
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>Interpellation der SP-Fraktion betreffend die Frage: Ist die Pensionskasse Zug eine soziale Vermieterin?</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
           <t>2026-08-26</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
           <t>2026-02-01</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="N28" s="0"/>
     </row>
     <row r="29">
@@ -1945,61 +1945,61 @@
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>Interpellation der SP-Fraktion betreffend Hertizentrum 2-5</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
           <t>2026-08-26</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
           <t>2026-02-10</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
@@ -2077,61 +2077,61 @@
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>Interpellation der SP-Fraktion betreffend Nichtbezug von Sozialleistungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
           <t>2026-04-30</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
           <t>2025-10-08</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
@@ -2180,242 +2180,242 @@
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
           <t>2026-01-08</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>4010</v>
+        <v>4036</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend ausländische Immobilienspekulation und Mindestaufenthaltspflicht für Wohneigentümer</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>4036</v>
+        <v>4035</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>4035</v>
+        <v>4070</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
         <v>4018</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
@@ -2444,110 +2444,110 @@
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
           <t>2026-05-26</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
           <t>2025-11-11</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
           <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>3987</v>
+        <v>4074</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Mirjam Arnold, Anna Bieri, Manuela Käch, Barbara Schmid-Häseli und Corina Kremmel betreffend elektronisches Monitoring zur Verhinderung von Femiziden</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2025-09-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Bieri Anna, Käch Manuela, Schmid-Häseli Barbara, Kremmel Corina</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
         <v>4055</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
@@ -2642,12562 +2642,12364 @@
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
           <t>2026-08-26</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
           <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>3591</v>
+        <v>4019</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Rita Hofer, Luzian Franzini, Andreas Iten, Fabienne Michel und Christian Hegglin betreffend Lücken in der Gesetzgebung für minderjährige Kinder und Jugendliche mit einer Behinderung</t>
+          <t>Interpellation von Simon Leuenberger betreffend Erklärvideos des Kantons bei kantonalen Urnengängen (Wahlen und Abstimmungen)</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
-          <t>2025-09-30</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>2023-06-21</t>
+          <t>2025-11-12</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>Hofer Rita, Franzini Luzian, Iten Andreas, Michel Fabienne, Hegglin Christian</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>4019</v>
+        <v>3949</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Simon Leuenberger betreffend Erklärvideos des Kantons bei kantonalen Urnengängen (Wahlen und Abstimmungen)</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-12-27</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Bund: Genehmigung pendent</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J41" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J41" s="0"/>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2025-11-12</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t/>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>3685</v>
+        <v>3286</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 23/1 (Teil I: Anträge der Gemeinden im Rahmen der Ortsplanrevisionen; Teil II: Wälder mit besonderer Naturschutzfunktion, Fliessgewässer, Seen, Kantonsstrassen: Bügel, Rotkreuz, Güterverkehr)</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
-          <t>Teilgenehmigung vom 16. Mai 2025. Genehmigung Kapitel S 2.1 steht noch aus.</t>
+          <t/>
         </is>
       </c>
       <c r="J42" s="0"/>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2024-02-27</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>3949</v>
+        <v>3285</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2025-12-27</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J43" s="0"/>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>3286</v>
+        <v>3958</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J44" s="0"/>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>3285</v>
+        <v>3948</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
         </is>
       </c>
       <c r="J45" s="0"/>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>3958</v>
+        <v>3957</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-11</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J46" s="0"/>
       <c r="K46" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Darlehen ISZL, 3958</t>
+          <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
           <t>2025-07-08</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>3948</v>
+        <v>3956</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-12-11</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J47" s="0"/>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>3957</v>
+        <v>4072</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J48" s="0"/>
       <c r="K48" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Cybersicherheit, 3957+3956</t>
+          <t>Bildungskommission (BK)</t>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>3956</v>
+        <v>2897</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2019-05-18</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J49" s="0"/>
       <c r="K49" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Cybersicherheit, 3957+3956</t>
+          <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2018-09-18</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>2897</v>
+        <v>3656</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2019-05-18</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J50" s="0"/>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2018-09-18</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>3656</v>
+        <v>2766</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2018-01-25</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J51" s="0"/>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2017-07-11</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>2766</v>
+        <v>3281</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2018-01-25</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J52" s="0"/>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2017-07-11</t>
+          <t>2021-08-17</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>3281</v>
+        <v>3208</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25/368, Knoten Zollhus, Gemeinde Hünenberg» 
+</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J53" s="0"/>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2021-08-17</t>
+          <t>2021-03-09</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>3208</v>
+        <v>3592</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25/368, Knoten Zollhus, Gemeinde Hünenberg» 
-</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J54" s="0"/>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2021-03-09</t>
+          <t>2023-07-04</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>3592</v>
+        <v>3151</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J55" s="0"/>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>3151</v>
+        <v>3218</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2021-06-25</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" s="0"/>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2020-10-27</t>
+          <t>2021-03-23</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>3218</v>
+        <v>3535</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2023-10-07</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J57" s="0"/>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2021-03-23</t>
+          <t>2023-02-28</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>3535</v>
+        <v>3790</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J58" s="0"/>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>3790</v>
+        <v>3148</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J59" s="0"/>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>3148</v>
+        <v>3534</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2021-06-25</t>
+          <t>2023-10-07</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J60" s="0"/>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2020-10-20</t>
+          <t>2023-02-28</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>3534</v>
+        <v>4012</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J61" s="0"/>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>4012</v>
+        <v>3594</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J62" s="0"/>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>3594</v>
+        <v>3227</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
+</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J63" s="0"/>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2021-04-13</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>3227</v>
+        <v>3595</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
-</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J64" s="0"/>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2021-04-13</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>3595</v>
+        <v>2291</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2013-09-26</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J65" s="0"/>
       <c r="K65" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2013-09-10</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>2291</v>
+        <v>2850</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2018-11-06</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" s="0"/>
       <c r="K66" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2013-09-10</t>
+          <t>2018-03-20</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>2850</v>
+        <v>2940</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2018-11-06</t>
+          <t>2019-07-01</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J67" s="0"/>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2018-03-20</t>
+          <t>2019-02-19</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>2940</v>
+        <v>2635</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2019-07-01</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J68" s="0"/>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2019-02-19</t>
+          <t>2016-06-07</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>2635</v>
+        <v>2640</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2017-03-10</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J69" s="0"/>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2016-06-07</t>
+          <t>2016-06-21</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>2640</v>
+        <v>3808</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2017-03-30</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J70" s="0"/>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L70" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L70" s="0"/>
       <c r="M70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>3808</v>
+        <v>4014</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J71" s="0"/>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L71" s="0"/>
+      <c r="L71" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-04</t>
+        </is>
+      </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>4014</v>
+        <v>2024</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2011-07-07</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J72" s="0"/>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L72" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L72" s="0"/>
       <c r="M72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>2024</v>
+        <v>3867</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J73" s="0"/>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L73" s="0"/>
+      <c r="L73" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-28</t>
+        </is>
+      </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>3867</v>
+        <v>3888</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J74" s="0"/>
       <c r="K74" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>3888</v>
+        <v>2855</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2019-05-16</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J75" s="0"/>
       <c r="K75" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2018-03-27</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>2855</v>
+        <v>2336</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2019-05-16</t>
+          <t>2014-11-08</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
       <c r="J76" s="0"/>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2018-03-27</t>
+          <t>2013-12-17</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>2336</v>
+        <v>3439</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2014-11-08</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J77" s="0"/>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2013-12-17</t>
+          <t>2022-06-07</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>3439</v>
+        <v>3480</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2023-05-11</t>
+          <t>2023-08-18</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J78" s="0"/>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2022-06-07</t>
+          <t>2022-09-20</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>3480</v>
+        <v>2655</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2023-08-18</t>
+          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J79" s="0"/>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2022-09-20</t>
+          <t>2016-08-23</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>2655</v>
+        <v>3866</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2018-01-20</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
         </is>
       </c>
       <c r="J80" s="0"/>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2016-08-23</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>3866</v>
+        <v>3512</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2024-01-12</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="J81" s="0"/>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2022-12-20</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>3512</v>
+        <v>3129</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2024-01-12</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J82" s="0"/>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2022-12-20</t>
+          <t>2020-08-18</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>3129</v>
+        <v>3613</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2021-06-05</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J83" s="0"/>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2020-08-18</t>
+          <t>2023-08-29</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>3613</v>
+        <v>3743</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J84" s="0"/>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>3743</v>
+        <v>3742</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J85" s="0"/>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
           <t>2024-06-04</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>3742</v>
+        <v>3923</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
         </is>
       </c>
       <c r="J86" s="0"/>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3923</v>
+        <v>3471</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2023-09-08</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J87" s="0"/>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2022-08-23</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>3471</v>
+        <v>2212</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2023-09-08</t>
+          <t>2013-08-29</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J88" s="0"/>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L88" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L88" s="0"/>
       <c r="M88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>2212</v>
+        <v>3533</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
+</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2013-08-29</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J89" s="0"/>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L89" s="0"/>
+      <c r="L89" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-21</t>
+        </is>
+      </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3533</v>
+        <v>2885</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
-</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2019-02-20</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J90" s="0"/>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2023-02-21</t>
+          <t>2018-07-03</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>2885</v>
+        <v>3453</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2019-02-20</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J91" s="0"/>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2018-07-03</t>
+          <t>2022-06-28</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>3453</v>
+        <v>3165</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2023-05-11</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J92" s="0"/>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2022-06-28</t>
+          <t>2020-11-03</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>3165</v>
+        <v>2050</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2021-08-21</t>
+          <t>2012-05-03</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J93" s="0"/>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L93" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L93" s="0"/>
       <c r="M93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>2050</v>
+        <v>2501</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2012-05-03</t>
+          <t>2016-04-09</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J94" s="0"/>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L94" s="0"/>
+      <c r="L94" s="0" t="inlineStr">
+        <is>
+          <t>2015-03-31</t>
+        </is>
+      </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>2501</v>
+        <v>1977</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2016-04-09</t>
+          <t>2011-03-31</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J95" s="0"/>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L95" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L95" s="0"/>
       <c r="M95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>1977</v>
+        <v>3569</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2024-05-06</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
         </is>
       </c>
       <c r="J96" s="0"/>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L96" s="0"/>
+      <c r="L96" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-02</t>
+        </is>
+      </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>3569</v>
+        <v>3950</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2024-05-06</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J97" s="0"/>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>3950</v>
+        <v>1393</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2006-06-01</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J98" s="0"/>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L98" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L98" s="0"/>
       <c r="M98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>1393</v>
+        <v>1251</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
+          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2006-06-01</t>
+          <t>2005-02-24</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J99" s="0"/>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0"/>
       <c r="M99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>1251</v>
+        <v>3767</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2005-02-24</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J100" s="0"/>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L100" s="0"/>
+      <c r="L100" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-09</t>
+        </is>
+      </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>3767</v>
+        <v>3887</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J101" s="0"/>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>3887</v>
+        <v>2310</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2014-11-04</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
       <c r="J102" s="0"/>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2013-10-22</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>2310</v>
+        <v>3479</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
+</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2014-11-04</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J103" s="0"/>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2013-10-22</t>
+          <t>2022-09-13</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>3479</v>
+        <v>4034</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
-</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J104" s="0"/>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2022-09-13</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>4034</v>
+        <v>4071</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Kleine Anfrage von Tabea Estermann und Klemens Iten betreffend Beteiligung des Kantons Zug an den Olympischen Winterspielen 2038</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J105" s="0"/>
+      <c r="J105" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
       <c r="K105" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc-Steuerrabatt, 4034</t>
+          <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="N105" s="0"/>
+          <t>Estermann Tabea, Iten Klemens</t>
+        </is>
+      </c>
+      <c r="N105" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>4063</v>
+        <v>4068</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
           <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage der ALG-Fraktion betreffend Absage Nachtreffen Jugendpolittag</t>
+          <t>Kleine Anfrage von Vroni Straub betreffend Kaufinteresse Villa «unterer Frauenstein»</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2026-02-11</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J106" s="0" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2026-02-11</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
-[...2 lines deleted...]
-      <c r="N106" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="N106" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>4049</v>
+        <v>3684</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage der ALG-Fraktion betreffend Auswirkungen der kantonalen Übernahme von 99 % der stationären Spitalkosten auf Notfallbehandlungen im Ausland</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-04-11</t>
         </is>
       </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2026-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
-[...6 lines deleted...]
-      </c>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+        </is>
+      </c>
+      <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>4058</v>
+        <v>3683</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Anne Hänel, Erich Grob, Fabienne Michel, Jill Nussbaumer, Michèle Schmid und Hans Jörg Villiger betreffend Umsetzung Autoarmes Zentrum Cham (AAZ)</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2026-02-07</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J108" s="0" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2027-04-11</t>
         </is>
       </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2026-02-07</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
-          <t>Hänel Anne, Grob Erich, Michel Fabienne, Nussbaumer Jill, Schmid Michèle, Villiger Hans Jörg</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>4053</v>
+        <v>3667</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Gregor Bruhin und Alessandro Ehrbar betreffend Einsatz des neuen Lehrmittels «Wie sicher sind wir?» zur Vermittlung von Armee- und Sicherheitswissen an Schulen im Kanton Zug</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J109" s="0" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Ehrbar Alessandro</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>4056</v>
+        <v>3864</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Michael Arnold betreffend Umsetzung Gesetz über Standortentwicklung</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2026-02-06</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J110" s="0" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2026-02-06</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>3684</v>
+        <v>3911</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J111" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2025-04-18</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>3683</v>
+        <v>3785</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J112" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2028-02-20</t>
         </is>
       </c>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>3667</v>
+        <v>4044</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>3864</v>
+        <v>3802</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>3911</v>
+        <v>3998</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>3785</v>
+        <v>3646</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>2028-02-20</t>
+          <t>2028-04-10</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>4044</v>
+        <v>3877</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
         </is>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3802</v>
+        <v>4066</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3998</v>
+        <v>3495</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2028-06-05</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2022-11-08</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3646</v>
+        <v>3704</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3877</v>
+        <v>4050</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3495</v>
+        <v>3941</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>2028-06-05</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3704</v>
+        <v>3811</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>4050</v>
+        <v>4030</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3941</v>
+        <v>4054</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3811</v>
+        <v>3965</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>4030</v>
+        <v>3733</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>4054</v>
+        <v>3758</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3965</v>
+        <v>3990</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3733</v>
+        <v>4060</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Motion von Alexander Haslimann betreffend befristete Überbrückungsmassnahmen des Kantons Zug bei bundesbedingten Verzögerungen der Auszahlung von Arbeitslosengeldern</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3758</v>
+        <v>3617</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3990</v>
+        <v>3792</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>4060</v>
+        <v>1693</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alexander Haslimann betreffend befristete Überbrückungsmassnahmen des Kantons Zug bei bundesbedingten Verzögerungen der Auszahlung von Arbeitslosengeldern</t>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
-          <t>Fristverkürzung auf 2 Monate</t>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2025-06-30</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2008-06-13</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t/>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3617</v>
+        <v>3778</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3792</v>
+        <v>282</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist erstreckt bis 31. Dezember 2030</t>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2030-12-31</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>1995-08-07</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t/>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>1693</v>
+        <v>3791</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
-          <t>2025-06-30</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2008-06-13</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3778</v>
+        <v>3861</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>282</v>
+        <v>3765</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2030</t>
+          <t/>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>2030-12-31</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>1995-08-07</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3791</v>
+        <v>4015</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
           <t>2025-11-26</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3861</v>
+        <v>3953</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J140" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3765</v>
+        <v>3732</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>4015</v>
+        <v>3943</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3953</v>
+        <v>3889</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3732</v>
+        <v>3816</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3943</v>
+        <v>3283</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2021-08-23</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3889</v>
+        <v>3248</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2021-05-11</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3816</v>
+        <v>3544</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2023-03-27</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3283</v>
+        <v>4051</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3248</v>
+        <v>3525</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3544</v>
+        <v>4021</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>4051</v>
+        <v>3726</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3525</v>
+        <v>4069</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2023-02-03</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Balmer Kurt</t>
+          <t/>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>4021</v>
+        <v>3932</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3726</v>
+        <v>3819</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3932</v>
+        <v>3993</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-09-08</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3819</v>
+        <v>4039</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3993</v>
+        <v>3885</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>4039</v>
+        <v>4020</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>3433</v>
+        <v>3546</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Förderung attraktiver Lehrstellenangebote in gewerblichen Berufen</t>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
-          <t>2026-12-14</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2022-05-31</t>
+          <t>2023-03-28</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
           <t>FDP</t>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3885</v>
+        <v>4047</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
           <t>FDP</t>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>4020</v>
+        <v>3584</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-09-26</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3546</v>
+        <v>3972</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>4047</v>
+        <v>3826</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3584</v>
+        <v>4008</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3972</v>
+        <v>4028</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3826</v>
+        <v>3532</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2027-03-21</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2023-02-16</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>4008</v>
+        <v>3680</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>4028</v>
+        <v>3735</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3532</v>
+        <v>3727</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
-          <t>2027-03-21</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2023-02-16</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3680</v>
+        <v>3974</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3735</v>
+        <v>3625</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3727</v>
+        <v>3759</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3974</v>
+        <v>3963</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>3625</v>
+        <v>4076</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J174" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>3351</v>
+        <v>3966</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Senkung der Gebühren des Strassenverkehrsamtes</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2023-03-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2021-12-17</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>3759</v>
+        <v>4037</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J176" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>3963</v>
+        <v>3488</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2024-02-29</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-02-28</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2022-10-25</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>3966</v>
+        <v>3262</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2021-06-09</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>4037</v>
+        <v>3602</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J179" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-12-01</t>
         </is>
       </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2023-08-07</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>Schweizer Emil, Monney Esther</t>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>3488</v>
+        <v>3938</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
-          <t>2027-02-28</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>3262</v>
+        <v>3989</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2021-06-09</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>3602</v>
+        <v>3755</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>3938</v>
+        <v>3985</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>3989</v>
+        <v>3942</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J184" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>3755</v>
+        <v>3502</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2022-11-20</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>3985</v>
+        <v>3562</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J186" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2023-04-18</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>3942</v>
+        <v>3443</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-12-14</t>
         </is>
       </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2022-06-13</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>3502</v>
+        <v>4016</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J188" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2022-11-20</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>3562</v>
+        <v>3616</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
         </is>
       </c>
       <c r="J189" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>3443</v>
+        <v>4045</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J190" s="0" t="inlineStr">
         <is>
-          <t>2026-12-14</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2022-06-13</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>4033</v>
+        <v>3896</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch betreffend Reduktion der Patentkosten für Freizeitangler sowie gesonderte Regelung für Berufsfischer infolge der PFAS-Belastung im Zugersee</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J191" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>4016</v>
+        <v>4041</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>3616</v>
+        <v>4042</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t/>
         </is>
       </c>
       <c r="J193" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>3880</v>
+        <v>4075</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jeffrey Illi, Luzian Franzini, Drin Alaj, Jill Nussbaumer, Mirjam Arnold und Tabea Estermann betreffend Cannabis-Pilotversuche im Kanton Zug</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2025-02-11</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t>Illi Jeffrey, Franzini Luzian, Alaj Drin, Nussbaumer Jill, Arnold Mirjam, Estermann Tabea</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>4045</v>
+        <v>3999</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>3896</v>
+        <v>4011</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>4041</v>
+        <v>4064</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J197" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>4042</v>
+        <v>3858</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J198" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>3999</v>
+        <v>4006</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J199" s="0" t="inlineStr">
         <is>
           <t>2026-10-30</t>
         </is>
       </c>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>4011</v>
+        <v>3354</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J200" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-06-28</t>
         </is>
       </c>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2021-12-20</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
       <c r="N200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>3858</v>
+        <v>3930</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J201" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
-        <v>4006</v>
+        <v>3969</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J202" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N202" s="0"/>
     </row>
     <row r="203">
       <c r="A203" s="0" t="n">
-        <v>3354</v>
+        <v>3869</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t/>
         </is>
       </c>
       <c r="J203" s="0" t="inlineStr">
         <is>
-          <t>2026-06-28</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>2021-12-20</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
-          <t>Spörri Markus, Letter Peter</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N203" s="0"/>
     </row>
     <row r="204">
       <c r="A204" s="0" t="n">
-        <v>3930</v>
+        <v>3891</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J204" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N204" s="0"/>
     </row>
     <row r="205">
       <c r="A205" s="0" t="n">
-        <v>3969</v>
+        <v>3910</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J205" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-04-17</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>3869</v>
+        <v>3893</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J206" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>3891</v>
+        <v>3579</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J207" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>3910</v>
+        <v>3964</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J208" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
-        <v>3893</v>
+        <v>3734</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J209" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0" t="n">
-        <v>3579</v>
+        <v>3960</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>3964</v>
+        <v>3621</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J211" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>3734</v>
+        <v>3676</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
           <t>2025-01-30</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J212" s="0" t="inlineStr">
         <is>
           <t>2028-01-30</t>
         </is>
       </c>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>3960</v>
+        <v>3929</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J213" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-06-03</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
         </is>
       </c>
       <c r="N213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>3621</v>
+        <v>3268</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J214" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2021-06-24</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t/>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>3676</v>
+        <v>3320</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J215" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2021-11-02</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>3929</v>
+        <v>3102</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
         </is>
       </c>
       <c r="J216" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-12-31</t>
         </is>
       </c>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2020-05-12</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
-        <v>3268</v>
+        <v>3988</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J217" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>2021-06-24</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0" t="n">
-        <v>3320</v>
+        <v>3574</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J218" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
-          <t>2021-11-02</t>
+          <t>2023-05-13</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0" t="n">
-        <v>3102</v>
+        <v>3971</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J219" s="0" t="inlineStr">
         <is>
-          <t>2026-12-31</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0" t="n">
-        <v>3988</v>
+        <v>3827</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J220" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t/>
         </is>
       </c>
       <c r="N220" s="0"/>
     </row>
     <row r="221">
       <c r="A221" s="0" t="n">
-        <v>3574</v>
+        <v>3736</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J221" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N221" s="0"/>
     </row>
     <row r="222">
       <c r="A222" s="0" t="n">
-        <v>3971</v>
+        <v>3364</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
         </is>
       </c>
       <c r="J222" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-09-27</t>
         </is>
       </c>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>3827</v>
+        <v>3725</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J223" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
-        <v>3736</v>
+        <v>3260</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J224" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2021-06-08</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0" t="n">
-        <v>3364</v>
+        <v>3350</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J225" s="0" t="inlineStr">
         <is>
-          <t>2026-09-27</t>
+          <t>2025-11-24</t>
         </is>
       </c>
       <c r="K225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>2022-01-26</t>
+          <t>2021-12-16</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N225" s="0"/>
     </row>
     <row r="226">
       <c r="A226" s="0" t="n">
-        <v>3725</v>
+        <v>3921</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J226" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L226" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2025-05-05</t>
         </is>
       </c>
       <c r="M226" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>Straub Vroni</t>
         </is>
       </c>
       <c r="N226" s="0"/>
     </row>
     <row r="227">
       <c r="A227" s="0" t="n">
-        <v>3260</v>
+        <v>3980</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2026-01-26</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J227" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J227" s="0"/>
       <c r="K227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>3350</v>
+        <v>3628</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-08-26</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J228" s="0"/>
       <c r="K228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
-          <t>2021-12-16</t>
+          <t>2023-10-24</t>
         </is>
       </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Brunner Philip C.</t>
+          <t/>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>3921</v>
+        <v>3996</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert </t>
+        </is>
+      </c>
+      <c r="J229" s="0"/>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L229" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t/>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
-        <v>3980</v>
+        <v>3185</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J230" s="0"/>
       <c r="K230" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Ombudsgesetz und DSG, 3980</t>
+          <t/>
         </is>
       </c>
       <c r="L230" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2020-12-15</t>
         </is>
       </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N230" s="0"/>
-    </row>
-[...184 lines deleted...]
-      <c r="N233" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>