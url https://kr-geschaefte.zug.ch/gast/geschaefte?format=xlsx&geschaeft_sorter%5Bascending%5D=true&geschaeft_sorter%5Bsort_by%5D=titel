--- v3 (2026-04-15)
+++ v4 (2026-06-13)
@@ -62,93 +62,93 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N230" totalsRowShown="0">
-  <autoFilter ref="A1:N230"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N258" totalsRowShown="0">
+  <autoFilter ref="A1:N258"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N230"/>
+  <dimension ref="A1:N258"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
-    <col min="6" max="6" bestFit="true" customWidth="true" width="25.08988764044944"/>
+    <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
     <col min="11" max="11" bestFit="true" customWidth="true" width="26.18988764044944"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
     <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
@@ -368,14638 +368,16383 @@
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J4" s="0"/>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0"/>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>3994</v>
+        <v>2108</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
-      <c r="D5" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D5" s="0"/>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t/>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2000-01-01</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
-[...6 lines deleted...]
-      </c>
+          <t>Datenmigration</t>
+        </is>
+      </c>
+      <c r="I5" s="0"/>
       <c r="J5" s="0"/>
       <c r="K5" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Publikationsgesetz, 3994</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="L5" s="0"/>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>1901</v>
+        <v>3994</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J6" s="0"/>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L6" s="0"/>
+      <c r="L6" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-09</t>
+        </is>
+      </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>3939</v>
+        <v>1901</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2010-09-30</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J7" s="0"/>
       <c r="K7" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="L7" s="0"/>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>3507</v>
+        <v>3939</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J8" s="0"/>
       <c r="K8" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2022-11-24</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>4061</v>
+        <v>3507</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+        </is>
+      </c>
+      <c r="J9" s="0"/>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2022-11-24</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>3541</v>
+        <v>4091</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Bericht 2025 der Ombudsstelle Kanton Zug</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J10" s="0"/>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>3872</v>
+        <v>4061</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>3770</v>
+        <v>4095</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J12" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J12" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>3905</v>
+        <v>3541</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2026-01-15</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J13" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J13" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2023-03-21</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>1000</v>
+        <v>4101</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2003-01-30</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J14" s="0"/>
+          <t>Überweisung an Staatswirtschaftskommission </t>
+        </is>
+      </c>
+      <c r="J14" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L14" s="0"/>
+      <c r="L14" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>4078</v>
+        <v>3872</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
+          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
+          <t>Werner Thomas, Monney Esther</t>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>4048</v>
+        <v>2336</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J16" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J16" s="0"/>
       <c r="K16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2013-12-17</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>3995</v>
+        <v>4073</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend fehlende kantonale und kommunale Hitzeaktionspläne</t>
+          <t>Geschäftsbericht 2025</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J17" s="0"/>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2025-09-10</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>4038</v>
+        <v>4086</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J18" s="0"/>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>4026</v>
+        <v>3770</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J19" s="0"/>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>4023</v>
+        <v>3905</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J20" s="0"/>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>4046</v>
+        <v>1000</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2003-01-30</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J21" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J21" s="0"/>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L21" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L21" s="0"/>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>4029</v>
+        <v>4078</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Abhängigkeit der Spitäler und Betreuungseinrichtungen im Kanton Zug von Fachkräften und Produkten aus dem EU-Raum</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>4025</v>
+        <v>4048</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend die Frage: Wie digital und zukunftsfähig sind die Zuger Notariate?</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>4027</v>
+        <v>4094</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>4065</v>
+        <v>4038</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>4000</v>
+        <v>4026</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Ausbau erneuerbarer Energien</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t>Traktandiert für 1./.2. Juli 2026</t>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>2025-10-05</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>4059</v>
+        <v>4023</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>4052</v>
+        <v>4046</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend die Frage: Ist die Pensionskasse Zug eine soziale Vermieterin?</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>2026-02-01</t>
+          <t>2026-01-13</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>4062</v>
+        <v>4027</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Hertizentrum 2-5</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>4013</v>
+        <v>4065</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>4001</v>
+        <v>4059</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Nichtbezug von Sozialleistungen im Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>2025-10-08</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>4043</v>
+        <v>4013</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>4036</v>
+        <v>4043</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>4035</v>
+        <v>4106</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>4070</v>
+        <v>4036</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>4018</v>
+        <v>4084</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>4074</v>
+        <v>4104</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>4055</v>
+        <v>4119</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J38" s="0"/>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>4057</v>
+        <v>4035</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>4019</v>
+        <v>4113</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Simon Leuenberger betreffend Erklärvideos des Kantons bei kantonalen Urnengängen (Wahlen und Abstimmungen)</t>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-11-21</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>2025-11-12</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>3949</v>
+        <v>4083</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2025-12-27</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J41" s="0"/>
+      <c r="J41" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>3286</v>
+        <v>4097</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J42" s="0"/>
+      <c r="J42" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>3285</v>
+        <v>4070</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J43" s="0"/>
+      <c r="J43" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>3958</v>
+        <v>4018</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J44" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J44" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>3948</v>
+        <v>4120</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Hauses in Bad Schönbrunn</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J45" s="0"/>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>3957</v>
+        <v>4112</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2025-12-11</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J46" s="0"/>
+      <c r="J46" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>3956</v>
+        <v>4074</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2025-12-11</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J47" s="0"/>
+      <c r="J47" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>4072</v>
+        <v>4122</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J48" s="0"/>
       <c r="K48" s="0" t="inlineStr">
         <is>
-          <t>Bildungskommission (BK)</t>
+          <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>2897</v>
+        <v>4055</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2019-05-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J49" s="0"/>
+      <c r="J49" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2018-09-18</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>3656</v>
+        <v>4057</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J50" s="0"/>
+      <c r="J50" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>2766</v>
+        <v>4080</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
+          <t>Interpellation von Thomas Werner betreffend Zusammensetzung der aktuellen PUK, Prüfung und Veröffentlichung allfälliger Interessenkonflikte sowie bei Bedarf Austausch der PUK-Mitglieder</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2018-01-25</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J51" s="0"/>
+          <t>Überweisung an Parlamentarische Untersuchungskommission (PUK). Verkürzung der Behandlungsfrist auf 90 Tage,  gemäss § 45 Abs. 3 GO KR</t>
+        </is>
+      </c>
+      <c r="J51" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2017-07-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>3281</v>
+        <v>3949</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung des Bundes erfolgt.Webseite Amt für Raum und Verkehr: Richtplananpassungen</t>
         </is>
       </c>
       <c r="J52" s="0"/>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2021-08-17</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
+        <v>4081</v>
+      </c>
+      <c r="B53" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C53" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D53" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E53" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
+        </is>
+      </c>
+      <c r="F53" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G53" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="H53" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I53" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J53" s="0"/>
+      <c r="K53" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L53" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M53" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N53" s="0"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="0" t="n">
+        <v>3286</v>
+      </c>
+      <c r="B54" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C54" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E54" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+        </is>
+      </c>
+      <c r="F54" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G54" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-08</t>
+        </is>
+      </c>
+      <c r="H54" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J54" s="0"/>
+      <c r="K54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L54" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-24</t>
+        </is>
+      </c>
+      <c r="M54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N54" s="0"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="0" t="n">
+        <v>3285</v>
+      </c>
+      <c r="B55" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C55" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E55" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+        </is>
+      </c>
+      <c r="F55" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G55" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-08</t>
+        </is>
+      </c>
+      <c r="H55" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J55" s="0"/>
+      <c r="K55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L55" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-24</t>
+        </is>
+      </c>
+      <c r="M55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N55" s="0"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="0" t="n">
+        <v>3958</v>
+      </c>
+      <c r="B56" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C56" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E56" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+        </is>
+      </c>
+      <c r="F56" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G56" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="H56" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 2. Lesung</t>
+        </is>
+      </c>
+      <c r="I56" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J56" s="0"/>
+      <c r="K56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L56" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-08</t>
+        </is>
+      </c>
+      <c r="M56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N56" s="0"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="0" t="n">
+        <v>3948</v>
+      </c>
+      <c r="B57" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C57" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E57" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+        </is>
+      </c>
+      <c r="F57" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G57" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="H57" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J57" s="0"/>
+      <c r="K57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L57" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-01</t>
+        </is>
+      </c>
+      <c r="M57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N57" s="0"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="0" t="n">
+        <v>3957</v>
+      </c>
+      <c r="B58" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C58" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E58" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+        </is>
+      </c>
+      <c r="F58" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G58" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H58" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 1. Lesung</t>
+        </is>
+      </c>
+      <c r="I58" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J58" s="0"/>
+      <c r="K58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L58" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-08</t>
+        </is>
+      </c>
+      <c r="M58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N58" s="0"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="0" t="n">
+        <v>3956</v>
+      </c>
+      <c r="B59" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C59" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D59" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E59" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+        </is>
+      </c>
+      <c r="F59" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G59" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H59" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 1. Lesung</t>
+        </is>
+      </c>
+      <c r="I59" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J59" s="0"/>
+      <c r="K59" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L59" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-08</t>
+        </is>
+      </c>
+      <c r="M59" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N59" s="0"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="0" t="n">
+        <v>4072</v>
+      </c>
+      <c r="B60" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C60" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D60" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E60" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
+        </is>
+      </c>
+      <c r="F60" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G60" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="H60" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I60" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J60" s="0"/>
+      <c r="K60" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L60" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M60" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N60" s="0"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="0" t="n">
+        <v>2897</v>
+      </c>
+      <c r="B61" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C61" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E61" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
+        </is>
+      </c>
+      <c r="F61" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G61" s="0" t="inlineStr">
+        <is>
+          <t>2019-05-18</t>
+        </is>
+      </c>
+      <c r="H61" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J61" s="0"/>
+      <c r="K61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L61" s="0" t="inlineStr">
+        <is>
+          <t>2018-09-18</t>
+        </is>
+      </c>
+      <c r="M61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N61" s="0"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="0" t="n">
+        <v>3656</v>
+      </c>
+      <c r="B62" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C62" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D62" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E62" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+        </is>
+      </c>
+      <c r="F62" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G62" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-12</t>
+        </is>
+      </c>
+      <c r="H62" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I62" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J62" s="0"/>
+      <c r="K62" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L62" s="0" t="inlineStr">
+        <is>
+          <t>2023-12-19</t>
+        </is>
+      </c>
+      <c r="M62" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N62" s="0"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="0" t="n">
+        <v>2766</v>
+      </c>
+      <c r="B63" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C63" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D63" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E63" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
+        </is>
+      </c>
+      <c r="F63" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G63" s="0" t="inlineStr">
+        <is>
+          <t>2018-01-25</t>
+        </is>
+      </c>
+      <c r="H63" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I63" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J63" s="0"/>
+      <c r="K63" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L63" s="0" t="inlineStr">
+        <is>
+          <t>2017-07-11</t>
+        </is>
+      </c>
+      <c r="M63" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N63" s="0"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="0" t="n">
+        <v>3281</v>
+      </c>
+      <c r="B64" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C64" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D64" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E64" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+        </is>
+      </c>
+      <c r="F64" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G64" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-05</t>
+        </is>
+      </c>
+      <c r="H64" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I64" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J64" s="0"/>
+      <c r="K64" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L64" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-17</t>
+        </is>
+      </c>
+      <c r="M64" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N64" s="0"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="0" t="n">
         <v>3208</v>
       </c>
-      <c r="B53" s="0" t="inlineStr">
+      <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C53" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E53" s="0" t="inlineStr">
+      <c r="C65" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E65" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25/368, Knoten Zollhus, Gemeinde Hünenberg» 
 </t>
         </is>
       </c>
-      <c r="F53" s="0" t="inlineStr">
+      <c r="F65" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G53" s="0" t="inlineStr">
+      <c r="G65" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H53" s="0" t="inlineStr">
+      <c r="H65" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I53" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L53" s="0" t="inlineStr">
+      <c r="I65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J65" s="0"/>
+      <c r="K65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L65" s="0" t="inlineStr">
         <is>
           <t>2021-03-09</t>
         </is>
       </c>
-      <c r="M53" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A54" s="0" t="n">
+      <c r="M65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N65" s="0"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="0" t="n">
         <v>3592</v>
       </c>
-      <c r="B54" s="0" t="inlineStr">
+      <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C54" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E54" s="0" t="inlineStr">
+      <c r="C66" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D66" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E66" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
         </is>
       </c>
-      <c r="F54" s="0" t="inlineStr">
+      <c r="F66" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G54" s="0" t="inlineStr">
+      <c r="G66" s="0" t="inlineStr">
         <is>
           <t>2024-05-08</t>
         </is>
       </c>
-      <c r="H54" s="0" t="inlineStr">
+      <c r="H66" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I54" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L54" s="0" t="inlineStr">
+      <c r="I66" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J66" s="0"/>
+      <c r="K66" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L66" s="0" t="inlineStr">
         <is>
           <t>2023-07-04</t>
         </is>
       </c>
-      <c r="M54" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A55" s="0" t="n">
+      <c r="M66" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N66" s="0"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="0" t="n">
+        <v>4116</v>
+      </c>
+      <c r="B67" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C67" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D67" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E67" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
+        </is>
+      </c>
+      <c r="F67" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G67" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H67" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I67" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J67" s="0"/>
+      <c r="K67" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L67" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M67" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N67" s="0"/>
+    </row>
+    <row r="68">
+      <c r="A68" s="0" t="n">
         <v>3151</v>
       </c>
-      <c r="B55" s="0" t="inlineStr">
+      <c r="B68" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C55" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E55" s="0" t="inlineStr">
+      <c r="C68" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D68" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E68" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
-      <c r="F55" s="0" t="inlineStr">
+      <c r="F68" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G55" s="0" t="inlineStr">
+      <c r="G68" s="0" t="inlineStr">
         <is>
           <t>2021-06-25</t>
         </is>
       </c>
-      <c r="H55" s="0" t="inlineStr">
+      <c r="H68" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I55" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L55" s="0" t="inlineStr">
+      <c r="I68" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J68" s="0"/>
+      <c r="K68" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L68" s="0" t="inlineStr">
         <is>
           <t>2020-10-27</t>
         </is>
       </c>
-      <c r="M55" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A56" s="0" t="n">
+      <c r="M68" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N68" s="0"/>
+    </row>
+    <row r="69">
+      <c r="A69" s="0" t="n">
         <v>3218</v>
       </c>
-      <c r="B56" s="0" t="inlineStr">
+      <c r="B69" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C56" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E56" s="0" t="inlineStr">
+      <c r="C69" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D69" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E69" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
-      <c r="F56" s="0" t="inlineStr">
+      <c r="F69" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G56" s="0" t="inlineStr">
+      <c r="G69" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H56" s="0" t="inlineStr">
+      <c r="H69" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I56" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L56" s="0" t="inlineStr">
+      <c r="I69" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J69" s="0"/>
+      <c r="K69" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L69" s="0" t="inlineStr">
         <is>
           <t>2021-03-23</t>
         </is>
       </c>
-      <c r="M56" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A57" s="0" t="n">
+      <c r="M69" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N69" s="0"/>
+    </row>
+    <row r="70">
+      <c r="A70" s="0" t="n">
         <v>3535</v>
       </c>
-      <c r="B57" s="0" t="inlineStr">
+      <c r="B70" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C57" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E57" s="0" t="inlineStr">
+      <c r="C70" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D70" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E70" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
         </is>
       </c>
-      <c r="F57" s="0" t="inlineStr">
+      <c r="F70" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G57" s="0" t="inlineStr">
+      <c r="G70" s="0" t="inlineStr">
         <is>
           <t>2023-10-07</t>
         </is>
       </c>
-      <c r="H57" s="0" t="inlineStr">
+      <c r="H70" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I57" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L57" s="0" t="inlineStr">
+      <c r="I70" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J70" s="0"/>
+      <c r="K70" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L70" s="0" t="inlineStr">
         <is>
           <t>2023-02-28</t>
         </is>
       </c>
-      <c r="M57" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A58" s="0" t="n">
+      <c r="M70" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N70" s="0"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="0" t="n">
         <v>3790</v>
       </c>
-      <c r="B58" s="0" t="inlineStr">
+      <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C58" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E58" s="0" t="inlineStr">
+      <c r="C71" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D71" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E71" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
-      <c r="F58" s="0" t="inlineStr">
+      <c r="F71" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G58" s="0" t="inlineStr">
+      <c r="G71" s="0" t="inlineStr">
         <is>
           <t>2025-04-16</t>
         </is>
       </c>
-      <c r="H58" s="0" t="inlineStr">
+      <c r="H71" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I58" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L58" s="0" t="inlineStr">
+      <c r="I71" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J71" s="0"/>
+      <c r="K71" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L71" s="0" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
-      <c r="M58" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A59" s="0" t="n">
+      <c r="M71" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N71" s="0"/>
+    </row>
+    <row r="72">
+      <c r="A72" s="0" t="n">
         <v>3148</v>
       </c>
-      <c r="B59" s="0" t="inlineStr">
+      <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C59" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E59" s="0" t="inlineStr">
+      <c r="C72" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D72" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E72" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
-      <c r="F59" s="0" t="inlineStr">
+      <c r="F72" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G59" s="0" t="inlineStr">
+      <c r="G72" s="0" t="inlineStr">
         <is>
           <t>2021-06-25</t>
         </is>
       </c>
-      <c r="H59" s="0" t="inlineStr">
+      <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I59" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L59" s="0" t="inlineStr">
+      <c r="I72" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J72" s="0"/>
+      <c r="K72" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L72" s="0" t="inlineStr">
         <is>
           <t>2020-10-20</t>
         </is>
       </c>
-      <c r="M59" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A60" s="0" t="n">
+      <c r="M72" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N72" s="0"/>
+    </row>
+    <row r="73">
+      <c r="A73" s="0" t="n">
         <v>3534</v>
       </c>
-      <c r="B60" s="0" t="inlineStr">
+      <c r="B73" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C60" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E60" s="0" t="inlineStr">
+      <c r="C73" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D73" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E73" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
         </is>
       </c>
-      <c r="F60" s="0" t="inlineStr">
+      <c r="F73" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G60" s="0" t="inlineStr">
+      <c r="G73" s="0" t="inlineStr">
         <is>
           <t>2023-10-07</t>
         </is>
       </c>
-      <c r="H60" s="0" t="inlineStr">
+      <c r="H73" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I60" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L60" s="0" t="inlineStr">
+      <c r="I73" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J73" s="0"/>
+      <c r="K73" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L73" s="0" t="inlineStr">
         <is>
           <t>2023-02-28</t>
         </is>
       </c>
-      <c r="M60" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A61" s="0" t="n">
+      <c r="M73" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N73" s="0"/>
+    </row>
+    <row r="74">
+      <c r="A74" s="0" t="n">
         <v>4012</v>
       </c>
-      <c r="B61" s="0" t="inlineStr">
+      <c r="B74" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C61" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E61" s="0" t="inlineStr">
+      <c r="C74" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D74" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E74" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
-      <c r="F61" s="0" t="inlineStr">
+      <c r="F74" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G61" s="0" t="inlineStr">
+      <c r="G74" s="0" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
-      <c r="H61" s="0" t="inlineStr">
+      <c r="H74" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I61" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L61" s="0" t="inlineStr">
+      <c r="I74" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J74" s="0"/>
+      <c r="K74" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L74" s="0" t="inlineStr">
         <is>
           <t>2025-10-28</t>
         </is>
       </c>
-      <c r="M61" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A62" s="0" t="n">
+      <c r="M74" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N74" s="0"/>
+    </row>
+    <row r="75">
+      <c r="A75" s="0" t="n">
+        <v>4108</v>
+      </c>
+      <c r="B75" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C75" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D75" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E75" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+        </is>
+      </c>
+      <c r="F75" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G75" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H75" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I75" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J75" s="0"/>
+      <c r="K75" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L75" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M75" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N75" s="0"/>
+    </row>
+    <row r="76">
+      <c r="A76" s="0" t="n">
         <v>3594</v>
       </c>
-      <c r="B62" s="0" t="inlineStr">
+      <c r="B76" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C62" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E62" s="0" t="inlineStr">
+      <c r="C76" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D76" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E76" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
         </is>
       </c>
-      <c r="F62" s="0" t="inlineStr">
+      <c r="F76" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G62" s="0" t="inlineStr">
+      <c r="G76" s="0" t="inlineStr">
         <is>
           <t>2024-03-07</t>
         </is>
       </c>
-      <c r="H62" s="0" t="inlineStr">
+      <c r="H76" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I62" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L62" s="0" t="inlineStr">
+      <c r="I76" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J76" s="0"/>
+      <c r="K76" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L76" s="0" t="inlineStr">
         <is>
           <t>2023-07-11</t>
         </is>
       </c>
-      <c r="M62" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A63" s="0" t="n">
+      <c r="M76" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N76" s="0"/>
+    </row>
+    <row r="77">
+      <c r="A77" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B63" s="0" t="inlineStr">
+      <c r="B77" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C63" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E63" s="0" t="inlineStr">
+      <c r="C77" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D77" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E77" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F63" s="0" t="inlineStr">
+      <c r="F77" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G63" s="0" t="inlineStr">
+      <c r="G77" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
-        </is>
-[...858 lines deleted...]
-          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J77" s="0"/>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2022-06-07</t>
+          <t>2021-04-13</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>3480</v>
+        <v>3595</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2023-08-18</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J78" s="0"/>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2022-09-20</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>2655</v>
+        <v>2291</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2018-01-20</t>
+          <t>2013-09-26</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J79" s="0"/>
       <c r="K79" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2016-08-23</t>
+          <t>2013-09-10</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>3866</v>
+        <v>2850</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2018-11-06</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="J80" s="0"/>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2018-03-20</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>3512</v>
+        <v>2940</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2024-01-12</t>
+          <t>2019-07-01</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J81" s="0"/>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2022-12-20</t>
+          <t>2019-02-19</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>3129</v>
+        <v>2635</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2021-06-05</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J82" s="0"/>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2020-08-18</t>
+          <t>2016-06-07</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>3613</v>
+        <v>2640</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J83" s="0"/>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2016-06-21</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>3743</v>
+        <v>3808</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J84" s="0"/>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L84" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L84" s="0"/>
       <c r="M84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>3742</v>
+        <v>4014</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
         </is>
       </c>
       <c r="J85" s="0"/>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>3923</v>
+        <v>2024</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2011-07-07</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J86" s="0"/>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L86" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L86" s="0"/>
       <c r="M86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3471</v>
+        <v>3867</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2023-09-08</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J87" s="0"/>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2022-08-23</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>2212</v>
+        <v>3888</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2013-08-29</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J88" s="0"/>
       <c r="K88" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="L88" s="0"/>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L88" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-25</t>
+        </is>
+      </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
+        <v>2855</v>
+      </c>
+      <c r="B89" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C89" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D89" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E89" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+        </is>
+      </c>
+      <c r="F89" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G89" s="0" t="inlineStr">
+        <is>
+          <t>2019-05-16</t>
+        </is>
+      </c>
+      <c r="H89" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I89" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J89" s="0"/>
+      <c r="K89" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L89" s="0" t="inlineStr">
+        <is>
+          <t>2018-03-27</t>
+        </is>
+      </c>
+      <c r="M89" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N89" s="0"/>
+    </row>
+    <row r="90">
+      <c r="A90" s="0" t="n">
+        <v>4118</v>
+      </c>
+      <c r="B90" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C90" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D90" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E90" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
+        </is>
+      </c>
+      <c r="F90" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G90" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="H90" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für Kommissionsbestellung</t>
+        </is>
+      </c>
+      <c r="I90" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J90" s="0"/>
+      <c r="K90" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L90" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M90" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N90" s="0"/>
+    </row>
+    <row r="91">
+      <c r="A91" s="0" t="n">
+        <v>4087</v>
+      </c>
+      <c r="B91" s="0" t="inlineStr">
+        <is>
+          <t>Verschiedenes</t>
+        </is>
+      </c>
+      <c r="C91" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D91" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E91" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Kenntnisnahme des Geschäftsberichts inkl. Jahresrechnung 2025 der Gebäudeversicherung Zug</t>
+        </is>
+      </c>
+      <c r="F91" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G91" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="H91" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I91" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J91" s="0"/>
+      <c r="K91" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L91" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M91" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N91" s="0"/>
+    </row>
+    <row r="92">
+      <c r="A92" s="0" t="n">
+        <v>4109</v>
+      </c>
+      <c r="B92" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C92" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D92" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E92" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+        </is>
+      </c>
+      <c r="F92" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G92" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H92" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I92" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J92" s="0"/>
+      <c r="K92" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Hochbau</t>
+        </is>
+      </c>
+      <c r="L92" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M92" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N92" s="0"/>
+    </row>
+    <row r="93">
+      <c r="A93" s="0" t="n">
+        <v>3439</v>
+      </c>
+      <c r="B93" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C93" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D93" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E93" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+        </is>
+      </c>
+      <c r="F93" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G93" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-11</t>
+        </is>
+      </c>
+      <c r="H93" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I93" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J93" s="0"/>
+      <c r="K93" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L93" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-07</t>
+        </is>
+      </c>
+      <c r="M93" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N93" s="0"/>
+    </row>
+    <row r="94">
+      <c r="A94" s="0" t="n">
+        <v>3480</v>
+      </c>
+      <c r="B94" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C94" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D94" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E94" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+        </is>
+      </c>
+      <c r="F94" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G94" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-18</t>
+        </is>
+      </c>
+      <c r="H94" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I94" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J94" s="0"/>
+      <c r="K94" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L94" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-20</t>
+        </is>
+      </c>
+      <c r="M94" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N94" s="0"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="0" t="n">
+        <v>2655</v>
+      </c>
+      <c r="B95" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C95" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E95" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+        </is>
+      </c>
+      <c r="F95" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G95" s="0" t="inlineStr">
+        <is>
+          <t>2018-01-20</t>
+        </is>
+      </c>
+      <c r="H95" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J95" s="0"/>
+      <c r="K95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L95" s="0" t="inlineStr">
+        <is>
+          <t>2016-08-23</t>
+        </is>
+      </c>
+      <c r="M95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N95" s="0"/>
+    </row>
+    <row r="96">
+      <c r="A96" s="0" t="n">
+        <v>3866</v>
+      </c>
+      <c r="B96" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C96" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E96" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+        </is>
+      </c>
+      <c r="F96" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G96" s="0" t="inlineStr">
+        <is>
+          <t>2025-05-27</t>
+        </is>
+      </c>
+      <c r="H96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I96" s="0" t="inlineStr">
+        <is>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J96" s="0"/>
+      <c r="K96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L96" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-28</t>
+        </is>
+      </c>
+      <c r="M96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N96" s="0"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="0" t="n">
+        <v>3512</v>
+      </c>
+      <c r="B97" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C97" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E97" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+        </is>
+      </c>
+      <c r="F97" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G97" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-12</t>
+        </is>
+      </c>
+      <c r="H97" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J97" s="0"/>
+      <c r="K97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L97" s="0" t="inlineStr">
+        <is>
+          <t>2022-12-20</t>
+        </is>
+      </c>
+      <c r="M97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N97" s="0"/>
+    </row>
+    <row r="98">
+      <c r="A98" s="0" t="n">
+        <v>3129</v>
+      </c>
+      <c r="B98" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C98" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E98" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
+        </is>
+      </c>
+      <c r="F98" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G98" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-05</t>
+        </is>
+      </c>
+      <c r="H98" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J98" s="0"/>
+      <c r="K98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L98" s="0" t="inlineStr">
+        <is>
+          <t>2020-08-18</t>
+        </is>
+      </c>
+      <c r="M98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N98" s="0"/>
+    </row>
+    <row r="99">
+      <c r="A99" s="0" t="n">
+        <v>3613</v>
+      </c>
+      <c r="B99" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C99" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E99" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+        </is>
+      </c>
+      <c r="F99" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G99" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-21</t>
+        </is>
+      </c>
+      <c r="H99" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J99" s="0"/>
+      <c r="K99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L99" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-29</t>
+        </is>
+      </c>
+      <c r="M99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N99" s="0"/>
+    </row>
+    <row r="100">
+      <c r="A100" s="0" t="n">
+        <v>3743</v>
+      </c>
+      <c r="B100" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C100" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E100" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+        </is>
+      </c>
+      <c r="F100" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G100" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-09</t>
+        </is>
+      </c>
+      <c r="H100" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J100" s="0"/>
+      <c r="K100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L100" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-04</t>
+        </is>
+      </c>
+      <c r="M100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N100" s="0"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="0" t="n">
+        <v>3742</v>
+      </c>
+      <c r="B101" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C101" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E101" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+        </is>
+      </c>
+      <c r="F101" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G101" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-22</t>
+        </is>
+      </c>
+      <c r="H101" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J101" s="0"/>
+      <c r="K101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L101" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-04</t>
+        </is>
+      </c>
+      <c r="M101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N101" s="0"/>
+    </row>
+    <row r="102">
+      <c r="A102" s="0" t="n">
+        <v>3923</v>
+      </c>
+      <c r="B102" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C102" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E102" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+        </is>
+      </c>
+      <c r="F102" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G102" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="H102" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J102" s="0"/>
+      <c r="K102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L102" s="0" t="inlineStr">
+        <is>
+          <t>2025-05-06</t>
+        </is>
+      </c>
+      <c r="M102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N102" s="0"/>
+    </row>
+    <row r="103">
+      <c r="A103" s="0" t="n">
+        <v>3471</v>
+      </c>
+      <c r="B103" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C103" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D103" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E103" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
+        </is>
+      </c>
+      <c r="F103" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G103" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-08</t>
+        </is>
+      </c>
+      <c r="H103" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I103" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J103" s="0"/>
+      <c r="K103" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L103" s="0" t="inlineStr">
+        <is>
+          <t>2022-08-23</t>
+        </is>
+      </c>
+      <c r="M103" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N103" s="0"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="0" t="n">
+        <v>2212</v>
+      </c>
+      <c r="B104" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C104" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D104" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E104" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+        </is>
+      </c>
+      <c r="F104" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G104" s="0" t="inlineStr">
+        <is>
+          <t>2013-08-29</t>
+        </is>
+      </c>
+      <c r="H104" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I104" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J104" s="0"/>
+      <c r="K104" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L104" s="0"/>
+      <c r="M104" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N104" s="0"/>
+    </row>
+    <row r="105">
+      <c r="A105" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B89" s="0" t="inlineStr">
+      <c r="B105" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C89" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E89" s="0" t="inlineStr">
+      <c r="C105" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D105" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E105" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F89" s="0" t="inlineStr">
+      <c r="F105" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G89" s="0" t="inlineStr">
+      <c r="G105" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
         </is>
       </c>
-      <c r="H89" s="0" t="inlineStr">
+      <c r="H105" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I89" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L89" s="0" t="inlineStr">
+      <c r="I105" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J105" s="0"/>
+      <c r="K105" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L105" s="0" t="inlineStr">
         <is>
           <t>2023-02-21</t>
         </is>
       </c>
-      <c r="M89" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A90" s="0" t="n">
+      <c r="M105" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N105" s="0"/>
+    </row>
+    <row r="106">
+      <c r="A106" s="0" t="n">
         <v>2885</v>
       </c>
-      <c r="B90" s="0" t="inlineStr">
+      <c r="B106" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C90" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E90" s="0" t="inlineStr">
+      <c r="C106" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D106" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E106" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
-      <c r="F90" s="0" t="inlineStr">
+      <c r="F106" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G90" s="0" t="inlineStr">
+      <c r="G106" s="0" t="inlineStr">
         <is>
           <t>2019-02-20</t>
         </is>
       </c>
-      <c r="H90" s="0" t="inlineStr">
+      <c r="H106" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I90" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L90" s="0" t="inlineStr">
+      <c r="I106" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J106" s="0"/>
+      <c r="K106" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L106" s="0" t="inlineStr">
         <is>
           <t>2018-07-03</t>
         </is>
       </c>
-      <c r="M90" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A91" s="0" t="n">
+      <c r="M106" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N106" s="0"/>
+    </row>
+    <row r="107">
+      <c r="A107" s="0" t="n">
         <v>3453</v>
       </c>
-      <c r="B91" s="0" t="inlineStr">
+      <c r="B107" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C91" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E91" s="0" t="inlineStr">
+      <c r="C107" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D107" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E107" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
-      <c r="F91" s="0" t="inlineStr">
+      <c r="F107" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G91" s="0" t="inlineStr">
+      <c r="G107" s="0" t="inlineStr">
         <is>
           <t>2023-05-11</t>
         </is>
       </c>
-      <c r="H91" s="0" t="inlineStr">
+      <c r="H107" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I91" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L91" s="0" t="inlineStr">
+      <c r="I107" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J107" s="0"/>
+      <c r="K107" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L107" s="0" t="inlineStr">
         <is>
           <t>2022-06-28</t>
         </is>
       </c>
-      <c r="M91" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A92" s="0" t="n">
+      <c r="M107" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N107" s="0"/>
+    </row>
+    <row r="108">
+      <c r="A108" s="0" t="n">
         <v>3165</v>
       </c>
-      <c r="B92" s="0" t="inlineStr">
+      <c r="B108" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C92" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E92" s="0" t="inlineStr">
+      <c r="C108" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D108" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E108" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
-      <c r="F92" s="0" t="inlineStr">
+      <c r="F108" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G92" s="0" t="inlineStr">
+      <c r="G108" s="0" t="inlineStr">
         <is>
           <t>2021-08-21</t>
         </is>
       </c>
-      <c r="H92" s="0" t="inlineStr">
+      <c r="H108" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I92" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L92" s="0" t="inlineStr">
+      <c r="I108" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J108" s="0"/>
+      <c r="K108" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L108" s="0" t="inlineStr">
         <is>
           <t>2020-11-03</t>
         </is>
       </c>
-      <c r="M92" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A93" s="0" t="n">
+      <c r="M108" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N108" s="0"/>
+    </row>
+    <row r="109">
+      <c r="A109" s="0" t="n">
         <v>2050</v>
       </c>
-      <c r="B93" s="0" t="inlineStr">
+      <c r="B109" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C93" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E93" s="0" t="inlineStr">
+      <c r="C109" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D109" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E109" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
         </is>
       </c>
-      <c r="F93" s="0" t="inlineStr">
+      <c r="F109" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G93" s="0" t="inlineStr">
+      <c r="G109" s="0" t="inlineStr">
         <is>
           <t>2012-05-03</t>
         </is>
       </c>
-      <c r="H93" s="0" t="inlineStr">
+      <c r="H109" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I93" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A94" s="0" t="n">
+      <c r="I109" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J109" s="0"/>
+      <c r="K109" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L109" s="0"/>
+      <c r="M109" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N109" s="0"/>
+    </row>
+    <row r="110">
+      <c r="A110" s="0" t="n">
         <v>2501</v>
       </c>
-      <c r="B94" s="0" t="inlineStr">
+      <c r="B110" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C94" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E94" s="0" t="inlineStr">
+      <c r="C110" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D110" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E110" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
-      <c r="F94" s="0" t="inlineStr">
+      <c r="F110" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G94" s="0" t="inlineStr">
+      <c r="G110" s="0" t="inlineStr">
         <is>
           <t>2016-04-09</t>
         </is>
       </c>
-      <c r="H94" s="0" t="inlineStr">
+      <c r="H110" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I94" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L94" s="0" t="inlineStr">
+      <c r="I110" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J110" s="0"/>
+      <c r="K110" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L110" s="0" t="inlineStr">
         <is>
           <t>2015-03-31</t>
         </is>
       </c>
-      <c r="M94" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A95" s="0" t="n">
+      <c r="M110" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N110" s="0"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="0" t="n">
         <v>1977</v>
       </c>
-      <c r="B95" s="0" t="inlineStr">
+      <c r="B111" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C95" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E95" s="0" t="inlineStr">
+      <c r="C111" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D111" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E111" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
         </is>
       </c>
-      <c r="F95" s="0" t="inlineStr">
+      <c r="F111" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G95" s="0" t="inlineStr">
+      <c r="G111" s="0" t="inlineStr">
         <is>
           <t>2011-03-31</t>
         </is>
       </c>
-      <c r="H95" s="0" t="inlineStr">
+      <c r="H111" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I95" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A96" s="0" t="n">
+      <c r="I111" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J111" s="0"/>
+      <c r="K111" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L111" s="0"/>
+      <c r="M111" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N111" s="0"/>
+    </row>
+    <row r="112">
+      <c r="A112" s="0" t="n">
         <v>3569</v>
       </c>
-      <c r="B96" s="0" t="inlineStr">
+      <c r="B112" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C96" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E96" s="0" t="inlineStr">
+      <c r="C112" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D112" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E112" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
-      <c r="F96" s="0" t="inlineStr">
+      <c r="F112" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G96" s="0" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L96" s="0" t="inlineStr">
+      <c r="G112" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="H112" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I112" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J112" s="0"/>
+      <c r="K112" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L112" s="0" t="inlineStr">
         <is>
           <t>2023-05-02</t>
         </is>
       </c>
-      <c r="M96" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A97" s="0" t="n">
+      <c r="M112" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N112" s="0"/>
+    </row>
+    <row r="113">
+      <c r="A113" s="0" t="n">
         <v>3950</v>
       </c>
-      <c r="B97" s="0" t="inlineStr">
+      <c r="B113" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C97" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E97" s="0" t="inlineStr">
+      <c r="C113" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D113" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E113" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
-      <c r="F97" s="0" t="inlineStr">
+      <c r="F113" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G97" s="0" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L97" s="0" t="inlineStr">
+      <c r="G113" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H113" s="0" t="inlineStr">
+        <is>
+          <t>Referendumsfrist am Laufen</t>
+        </is>
+      </c>
+      <c r="I113" s="0" t="inlineStr">
+        <is>
+          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J113" s="0"/>
+      <c r="K113" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L113" s="0" t="inlineStr">
         <is>
           <t>2025-07-01</t>
         </is>
       </c>
-      <c r="M97" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A98" s="0" t="n">
+      <c r="M113" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N113" s="0"/>
+    </row>
+    <row r="114">
+      <c r="A114" s="0" t="n">
         <v>1393</v>
       </c>
-      <c r="B98" s="0" t="inlineStr">
+      <c r="B114" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C98" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E98" s="0" t="inlineStr">
+      <c r="C114" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D114" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E114" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
-      <c r="F98" s="0" t="inlineStr">
+      <c r="F114" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G98" s="0" t="inlineStr">
+      <c r="G114" s="0" t="inlineStr">
         <is>
           <t>2006-06-01</t>
         </is>
       </c>
-      <c r="H98" s="0" t="inlineStr">
+      <c r="H114" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I98" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A99" s="0" t="n">
+      <c r="I114" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J114" s="0"/>
+      <c r="K114" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L114" s="0"/>
+      <c r="M114" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N114" s="0"/>
+    </row>
+    <row r="115">
+      <c r="A115" s="0" t="n">
         <v>1251</v>
       </c>
-      <c r="B99" s="0" t="inlineStr">
+      <c r="B115" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C99" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E99" s="0" t="inlineStr">
+      <c r="C115" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D115" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E115" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
-      <c r="F99" s="0" t="inlineStr">
+      <c r="F115" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G99" s="0" t="inlineStr">
+      <c r="G115" s="0" t="inlineStr">
         <is>
           <t>2005-02-24</t>
         </is>
       </c>
-      <c r="H99" s="0" t="inlineStr">
+      <c r="H115" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I99" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A100" s="0" t="n">
+      <c r="I115" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J115" s="0"/>
+      <c r="K115" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L115" s="0"/>
+      <c r="M115" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N115" s="0"/>
+    </row>
+    <row r="116">
+      <c r="A116" s="0" t="n">
+        <v>4110</v>
+      </c>
+      <c r="B116" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C116" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D116" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E116" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+        </is>
+      </c>
+      <c r="F116" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G116" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="H116" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I116" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J116" s="0"/>
+      <c r="K116" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L116" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M116" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N116" s="0"/>
+    </row>
+    <row r="117">
+      <c r="A117" s="0" t="n">
         <v>3767</v>
       </c>
-      <c r="B100" s="0" t="inlineStr">
+      <c r="B117" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C100" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E100" s="0" t="inlineStr">
+      <c r="C117" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D117" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E117" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
-      <c r="F100" s="0" t="inlineStr">
+      <c r="F117" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G100" s="0" t="inlineStr">
+      <c r="G117" s="0" t="inlineStr">
         <is>
           <t>2024-10-04</t>
         </is>
       </c>
-      <c r="H100" s="0" t="inlineStr">
+      <c r="H117" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I100" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L100" s="0" t="inlineStr">
+      <c r="I117" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J117" s="0"/>
+      <c r="K117" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L117" s="0" t="inlineStr">
         <is>
           <t>2024-07-09</t>
         </is>
       </c>
-      <c r="M100" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A101" s="0" t="n">
+      <c r="M117" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N117" s="0"/>
+    </row>
+    <row r="118">
+      <c r="A118" s="0" t="n">
         <v>3887</v>
       </c>
-      <c r="B101" s="0" t="inlineStr">
+      <c r="B118" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C101" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E101" s="0" t="inlineStr">
+      <c r="C118" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D118" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E118" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
-      <c r="F101" s="0" t="inlineStr">
+      <c r="F118" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G101" s="0" t="inlineStr">
+      <c r="G118" s="0" t="inlineStr">
         <is>
           <t>2025-09-04</t>
         </is>
       </c>
-      <c r="H101" s="0" t="inlineStr">
+      <c r="H118" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I101" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L101" s="0" t="inlineStr">
+      <c r="I118" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J118" s="0"/>
+      <c r="K118" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L118" s="0" t="inlineStr">
         <is>
           <t>2025-02-25</t>
         </is>
       </c>
-      <c r="M101" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A102" s="0" t="n">
+      <c r="M118" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N118" s="0"/>
+    </row>
+    <row r="119">
+      <c r="A119" s="0" t="n">
         <v>2310</v>
       </c>
-      <c r="B102" s="0" t="inlineStr">
+      <c r="B119" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C102" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E102" s="0" t="inlineStr">
+      <c r="C119" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D119" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E119" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
         </is>
       </c>
-      <c r="F102" s="0" t="inlineStr">
+      <c r="F119" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G102" s="0" t="inlineStr">
+      <c r="G119" s="0" t="inlineStr">
         <is>
           <t>2014-11-04</t>
         </is>
       </c>
-      <c r="H102" s="0" t="inlineStr">
+      <c r="H119" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I102" s="0" t="inlineStr">
+      <c r="I119" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
-      <c r="J102" s="0"/>
-[...5 lines deleted...]
-      <c r="L102" s="0" t="inlineStr">
+      <c r="J119" s="0"/>
+      <c r="K119" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L119" s="0" t="inlineStr">
         <is>
           <t>2013-10-22</t>
         </is>
       </c>
-      <c r="M102" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A103" s="0" t="n">
+      <c r="M119" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N119" s="0"/>
+    </row>
+    <row r="120">
+      <c r="A120" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B103" s="0" t="inlineStr">
+      <c r="B120" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C103" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E103" s="0" t="inlineStr">
+      <c r="C120" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D120" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E120" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F103" s="0" t="inlineStr">
+      <c r="F120" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G103" s="0" t="inlineStr">
+      <c r="G120" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
         </is>
       </c>
-      <c r="H103" s="0" t="inlineStr">
+      <c r="H120" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I103" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L103" s="0" t="inlineStr">
+      <c r="I120" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J120" s="0"/>
+      <c r="K120" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L120" s="0" t="inlineStr">
         <is>
           <t>2022-09-13</t>
         </is>
       </c>
-      <c r="M103" s="0" t="inlineStr">
-[...1124 lines deleted...]
-      </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>4050</v>
+        <v>4034</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J121" s="0"/>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3941</v>
+        <v>4093</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Kleine Anfrage von Andreas Lustenberger und Erich Grob betreffend die Sicherung der Starthilfe für Junglandwirtinnen und Junglandwirte - kantonale Überbrückung bei verzögerten Bundesmittel</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
-[...2 lines deleted...]
-      <c r="N122" s="0"/>
+          <t>Lustenberger Andreas, Grob Erich</t>
+        </is>
+      </c>
+      <c r="N122" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3811</v>
+        <v>3684</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2025-04-11</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>4030</v>
+        <v>3683</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-04-11</t>
         </is>
       </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>4054</v>
+        <v>4121</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J125" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J125" s="0"/>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3965</v>
+        <v>4111</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-05-21</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3733</v>
+        <v>3667</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3758</v>
+        <v>3864</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3990</v>
+        <v>3911</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-04-18</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>4060</v>
+        <v>3785</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alexander Haslimann betreffend befristete Überbrückungsmassnahmen des Kantons Zug bei bundesbedingten Verzögerungen der Auszahlung von Arbeitslosengeldern</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2028-02-20</t>
         </is>
       </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3617</v>
+        <v>4044</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3792</v>
+        <v>3802</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
           <t>2025-11-27</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
           <t>2028-11-27</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>1693</v>
+        <v>3998</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
-          <t>2025-06-30</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2008-06-13</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3778</v>
+        <v>3646</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2028-04-10</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>282</v>
+        <v>3877</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t/>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2030</t>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
-          <t>2030-12-31</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>1995-08-07</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3791</v>
+        <v>4066</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3861</v>
+        <v>3495</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2028-06-05</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2022-11-08</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3765</v>
+        <v>3704</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>4015</v>
+        <v>4050</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3953</v>
+        <v>3941</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J140" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3732</v>
+        <v>3811</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3943</v>
+        <v>4030</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
           <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3889</v>
+        <v>4054</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3816</v>
+        <v>3965</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3283</v>
+        <v>4100</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
+</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Verkürzung der Behandlungsfrist auf 2 Monate, gemäss § 45 Abs. 3 GO KR</t>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-06-30</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3248</v>
+        <v>3733</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3544</v>
+        <v>3758</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>4051</v>
+        <v>3990</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3525</v>
+        <v>4123</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J149" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J149" s="0"/>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2023-02-03</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Balmer Kurt</t>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>4021</v>
+        <v>3617</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3726</v>
+        <v>3792</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>4069</v>
+        <v>1693</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2025-06-30</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2008-06-13</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3932</v>
+        <v>3778</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3819</v>
+        <v>282</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist erstreckt bis 31. Dezember 2030</t>
         </is>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2030-12-31</t>
         </is>
       </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>1995-08-07</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3993</v>
+        <v>3791</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>4039</v>
+        <v>3861</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3885</v>
+        <v>3765</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>4020</v>
+        <v>4105</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>3546</v>
+        <v>4015</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>4047</v>
+        <v>3953</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3584</v>
+        <v>3732</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3972</v>
+        <v>3943</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3826</v>
+        <v>3889</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>4008</v>
+        <v>3816</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>4028</v>
+        <v>3283</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2021-08-23</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3532</v>
+        <v>3248</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>2027-03-21</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2023-02-16</t>
+          <t>2021-05-11</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3680</v>
+        <v>3544</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2023-03-27</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3735</v>
+        <v>4051</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3727</v>
+        <v>3525</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3974</v>
+        <v>4021</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3625</v>
+        <v>3726</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
           <t>2025-07-03</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
           <t>2028-07-03</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3759</v>
+        <v>4117</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-05-21</t>
         </is>
       </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Gwerder Thomas , Iten Patrick</t>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3963</v>
+        <v>4069</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t/>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>4076</v>
+        <v>4102</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J174" s="0"/>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Ehrbar Alessandro</t>
+          <t/>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>3966</v>
+        <v>4103</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J175" s="0"/>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>4037</v>
+        <v>3932</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J176" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>3488</v>
+        <v>3819</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
-          <t>2027-02-28</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>3262</v>
+        <v>3993</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2021-06-09</t>
+          <t>2025-09-08</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>3602</v>
+        <v>4039</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J179" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t/>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>3938</v>
+        <v>3885</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>3989</v>
+        <v>4020</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>3755</v>
+        <v>3546</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2023-03-28</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>3985</v>
+        <v>4047</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>3942</v>
+        <v>3584</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J184" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2027-09-26</t>
         </is>
       </c>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>3502</v>
+        <v>3972</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2022-11-20</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>3562</v>
+        <v>3826</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J186" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>3443</v>
+        <v>4008</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
-          <t>2026-12-14</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2022-06-13</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>4016</v>
+        <v>4028</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J188" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>3616</v>
+        <v>3532</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t/>
         </is>
       </c>
       <c r="J189" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-03-21</t>
         </is>
       </c>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-02-16</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>4045</v>
+        <v>3680</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J190" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>3896</v>
+        <v>3735</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J191" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>4041</v>
+        <v>3727</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>4042</v>
+        <v>3974</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J193" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>4075</v>
+        <v>3625</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia</t>
+          <t/>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>3999</v>
+        <v>3759</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>4011</v>
+        <v>3963</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>4064</v>
+        <v>4076</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J197" s="0" t="inlineStr">
         <is>
           <t>2027-03-26</t>
         </is>
       </c>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>3858</v>
+        <v>4099</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J198" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>4006</v>
+        <v>3966</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J199" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>3354</v>
+        <v>4037</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H200" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I200" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J200" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
+      <c r="K200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L200" s="0" t="inlineStr">
+        <is>
           <t>2025-12-18</t>
         </is>
       </c>
-      <c r="H200" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
-          <t>Spörri Markus, Letter Peter</t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>3930</v>
+        <v>3488</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2024-02-29</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J201" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2027-02-28</t>
         </is>
       </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2022-10-25</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
-        <v>3969</v>
+        <v>3262</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J202" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2021-06-09</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
         </is>
       </c>
       <c r="N202" s="0"/>
     </row>
     <row r="203">
       <c r="A203" s="0" t="n">
-        <v>3869</v>
+        <v>3602</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J203" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2026-12-01</t>
         </is>
       </c>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2023-08-07</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>Schweizer Emil, Monney Esther</t>
         </is>
       </c>
       <c r="N203" s="0"/>
     </row>
     <row r="204">
       <c r="A204" s="0" t="n">
-        <v>3891</v>
+        <v>3938</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J204" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N204" s="0"/>
     </row>
     <row r="205">
       <c r="A205" s="0" t="n">
-        <v>3910</v>
+        <v>3989</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J205" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>3893</v>
+        <v>3755</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J206" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>3579</v>
+        <v>3985</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J207" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>3964</v>
+        <v>3942</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J208" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
-        <v>3734</v>
+        <v>3502</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J209" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2022-11-20</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
       <c r="N209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0" t="n">
-        <v>3960</v>
+        <v>3562</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2023-04-18</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>3621</v>
+        <v>3443</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J211" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2026-12-14</t>
         </is>
       </c>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2022-06-13</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>3676</v>
+        <v>4016</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J212" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>3929</v>
+        <v>3616</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
         </is>
       </c>
       <c r="J213" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>3268</v>
+        <v>4045</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J214" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>2021-06-24</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>3320</v>
+        <v>3896</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J215" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2021-11-02</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>3102</v>
+        <v>4041</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J216" s="0" t="inlineStr">
         <is>
-          <t>2026-12-31</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
-        <v>3988</v>
+        <v>4042</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J217" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0" t="n">
-        <v>3574</v>
+        <v>4075</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J218" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0" t="n">
-        <v>3971</v>
+        <v>3999</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J219" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0" t="n">
-        <v>3827</v>
+        <v>4011</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J220" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N220" s="0"/>
     </row>
     <row r="221">
       <c r="A221" s="0" t="n">
-        <v>3736</v>
+        <v>4064</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J221" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N221" s="0"/>
     </row>
     <row r="222">
       <c r="A222" s="0" t="n">
-        <v>3364</v>
+        <v>3858</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J222" s="0" t="inlineStr">
         <is>
-          <t>2026-09-27</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
-          <t>2022-01-26</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>3725</v>
+        <v>4006</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J223" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
-        <v>3260</v>
+        <v>3354</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J224" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2026-06-28</t>
         </is>
       </c>
       <c r="K224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2021-12-20</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
       <c r="N224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0" t="n">
-        <v>3350</v>
+        <v>3930</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J225" s="0" t="inlineStr">
         <is>
-          <t>2025-11-24</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>2021-12-16</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Brunner Philip C.</t>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N225" s="0"/>
     </row>
     <row r="226">
       <c r="A226" s="0" t="n">
-        <v>3921</v>
+        <v>3969</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juni 2026</t>
         </is>
       </c>
       <c r="J226" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L226" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M226" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N226" s="0"/>
     </row>
     <row r="227">
       <c r="A227" s="0" t="n">
-        <v>3980</v>
+        <v>3869</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2026-01-26</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J227" s="0"/>
+      <c r="J227" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-02</t>
+        </is>
+      </c>
       <c r="K227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>3628</v>
+        <v>3891</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J228" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J228" s="0" t="inlineStr">
+        <is>
+          <t>2029-03-26</t>
+        </is>
+      </c>
       <c r="K228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>3996</v>
+        <v>3910</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert </t>
-[...2 lines deleted...]
-      <c r="J229" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J229" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L229" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2025-04-17</t>
         </is>
       </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
+        <v>3893</v>
+      </c>
+      <c r="B230" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C230" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E230" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+        </is>
+      </c>
+      <c r="F230" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G230" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H230" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J230" s="0" t="inlineStr">
+        <is>
+          <t>2029-04-30</t>
+        </is>
+      </c>
+      <c r="K230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L230" s="0" t="inlineStr">
+        <is>
+          <t>2025-03-10</t>
+        </is>
+      </c>
+      <c r="M230" s="0" t="inlineStr">
+        <is>
+          <t>Iten Patrick, Iten Klemens</t>
+        </is>
+      </c>
+      <c r="N230" s="0"/>
+    </row>
+    <row r="231">
+      <c r="A231" s="0" t="n">
+        <v>3579</v>
+      </c>
+      <c r="B231" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C231" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E231" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+        </is>
+      </c>
+      <c r="F231" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G231" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H231" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J231" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L231" s="0" t="inlineStr">
+        <is>
+          <t>2023-06-06</t>
+        </is>
+      </c>
+      <c r="M231" s="0" t="inlineStr">
+        <is>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+        </is>
+      </c>
+      <c r="N231" s="0"/>
+    </row>
+    <row r="232">
+      <c r="A232" s="0" t="n">
+        <v>3964</v>
+      </c>
+      <c r="B232" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C232" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E232" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+        </is>
+      </c>
+      <c r="F232" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G232" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-28</t>
+        </is>
+      </c>
+      <c r="H232" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J232" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="K232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L232" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-23</t>
+        </is>
+      </c>
+      <c r="M232" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N232" s="0"/>
+    </row>
+    <row r="233">
+      <c r="A233" s="0" t="n">
+        <v>3734</v>
+      </c>
+      <c r="B233" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C233" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E233" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+        </is>
+      </c>
+      <c r="F233" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G233" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H233" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J233" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L233" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-20</t>
+        </is>
+      </c>
+      <c r="M233" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N233" s="0"/>
+    </row>
+    <row r="234">
+      <c r="A234" s="0" t="n">
+        <v>3960</v>
+      </c>
+      <c r="B234" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C234" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E234" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+        </is>
+      </c>
+      <c r="F234" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G234" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-28</t>
+        </is>
+      </c>
+      <c r="H234" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J234" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="K234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L234" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-13</t>
+        </is>
+      </c>
+      <c r="M234" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+        </is>
+      </c>
+      <c r="N234" s="0"/>
+    </row>
+    <row r="235">
+      <c r="A235" s="0" t="n">
+        <v>3621</v>
+      </c>
+      <c r="B235" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C235" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E235" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+        </is>
+      </c>
+      <c r="F235" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G235" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H235" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J235" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L235" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-29</t>
+        </is>
+      </c>
+      <c r="M235" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+        </is>
+      </c>
+      <c r="N235" s="0"/>
+    </row>
+    <row r="236">
+      <c r="A236" s="0" t="n">
+        <v>3676</v>
+      </c>
+      <c r="B236" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C236" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E236" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+        </is>
+      </c>
+      <c r="F236" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G236" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H236" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J236" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L236" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-03</t>
+        </is>
+      </c>
+      <c r="M236" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick, Achermann Heinz</t>
+        </is>
+      </c>
+      <c r="N236" s="0"/>
+    </row>
+    <row r="237">
+      <c r="A237" s="0" t="n">
+        <v>3929</v>
+      </c>
+      <c r="B237" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C237" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E237" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+        </is>
+      </c>
+      <c r="F237" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G237" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="H237" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I237" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J237" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="K237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L237" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-03</t>
+        </is>
+      </c>
+      <c r="M237" s="0" t="inlineStr">
+        <is>
+          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+        </is>
+      </c>
+      <c r="N237" s="0"/>
+    </row>
+    <row r="238">
+      <c r="A238" s="0" t="n">
+        <v>3268</v>
+      </c>
+      <c r="B238" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C238" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E238" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+        </is>
+      </c>
+      <c r="F238" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G238" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H238" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J238" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L238" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-24</t>
+        </is>
+      </c>
+      <c r="M238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N238" s="0"/>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="n">
+        <v>3320</v>
+      </c>
+      <c r="B239" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C239" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E239" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+        </is>
+      </c>
+      <c r="F239" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G239" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-30</t>
+        </is>
+      </c>
+      <c r="H239" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J239" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
+      <c r="K239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L239" s="0" t="inlineStr">
+        <is>
+          <t>2021-11-02</t>
+        </is>
+      </c>
+      <c r="M239" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+        </is>
+      </c>
+      <c r="N239" s="0"/>
+    </row>
+    <row r="240">
+      <c r="A240" s="0" t="n">
+        <v>3102</v>
+      </c>
+      <c r="B240" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C240" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E240" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+        </is>
+      </c>
+      <c r="F240" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G240" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-30</t>
+        </is>
+      </c>
+      <c r="H240" s="0" t="inlineStr">
+        <is>
+          <t>Frist erstreckt</t>
+        </is>
+      </c>
+      <c r="I240" s="0" t="inlineStr">
+        <is>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
+        </is>
+      </c>
+      <c r="J240" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-31</t>
+        </is>
+      </c>
+      <c r="K240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L240" s="0" t="inlineStr">
+        <is>
+          <t>2020-05-12</t>
+        </is>
+      </c>
+      <c r="M240" s="0" t="inlineStr">
+        <is>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+        </is>
+      </c>
+      <c r="N240" s="0"/>
+    </row>
+    <row r="241">
+      <c r="A241" s="0" t="n">
+        <v>3988</v>
+      </c>
+      <c r="B241" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C241" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E241" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F241" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G241" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-02</t>
+        </is>
+      </c>
+      <c r="H241" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J241" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
+      <c r="K241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L241" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-03</t>
+        </is>
+      </c>
+      <c r="M241" s="0" t="inlineStr">
+        <is>
+          <t>Leuenberger Simon</t>
+        </is>
+      </c>
+      <c r="N241" s="0"/>
+    </row>
+    <row r="242">
+      <c r="A242" s="0" t="n">
+        <v>3574</v>
+      </c>
+      <c r="B242" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C242" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E242" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F242" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G242" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H242" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J242" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L242" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-13</t>
+        </is>
+      </c>
+      <c r="M242" s="0" t="inlineStr">
+        <is>
+          <t>Leuenberger Simon</t>
+        </is>
+      </c>
+      <c r="N242" s="0"/>
+    </row>
+    <row r="243">
+      <c r="A243" s="0" t="n">
+        <v>3971</v>
+      </c>
+      <c r="B243" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C243" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E243" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+        </is>
+      </c>
+      <c r="F243" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G243" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-28</t>
+        </is>
+      </c>
+      <c r="H243" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J243" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="K243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L243" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-09</t>
+        </is>
+      </c>
+      <c r="M243" s="0" t="inlineStr">
+        <is>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+        </is>
+      </c>
+      <c r="N243" s="0"/>
+    </row>
+    <row r="244">
+      <c r="A244" s="0" t="n">
+        <v>3827</v>
+      </c>
+      <c r="B244" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C244" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E244" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+        </is>
+      </c>
+      <c r="F244" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G244" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-27</t>
+        </is>
+      </c>
+      <c r="H244" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J244" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
+      <c r="K244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L244" s="0" t="inlineStr">
+        <is>
+          <t>2024-10-14</t>
+        </is>
+      </c>
+      <c r="M244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N244" s="0"/>
+    </row>
+    <row r="245">
+      <c r="A245" s="0" t="n">
+        <v>3736</v>
+      </c>
+      <c r="B245" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C245" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E245" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+        </is>
+      </c>
+      <c r="F245" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G245" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-30</t>
+        </is>
+      </c>
+      <c r="H245" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J245" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
+      <c r="K245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L245" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-21</t>
+        </is>
+      </c>
+      <c r="M245" s="0" t="inlineStr">
+        <is>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+        </is>
+      </c>
+      <c r="N245" s="0"/>
+    </row>
+    <row r="246">
+      <c r="A246" s="0" t="n">
+        <v>3364</v>
+      </c>
+      <c r="B246" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C246" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E246" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+        </is>
+      </c>
+      <c r="F246" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G246" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-28</t>
+        </is>
+      </c>
+      <c r="H246" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I246" s="0" t="inlineStr">
+        <is>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J246" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-27</t>
+        </is>
+      </c>
+      <c r="K246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L246" s="0" t="inlineStr">
+        <is>
+          <t>2022-01-26</t>
+        </is>
+      </c>
+      <c r="M246" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick, Meierhans Thomas</t>
+        </is>
+      </c>
+      <c r="N246" s="0"/>
+    </row>
+    <row r="247">
+      <c r="A247" s="0" t="n">
+        <v>3725</v>
+      </c>
+      <c r="B247" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C247" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E247" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+        </is>
+      </c>
+      <c r="F247" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G247" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H247" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J247" s="0" t="inlineStr">
+        <is>
+          <t>2025-05-23</t>
+        </is>
+      </c>
+      <c r="K247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L247" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-29</t>
+        </is>
+      </c>
+      <c r="M247" s="0" t="inlineStr">
+        <is>
+          <t>Werner Thomas</t>
+        </is>
+      </c>
+      <c r="N247" s="0"/>
+    </row>
+    <row r="248">
+      <c r="A248" s="0" t="n">
+        <v>3260</v>
+      </c>
+      <c r="B248" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C248" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E248" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+        </is>
+      </c>
+      <c r="F248" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G248" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H248" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J248" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L248" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-08</t>
+        </is>
+      </c>
+      <c r="M248" s="0" t="inlineStr">
+        <is>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N248" s="0"/>
+    </row>
+    <row r="249">
+      <c r="A249" s="0" t="n">
+        <v>3350</v>
+      </c>
+      <c r="B249" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C249" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E249" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+        </is>
+      </c>
+      <c r="F249" s="0" t="inlineStr">
+        <is>
+          <t>Büro des Kantonsrats</t>
+        </is>
+      </c>
+      <c r="G249" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I249" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J249" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-24</t>
+        </is>
+      </c>
+      <c r="K249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L249" s="0" t="inlineStr">
+        <is>
+          <t>2021-12-16</t>
+        </is>
+      </c>
+      <c r="M249" s="0" t="inlineStr">
+        <is>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N249" s="0"/>
+    </row>
+    <row r="250">
+      <c r="A250" s="0" t="n">
+        <v>3921</v>
+      </c>
+      <c r="B250" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C250" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E250" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+        </is>
+      </c>
+      <c r="F250" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G250" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-12</t>
+        </is>
+      </c>
+      <c r="H250" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I250" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J250" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="K250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L250" s="0" t="inlineStr">
+        <is>
+          <t>2025-05-05</t>
+        </is>
+      </c>
+      <c r="M250" s="0" t="inlineStr">
+        <is>
+          <t>Straub Vroni</t>
+        </is>
+      </c>
+      <c r="N250" s="0"/>
+    </row>
+    <row r="251">
+      <c r="A251" s="0" t="n">
+        <v>4089</v>
+      </c>
+      <c r="B251" s="0" t="inlineStr">
+        <is>
+          <t>Verschiedenes</t>
+        </is>
+      </c>
+      <c r="C251" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E251" s="0" t="inlineStr">
+        <is>
+          <t>Rechenschaftsbericht 2025 des Obergerichts</t>
+        </is>
+      </c>
+      <c r="F251" s="0" t="inlineStr">
+        <is>
+          <t>Obergericht</t>
+        </is>
+      </c>
+      <c r="G251" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H251" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I251" s="0" t="inlineStr">
+        <is>
+          <t>Direktüberweisung an die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+        </is>
+      </c>
+      <c r="J251" s="0"/>
+      <c r="K251" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission erweitert</t>
+        </is>
+      </c>
+      <c r="L251" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N251" s="0"/>
+    </row>
+    <row r="252">
+      <c r="A252" s="0" t="n">
+        <v>4082</v>
+      </c>
+      <c r="B252" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C252" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E252" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
+        </is>
+      </c>
+      <c r="F252" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G252" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H252" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J252" s="0"/>
+      <c r="K252" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission erweitert</t>
+        </is>
+      </c>
+      <c r="L252" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N252" s="0"/>
+    </row>
+    <row r="253">
+      <c r="A253" s="0" t="n">
+        <v>3980</v>
+      </c>
+      <c r="B253" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C253" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E253" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+        </is>
+      </c>
+      <c r="F253" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G253" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H253" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 2. Lesung</t>
+        </is>
+      </c>
+      <c r="I253" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J253" s="0"/>
+      <c r="K253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L253" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-19</t>
+        </is>
+      </c>
+      <c r="M253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N253" s="0"/>
+    </row>
+    <row r="254">
+      <c r="A254" s="0" t="n">
+        <v>3628</v>
+      </c>
+      <c r="B254" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C254" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E254" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+        </is>
+      </c>
+      <c r="F254" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G254" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-26</t>
+        </is>
+      </c>
+      <c r="H254" s="0" t="inlineStr">
+        <is>
+          <t>Inkrafttreten</t>
+        </is>
+      </c>
+      <c r="I254" s="0" t="inlineStr">
+        <is>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J254" s="0"/>
+      <c r="K254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L254" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-24</t>
+        </is>
+      </c>
+      <c r="M254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N254" s="0"/>
+    </row>
+    <row r="255">
+      <c r="A255" s="0" t="n">
+        <v>3996</v>
+      </c>
+      <c r="B255" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C255" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E255" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+        </is>
+      </c>
+      <c r="F255" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G255" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H255" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 2. Lesung</t>
+        </is>
+      </c>
+      <c r="I255" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J255" s="0"/>
+      <c r="K255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L255" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-16</t>
+        </is>
+      </c>
+      <c r="M255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N255" s="0"/>
+    </row>
+    <row r="256">
+      <c r="A256" s="0" t="n">
         <v>3185</v>
       </c>
-      <c r="B230" s="0" t="inlineStr">
+      <c r="B256" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
-      <c r="C230" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E230" s="0" t="inlineStr">
+      <c r="C256" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E256" s="0" t="inlineStr">
         <is>
           <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
-      <c r="F230" s="0" t="inlineStr">
+      <c r="F256" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G230" s="0" t="inlineStr">
+      <c r="G256" s="0" t="inlineStr">
         <is>
           <t>2024-01-26</t>
         </is>
       </c>
-      <c r="H230" s="0" t="inlineStr">
+      <c r="H256" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I230" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L230" s="0" t="inlineStr">
+      <c r="I256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J256" s="0"/>
+      <c r="K256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L256" s="0" t="inlineStr">
         <is>
           <t>2020-12-15</t>
         </is>
       </c>
-      <c r="M230" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N230" s="0"/>
+      <c r="M256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N256" s="0"/>
+    </row>
+    <row r="257">
+      <c r="A257" s="0" t="n">
+        <v>4098</v>
+      </c>
+      <c r="B257" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C257" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E257" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
+        </is>
+      </c>
+      <c r="F257" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G257" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H257" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J257" s="0"/>
+      <c r="K257" s="0" t="inlineStr">
+        <is>
+          <t>ad-hoc Polizeigesetz, 4098</t>
+        </is>
+      </c>
+      <c r="L257" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="M257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N257" s="0"/>
+    </row>
+    <row r="258">
+      <c r="A258" s="0" t="n">
+        <v>4088</v>
+      </c>
+      <c r="B258" s="0" t="inlineStr">
+        <is>
+          <t>Verschiedenes</t>
+        </is>
+      </c>
+      <c r="C258" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E258" s="0" t="inlineStr">
+        <is>
+          <t>Zwischenbericht zu den per Ende März 2026 zur Berichterstattung fälligen parlamentarischen Vorstössen</t>
+        </is>
+      </c>
+      <c r="F258" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G258" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="H258" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I258" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J258" s="0"/>
+      <c r="K258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L258" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N258" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>