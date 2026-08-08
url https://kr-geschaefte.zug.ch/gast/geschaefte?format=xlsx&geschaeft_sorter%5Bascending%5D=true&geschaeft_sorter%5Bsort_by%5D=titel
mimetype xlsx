--- v4 (2026-06-13)
+++ v5 (2026-08-08)
@@ -62,100 +62,100 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N258" totalsRowShown="0">
-  <autoFilter ref="A1:N258"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N268" totalsRowShown="0">
+  <autoFilter ref="A1:N268"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N258"/>
+  <dimension ref="A1:N268"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="26.18988764044944"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="27.28988764044944"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
+    <col min="13" max="13" bestFit="true" customWidth="true" width="176.88988764044947"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
@@ -310,788 +310,784 @@
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
         </is>
       </c>
       <c r="J3" s="0"/>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
           <t>2024-09-10</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>1775</v>
+        <v>4131</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2010-05-06</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J4" s="0"/>
       <c r="K4" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="L4" s="0"/>
+          <t>Kommission Gesundheit und Soziales</t>
+        </is>
+      </c>
+      <c r="L4" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>2108</v>
+        <v>4130</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
-      <c r="D5" s="0"/>
+      <c r="D5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2000-01-01</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>Datenmigration</t>
-[...2 lines deleted...]
-      <c r="I5" s="0"/>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="J5" s="0"/>
       <c r="K5" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="L5" s="0"/>
+          <t>Kommission Gesundheit und Soziales</t>
+        </is>
+      </c>
+      <c r="L5" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>3994</v>
+        <v>1775</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2010-05-06</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J6" s="0"/>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L6" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L6" s="0"/>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>1901</v>
+        <v>2108</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
-      <c r="D7" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D7" s="0"/>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2000-01-01</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
-[...6 lines deleted...]
-      </c>
+          <t>Datenmigration</t>
+        </is>
+      </c>
+      <c r="I7" s="0"/>
       <c r="J7" s="0"/>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0"/>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>3939</v>
+        <v>3994</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>Parlamentarische Untersuchungskommission, PUK</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J8" s="0"/>
       <c r="K8" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>3507</v>
+        <v>1901</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2010-09-30</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J9" s="0"/>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L9" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L9" s="0"/>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>4091</v>
+        <v>3939</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Bericht 2025 der Ombudsstelle Kanton Zug</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2026-06-03</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J10" s="0"/>
       <c r="K10" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>4061</v>
+        <v>3507</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+        </is>
+      </c>
+      <c r="J11" s="0"/>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2022-11-24</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>4095</v>
+        <v>4061</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>3541</v>
+        <v>4095</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>4101</v>
+        <v>3541</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Staatswirtschaftskommission </t>
+          <t/>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2023-03-21</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>3872</v>
+        <v>4101</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Überweisung an Staatswirtschaftskommission </t>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
         <v>2336</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
@@ -1116,15635 +1112,16284 @@
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J16" s="0"/>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
           <t>2013-12-17</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>4073</v>
+        <v>4086</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Geschäftsbericht 2025</t>
+          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026-06-03</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert 27. August 2026</t>
         </is>
       </c>
       <c r="J17" s="0"/>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>4086</v>
+        <v>3770</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert 27. August 2026</t>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
         </is>
       </c>
       <c r="J18" s="0"/>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>3770</v>
+        <v>3905</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
         </is>
       </c>
       <c r="J19" s="0"/>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>3905</v>
+        <v>1000</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2003-01-30</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J20" s="0"/>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L20" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L20" s="0"/>
       <c r="M20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>1000</v>
+        <v>4078</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2003-01-30</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J21" s="0"/>
+      <c r="J21" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L21" s="0"/>
+      <c r="L21" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>4078</v>
+        <v>4048</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>4048</v>
+        <v>4094</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>4094</v>
+        <v>4038</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>4038</v>
+        <v>4026</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>4026</v>
+        <v>4023</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./.2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
           <t>2026-06-18</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>4023</v>
+        <v>4134</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-06-10</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>4046</v>
+        <v>4153</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+          <t>Interpellation der ALG-Fraktion bezüglich Massnahmen gegen Hitze in öffentlichen Gebäuden</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J28" s="0"/>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>4027</v>
+        <v>4126</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>4065</v>
+        <v>4027</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>4059</v>
+        <v>4065</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>4013</v>
+        <v>4059</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>4043</v>
+        <v>4013</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>4106</v>
+        <v>4043</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>4036</v>
+        <v>4106</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>4084</v>
+        <v>4036</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>4104</v>
+        <v>4084</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
           <t>2026-10-30</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>4119</v>
+        <v>4104</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J38" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J38" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>4035</v>
+        <v>4119</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>4113</v>
+        <v>4035</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
-          <t>2026-11-21</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>4083</v>
+        <v>4113</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-11-21</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>4097</v>
+        <v>4083</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
           <t>2026-04-30</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
           <t>2026-10-30</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Iten Patrick</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>4070</v>
+        <v>4097</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>4018</v>
+        <v>4070</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>4120</v>
+        <v>4018</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Hauses in Bad Schönbrunn</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J45" s="0"/>
+      <c r="J45" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>4112</v>
+        <v>4154</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+          <t>Interpellation von Mirjam Arnold und Jean Luc Mösch betreffend Bahnausbau, Infrastruktur und Kundenfreundlichkeit im öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J46" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J46" s="0"/>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t>Arnold Mirjam, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>4074</v>
+        <v>4120</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>4122</v>
+        <v>4112</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
           <t>2026-05-21</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J48" s="0"/>
+      <c r="J48" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>4055</v>
+        <v>4141</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>4057</v>
+        <v>4074</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>4080</v>
+        <v>4144</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Thomas Werner betreffend Zusammensetzung der aktuellen PUK, Prüfung und Veröffentlichung allfälliger Interessenkonflikte sowie bei Bedarf Austausch der PUK-Mitglieder</t>
+          <t>Interpellation von Philip C. Brunner, Karl Bürgler, Joëlle Gautier, Barbara Gysel, Andreas Iten, Andreas Lustenberger, Jean Luc Mösch, Karl Nussbaumer, Patrick Röösli und Martin Zimmermann betreffend Reintegration von Menschen mit einer Beeinträchtigung in den ersten Arbeitsmarkt</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>Parlamentarische Untersuchungskommission, PUK</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Parlamentarische Untersuchungskommission (PUK). Verkürzung der Behandlungsfrist auf 90 Tage,  gemäss § 45 Abs. 3 GO KR</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J51" s="0"/>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>Brunner Philip C., Bürgler Karl, Gautier Joëlle, Gysel Barbara, Iten Andreas, Lustenberger Andreas, Mösch Jean Luc, Nussbaumer Karl, Röösli Patrick, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>3949</v>
+        <v>4122</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung des Bundes erfolgt.Webseite Amt für Raum und Verkehr: Richtplananpassungen</t>
-[...2 lines deleted...]
-      <c r="J52" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J52" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>4081</v>
+        <v>4147</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
+          <t>Interpellation von Philip C. Brunner und Michael Felber betreffend namentliche Nennung von Petentinnen und Petenten bei der Behandlung von Petitionen</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J53" s="0"/>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Felber Michael</t>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>3286</v>
+        <v>4055</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J54" s="0"/>
+      <c r="J54" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>3285</v>
+        <v>4057</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J55" s="0"/>
+      <c r="J55" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>3958</v>
+        <v>4081</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J56" s="0"/>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>3948</v>
+        <v>4132</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J57" s="0"/>
       <c r="K57" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bildungskommission (BK)</t>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>3957</v>
+        <v>4151</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an die Schaffung des Kompetenzzentrums für den Nationalen Finanzausgleich (NFA) am Institut für Schweizer Wirtschaftspolitik an der Universität Luzern</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J58" s="0"/>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>3956</v>
+        <v>3286</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J59" s="0"/>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>4072</v>
+        <v>3285</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J60" s="0"/>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>2897</v>
+        <v>4152</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Innovationsprojekts «Virtuelles Kraftwerk Zug» der Zug Alliance</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2019-05-18</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J61" s="0"/>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2018-09-18</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>3656</v>
+        <v>3958</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
         </is>
       </c>
       <c r="J62" s="0"/>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>2766</v>
+        <v>3948</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2018-01-25</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J63" s="0"/>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2017-07-11</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>3281</v>
+        <v>4142</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J64" s="0"/>
       <c r="K64" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Zivilschutz, 4142</t>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2021-08-17</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>3208</v>
+        <v>3957</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25/368, Knoten Zollhus, Gemeinde Hünenberg» 
-</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J65" s="0"/>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2021-03-09</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>3592</v>
+        <v>3956</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J66" s="0"/>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>4116</v>
+        <v>4072</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J67" s="0"/>
       <c r="K67" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>3151</v>
+        <v>3656</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2021-06-25</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J68" s="0"/>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2020-10-27</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>3218</v>
+        <v>3281</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J69" s="0"/>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2021-03-23</t>
+          <t>2021-08-17</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>3535</v>
+        <v>3592</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J70" s="0"/>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-07-04</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>3790</v>
+        <v>4116</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" s="0"/>
       <c r="K71" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>3148</v>
+        <v>3151</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
           <t>2021-06-25</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J72" s="0"/>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2020-10-20</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>3534</v>
+        <v>3218</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J73" s="0"/>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2021-03-23</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>4012</v>
+        <v>3535</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2023-10-07</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J74" s="0"/>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2023-02-28</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>4108</v>
+        <v>3790</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J75" s="0"/>
       <c r="K75" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>3594</v>
+        <v>3148</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J76" s="0"/>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
+        <v>3534</v>
+      </c>
+      <c r="B77" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C77" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D77" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E77" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+        </is>
+      </c>
+      <c r="F77" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G77" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H77" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I77" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J77" s="0"/>
+      <c r="K77" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L77" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M77" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N77" s="0"/>
+    </row>
+    <row r="78">
+      <c r="A78" s="0" t="n">
+        <v>4012</v>
+      </c>
+      <c r="B78" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C78" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D78" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E78" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+        </is>
+      </c>
+      <c r="F78" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G78" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="H78" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I78" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J78" s="0"/>
+      <c r="K78" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L78" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-28</t>
+        </is>
+      </c>
+      <c r="M78" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N78" s="0"/>
+    </row>
+    <row r="79">
+      <c r="A79" s="0" t="n">
+        <v>4108</v>
+      </c>
+      <c r="B79" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C79" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D79" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E79" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+        </is>
+      </c>
+      <c r="F79" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G79" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
+      <c r="H79" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I79" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J79" s="0"/>
+      <c r="K79" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L79" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M79" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N79" s="0"/>
+    </row>
+    <row r="80">
+      <c r="A80" s="0" t="n">
+        <v>3594</v>
+      </c>
+      <c r="B80" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C80" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D80" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E80" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+        </is>
+      </c>
+      <c r="F80" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G80" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H80" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I80" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J80" s="0"/>
+      <c r="K80" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L80" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M80" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N80" s="0"/>
+    </row>
+    <row r="81">
+      <c r="A81" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B77" s="0" t="inlineStr">
+      <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C77" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E77" s="0" t="inlineStr">
+      <c r="C81" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D81" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E81" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F77" s="0" t="inlineStr">
+      <c r="F81" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G77" s="0" t="inlineStr">
+      <c r="G81" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
-        </is>
-[...246 lines deleted...]
-          <t>2019-07-01</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J81" s="0"/>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2019-02-19</t>
+          <t>2021-04-13</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>2635</v>
+        <v>3595</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2017-03-10</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J82" s="0"/>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2016-06-07</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>2640</v>
+        <v>2291</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2017-03-30</t>
+          <t>2013-09-26</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J83" s="0"/>
       <c r="K83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2016-06-21</t>
+          <t>2013-09-10</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>3808</v>
+        <v>2635</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J84" s="0"/>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L84" s="0"/>
+      <c r="L84" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-07</t>
+        </is>
+      </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>4014</v>
+        <v>2640</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J85" s="0"/>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2016-06-21</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>2024</v>
+        <v>3808</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J86" s="0"/>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0"/>
       <c r="M86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3867</v>
+        <v>4014</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J87" s="0"/>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="N87" s="0"/>
+      <c r="N87" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>3888</v>
+        <v>2024</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2011-07-07</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J88" s="0"/>
       <c r="K88" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="L88" s="0"/>
       <c r="M88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>2855</v>
+        <v>3867</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2019-05-16</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J89" s="0"/>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2018-03-27</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>4118</v>
+        <v>3888</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J90" s="0"/>
       <c r="K90" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>4087</v>
+        <v>2855</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Kenntnisnahme des Geschäftsberichts inkl. Jahresrechnung 2025 der Gebäudeversicherung Zug</t>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2026-06-03</t>
+          <t>2019-05-16</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J91" s="0"/>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2018-03-27</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>4109</v>
+        <v>4118</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J92" s="0"/>
       <c r="K92" s="0" t="inlineStr">
         <is>
-          <t>Kommission Hochbau</t>
+          <t>ad-hoc Olympische Spiele, 4118</t>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>3439</v>
+        <v>4109</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2023-05-11</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J93" s="0"/>
       <c r="K93" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2022-06-07</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>3480</v>
+        <v>3439</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2023-08-18</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J94" s="0"/>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2022-09-20</t>
+          <t>2022-06-07</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>2655</v>
+        <v>3480</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2018-01-20</t>
+          <t>2023-08-18</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J95" s="0"/>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2016-08-23</t>
+          <t>2022-09-20</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>3866</v>
+        <v>2655</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="J96" s="0"/>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2016-08-23</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>3512</v>
+        <v>3866</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2024-01-12</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
         </is>
       </c>
       <c r="J97" s="0"/>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2022-12-20</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>3129</v>
+        <v>4129</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2021-06-05</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J98" s="0"/>
       <c r="K98" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2020-08-18</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>3613</v>
+        <v>3512</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2024-01-12</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J99" s="0"/>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2022-12-20</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>3743</v>
+        <v>3129</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J100" s="0"/>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2020-08-18</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>3742</v>
+        <v>3613</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J101" s="0"/>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2023-08-29</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>3923</v>
+        <v>3743</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J102" s="0"/>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>3471</v>
+        <v>3742</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2023-09-08</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J103" s="0"/>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2022-08-23</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>2212</v>
+        <v>3923</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2013-08-29</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J104" s="0"/>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L104" s="0"/>
+      <c r="L104" s="0" t="inlineStr">
+        <is>
+          <t>2025-05-06</t>
+        </is>
+      </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
+        <v>3471</v>
+      </c>
+      <c r="B105" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C105" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D105" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E105" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
+        </is>
+      </c>
+      <c r="F105" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G105" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-08</t>
+        </is>
+      </c>
+      <c r="H105" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I105" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J105" s="0"/>
+      <c r="K105" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L105" s="0" t="inlineStr">
+        <is>
+          <t>2022-08-23</t>
+        </is>
+      </c>
+      <c r="M105" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N105" s="0"/>
+    </row>
+    <row r="106">
+      <c r="A106" s="0" t="n">
+        <v>2212</v>
+      </c>
+      <c r="B106" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C106" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D106" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E106" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+        </is>
+      </c>
+      <c r="F106" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G106" s="0" t="inlineStr">
+        <is>
+          <t>2013-08-29</t>
+        </is>
+      </c>
+      <c r="H106" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I106" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J106" s="0"/>
+      <c r="K106" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L106" s="0"/>
+      <c r="M106" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N106" s="0"/>
+    </row>
+    <row r="107">
+      <c r="A107" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B105" s="0" t="inlineStr">
+      <c r="B107" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C105" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E105" s="0" t="inlineStr">
+      <c r="C107" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D107" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E107" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F105" s="0" t="inlineStr">
+      <c r="F107" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G105" s="0" t="inlineStr">
+      <c r="G107" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
-        </is>
-[...122 lines deleted...]
-          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J107" s="0"/>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2022-06-28</t>
+          <t>2023-02-21</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>3165</v>
+        <v>2885</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2021-08-21</t>
+          <t>2019-02-20</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J108" s="0"/>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2020-11-03</t>
+          <t>2018-07-03</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>2050</v>
+        <v>3453</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2012-05-03</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J109" s="0"/>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L109" s="0"/>
+      <c r="L109" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-28</t>
+        </is>
+      </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>2501</v>
+        <v>3165</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2016-04-09</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J110" s="0"/>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2015-03-31</t>
+          <t>2020-11-03</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>1977</v>
+        <v>2050</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2012-05-03</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J111" s="0"/>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0"/>
       <c r="M111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>3569</v>
+        <v>2501</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2016-04-09</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J112" s="0"/>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2015-03-31</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>3950</v>
+        <v>1977</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2011-03-31</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J113" s="0"/>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L113" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L113" s="0"/>
       <c r="M113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>1393</v>
+        <v>3569</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2006-06-01</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0"/>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L114" s="0"/>
+      <c r="L114" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-02</t>
+        </is>
+      </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>1251</v>
+        <v>3950</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2005-02-24</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Referendumsfrist abgelaufen</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Referendumsfrist ist unbenutzt abgelaufen.</t>
         </is>
       </c>
       <c r="J115" s="0"/>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L115" s="0"/>
+      <c r="L115" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-01</t>
+        </is>
+      </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>4110</v>
+        <v>1393</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2006-06-01</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J116" s="0"/>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L116" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L116" s="0"/>
       <c r="M116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3767</v>
+        <v>1251</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2005-02-24</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J117" s="0"/>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L117" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L117" s="0"/>
       <c r="M117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3887</v>
+        <v>4110</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J118" s="0"/>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>2310</v>
+        <v>3767</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2014-11-04</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J119" s="0"/>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2013-10-22</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
+        <v>3887</v>
+      </c>
+      <c r="B120" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C120" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D120" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E120" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+        </is>
+      </c>
+      <c r="F120" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G120" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-04</t>
+        </is>
+      </c>
+      <c r="H120" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I120" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J120" s="0"/>
+      <c r="K120" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L120" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-25</t>
+        </is>
+      </c>
+      <c r="M120" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N120" s="0"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="0" t="n">
+        <v>2310</v>
+      </c>
+      <c r="B121" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C121" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D121" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E121" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+        </is>
+      </c>
+      <c r="F121" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G121" s="0" t="inlineStr">
+        <is>
+          <t>2014-11-04</t>
+        </is>
+      </c>
+      <c r="H121" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I121" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+        </is>
+      </c>
+      <c r="J121" s="0"/>
+      <c r="K121" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L121" s="0" t="inlineStr">
+        <is>
+          <t>2013-10-22</t>
+        </is>
+      </c>
+      <c r="M121" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N121" s="0"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B120" s="0" t="inlineStr">
+      <c r="B122" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C120" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E120" s="0" t="inlineStr">
+      <c r="C122" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D122" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E122" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F120" s="0" t="inlineStr">
+      <c r="F122" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G120" s="0" t="inlineStr">
+      <c r="G122" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
         </is>
       </c>
-      <c r="H120" s="0" t="inlineStr">
+      <c r="H122" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I120" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L120" s="0" t="inlineStr">
+      <c r="I122" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J122" s="0"/>
+      <c r="K122" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L122" s="0" t="inlineStr">
         <is>
           <t>2022-09-13</t>
         </is>
       </c>
-      <c r="M120" s="0" t="inlineStr">
-[...126 lines deleted...]
-      </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3684</v>
+        <v>4034</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J123" s="0"/>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t/>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3683</v>
+        <v>3684</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
           <t>2024-04-11</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2025-04-11</t>
         </is>
       </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
           <t>2024-02-23</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
           <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>4121</v>
+        <v>3683</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J125" s="0"/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J125" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-11</t>
+        </is>
+      </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>4111</v>
+        <v>4121</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>2027-05-21</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3667</v>
+        <v>4155</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Motion der ALG-Fraktion betreffend kantonale Hitzestrategie und Hitze-Koordinationsstelle (Taskforce) 
+</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J127" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J127" s="0"/>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3864</v>
+        <v>4111</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2027-05-21</t>
         </is>
       </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3911</v>
+        <v>3667</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3785</v>
+        <v>3864</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
-          <t>2028-02-20</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
           <t>FDP</t>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>4044</v>
+        <v>3785</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2028-02-20</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3802</v>
+        <v>4157</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Motion der Fraktion Die Mitte betreffend Kontrolle von Strafregisterauszügen für die Erteilung von Aufenthaltsbewilligungen</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J132" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J132" s="0"/>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
           <t>Die Mitte</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3998</v>
+        <v>4044</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3646</v>
+        <v>3802</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3877</v>
+        <v>3998</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>4066</v>
+        <v>3646</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2028-04-10</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3495</v>
+        <v>3877</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>2028-06-05</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3704</v>
+        <v>4066</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>4050</v>
+        <v>3495</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2028-06-05</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2022-11-08</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3941</v>
+        <v>4148</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Motion der SP-Fraktion betreffend Wohnraum statt Business Apartments</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J140" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J140" s="0"/>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3811</v>
+        <v>3704</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>4030</v>
+        <v>4050</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>4054</v>
+        <v>3941</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3965</v>
+        <v>3811</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
+        <v>4030</v>
+      </c>
+      <c r="B145" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C145" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D145" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E145" s="0" t="inlineStr">
+        <is>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+        </is>
+      </c>
+      <c r="F145" s="0" t="inlineStr">
+        <is>
+          <t>Büro des Kantonsrats</t>
+        </is>
+      </c>
+      <c r="G145" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H145" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Büro des Kantonsrats</t>
+        </is>
+      </c>
+      <c r="I145" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J145" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-18</t>
+        </is>
+      </c>
+      <c r="K145" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L145" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-01</t>
+        </is>
+      </c>
+      <c r="M145" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N145" s="0"/>
+    </row>
+    <row r="146">
+      <c r="A146" s="0" t="n">
+        <v>4054</v>
+      </c>
+      <c r="B146" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C146" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D146" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E146" s="0" t="inlineStr">
+        <is>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+        </is>
+      </c>
+      <c r="F146" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G146" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="H146" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I146" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J146" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-26</t>
+        </is>
+      </c>
+      <c r="K146" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L146" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-02</t>
+        </is>
+      </c>
+      <c r="M146" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N146" s="0"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="0" t="n">
+        <v>3965</v>
+      </c>
+      <c r="B147" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C147" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D147" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E147" s="0" t="inlineStr">
+        <is>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+        </is>
+      </c>
+      <c r="F147" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G147" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-28</t>
+        </is>
+      </c>
+      <c r="H147" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I147" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J147" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="K147" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L147" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-23</t>
+        </is>
+      </c>
+      <c r="M147" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N147" s="0"/>
+    </row>
+    <row r="148">
+      <c r="A148" s="0" t="n">
         <v>4100</v>
       </c>
-      <c r="B145" s="0" t="inlineStr">
+      <c r="B148" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C145" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E145" s="0" t="inlineStr">
+      <c r="C148" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D148" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E148" s="0" t="inlineStr">
         <is>
           <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
 </t>
         </is>
       </c>
-      <c r="F145" s="0" t="inlineStr">
+      <c r="F148" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G145" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J145" s="0" t="inlineStr">
+      <c r="G148" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="H148" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I148" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J148" s="0" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
-      <c r="K145" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L145" s="0" t="inlineStr">
+      <c r="K148" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L148" s="0" t="inlineStr">
         <is>
           <t>2026-04-09</t>
         </is>
       </c>
-      <c r="M145" s="0" t="inlineStr">
+      <c r="M148" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
-        </is>
-[...196 lines deleted...]
-          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>4123</v>
+        <v>3733</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2026-05-24</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J149" s="0"/>
+      <c r="J149" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2026-05-24</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Schumpf Etienne</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3617</v>
+        <v>3758</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3792</v>
+        <v>3990</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>1693</v>
+        <v>4123</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>2025-06-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2008-06-13</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3778</v>
+        <v>4136</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2026-06-11</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>Gössi Alois, Gwerder Thomas </t>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>282</v>
+        <v>3617</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2030</t>
+          <t/>
         </is>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
-          <t>2030-12-31</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>1995-08-07</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3791</v>
+        <v>3792</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
           <t>2024-08-29</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3861</v>
+        <v>1693</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2025-06-30</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2008-06-13</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3765</v>
+        <v>3778</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>4105</v>
+        <v>282</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist erstreckt bis 31. Dezember 2030</t>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2030-12-31</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>1995-08-07</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>4015</v>
+        <v>3791</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
           <t>2025-11-26</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3953</v>
+        <v>3861</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3732</v>
+        <v>3765</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3943</v>
+        <v>4105</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3889</v>
+        <v>4015</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3816</v>
+        <v>3953</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3283</v>
+        <v>4143</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Motion von Karl Nussbaumer, Philip C. Brunner, Karl Bürgler, Andreas Lustenberger, Andreas Iten, Barbara Gysel, Martin Zimmermann, Jean Luc Mösch und Patrick Röösli betreffend Förderung der beruflichen Inklusion von Menschen mit Behinderungen durch finanziellen Ausgleich für Arbeitgebende</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J165" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J165" s="0"/>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Bürgler Karl, Lustenberger Andreas, Iten Andreas, Gysel Barbara, Zimmermann Martin, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3248</v>
+        <v>3732</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3544</v>
+        <v>4133</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>Balmer Kurt, Felber Michael</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>4051</v>
+        <v>3889</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3525</v>
+        <v>3816</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2023-02-03</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Balmer Kurt</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>4021</v>
+        <v>3283</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2021-08-23</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3726</v>
+        <v>3248</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2021-05-11</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>4117</v>
+        <v>4139</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
-          <t>2027-05-21</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t>Gwerder Thomas , Iten Patrick</t>
+          <t>Riboni Michael, Bürgler Karl</t>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>4069</v>
+        <v>3544</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2023-03-27</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>4102</v>
+        <v>4051</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
-[...2 lines deleted...]
-      <c r="J174" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J174" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-26</t>
+        </is>
+      </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>4103</v>
+        <v>3525</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
-[...2 lines deleted...]
-      <c r="J175" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J175" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>3932</v>
+        <v>4021</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J176" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>3819</v>
+        <v>3726</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>3993</v>
+        <v>4117</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
           <t>2026-05-21</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-05-21</t>
         </is>
       </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Gwerder Thomas , Iten Patrick</t>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>4039</v>
+        <v>4069</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J179" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>3885</v>
+        <v>4102</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J180" s="0"/>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>4020</v>
+        <v>4145</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J181" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J181" s="0"/>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>3546</v>
+        <v>4103</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J182" s="0"/>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>4047</v>
+        <v>3932</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>3584</v>
+        <v>4156</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J184" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J184" s="0"/>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>3972</v>
+        <v>3819</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>3826</v>
+        <v>4149</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Postulat der ALG-Fraktion betreffend wirksamen Schutz von Wohnraum vor der Zweckentfremdung durch Business Apartments</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J186" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J186" s="0"/>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>4008</v>
+        <v>4039</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>4028</v>
+        <v>3885</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J188" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>3532</v>
+        <v>4020</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J189" s="0" t="inlineStr">
         <is>
-          <t>2027-03-21</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2023-02-16</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>3680</v>
+        <v>3546</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J190" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2023-03-28</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>3735</v>
+        <v>4047</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J191" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>3727</v>
+        <v>4125</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>3974</v>
+        <v>3584</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J193" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-09-26</t>
         </is>
       </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>3625</v>
+        <v>3972</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>3759</v>
+        <v>3826</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>3963</v>
+        <v>4008</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>4076</v>
+        <v>4028</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J197" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Ehrbar Alessandro</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>4099</v>
+        <v>3532</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J198" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-03-21</t>
         </is>
       </c>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2023-02-16</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>3966</v>
+        <v>3680</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J199" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>4037</v>
+        <v>3735</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J200" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>3488</v>
+        <v>3727</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J201" s="0" t="inlineStr">
         <is>
-          <t>2027-02-28</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
-        <v>3262</v>
+        <v>3974</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J202" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>2021-06-09</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N202" s="0"/>
     </row>
     <row r="203">
       <c r="A203" s="0" t="n">
-        <v>3602</v>
+        <v>3625</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J203" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t/>
         </is>
       </c>
       <c r="N203" s="0"/>
     </row>
     <row r="204">
       <c r="A204" s="0" t="n">
-        <v>3938</v>
+        <v>3759</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J204" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N204" s="0"/>
     </row>
     <row r="205">
       <c r="A205" s="0" t="n">
-        <v>3989</v>
+        <v>3963</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J205" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>3755</v>
+        <v>4076</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J206" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>3985</v>
+        <v>4099</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J207" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>3942</v>
+        <v>3966</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J208" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
-        <v>3502</v>
+        <v>4037</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J209" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2029-07-02</t>
         </is>
       </c>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>2022-11-20</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0" t="n">
-        <v>3562</v>
+        <v>3488</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-02-29</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2027-02-28</t>
         </is>
       </c>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2022-10-25</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>3443</v>
+        <v>3262</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J211" s="0" t="inlineStr">
         <is>
-          <t>2026-12-14</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2022-06-13</t>
+          <t>2021-06-09</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>4016</v>
+        <v>3602</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J212" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-12-01</t>
         </is>
       </c>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2023-08-07</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>Schweizer Emil, Monney Esther</t>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>3616</v>
+        <v>3938</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J213" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>4045</v>
+        <v>3989</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J214" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>3896</v>
+        <v>3755</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J215" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>4041</v>
+        <v>3985</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J216" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
-        <v>4042</v>
+        <v>4138</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J217" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
         </is>
       </c>
       <c r="N217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0" t="n">
-        <v>4075</v>
+        <v>3942</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J218" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0" t="n">
-        <v>3999</v>
+        <v>3502</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J219" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2022-11-20</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
       <c r="N219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0" t="n">
-        <v>4011</v>
+        <v>3562</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J220" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2023-04-18</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
         </is>
       </c>
       <c r="N220" s="0"/>
     </row>
     <row r="221">
       <c r="A221" s="0" t="n">
-        <v>4064</v>
+        <v>3443</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J221" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2026-12-14</t>
         </is>
       </c>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2022-06-13</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
-          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
       <c r="N221" s="0"/>
     </row>
     <row r="222">
       <c r="A222" s="0" t="n">
-        <v>3858</v>
+        <v>4016</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J222" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>4006</v>
+        <v>3616</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
         </is>
       </c>
       <c r="J223" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
-        <v>3354</v>
+        <v>4150</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+          <t>Postulat von Jean Luc Mösch, Fabio Iten, Philip C. Brunner, Drin Alaj und Flurin Grond betreffend die Realisierung eines kantonalen Kongress- und Veranstaltungsgebäudes (Kongresszentrum) für Grossanlässe im Kanton Zug</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J224" s="0"/>
       <c r="K224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>2021-12-20</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
-          <t>Spörri Markus, Letter Peter</t>
+          <t>Mösch Jean Luc, Iten Fabio, Brunner Philip C., Alaj Drin, Grond Flurin</t>
         </is>
       </c>
       <c r="N224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0" t="n">
-        <v>3930</v>
+        <v>4045</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J225" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N225" s="0"/>
     </row>
     <row r="226">
       <c r="A226" s="0" t="n">
-        <v>3969</v>
+        <v>3896</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juni 2026</t>
+          <t>Frist: 30. Juni 2027</t>
         </is>
       </c>
       <c r="J226" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-06-30</t>
         </is>
       </c>
       <c r="K226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L226" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M226" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N226" s="0"/>
     </row>
     <row r="227">
       <c r="A227" s="0" t="n">
-        <v>3869</v>
+        <v>4041</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J227" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>3891</v>
+        <v>4042</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J228" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>3910</v>
+        <v>4075</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J229" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L229" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
-        <v>3893</v>
+        <v>3999</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J230" s="0" t="inlineStr">
         <is>
-          <t>2029-04-30</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L230" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N230" s="0"/>
     </row>
     <row r="231">
       <c r="A231" s="0" t="n">
-        <v>3579</v>
+        <v>4011</v>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J231" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L231" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N231" s="0"/>
     </row>
     <row r="232">
       <c r="A232" s="0" t="n">
-        <v>3964</v>
+        <v>4064</v>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J232" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L232" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N232" s="0"/>
     </row>
     <row r="233">
       <c r="A233" s="0" t="n">
-        <v>3734</v>
+        <v>4140</v>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J233" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L233" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M233" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
         </is>
       </c>
       <c r="N233" s="0"/>
     </row>
     <row r="234">
       <c r="A234" s="0" t="n">
-        <v>3960</v>
+        <v>3858</v>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F234" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I234" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J234" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L234" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M234" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N234" s="0"/>
     </row>
     <row r="235">
       <c r="A235" s="0" t="n">
-        <v>3621</v>
+        <v>4006</v>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J235" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L235" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M235" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N235" s="0"/>
     </row>
     <row r="236">
       <c r="A236" s="0" t="n">
-        <v>3676</v>
+        <v>3354</v>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I236" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J236" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2026-06-28</t>
         </is>
       </c>
       <c r="K236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L236" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2021-12-20</t>
         </is>
       </c>
       <c r="M236" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
       <c r="N236" s="0"/>
     </row>
     <row r="237">
       <c r="A237" s="0" t="n">
-        <v>3929</v>
+        <v>3930</v>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H237" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Nicht-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I237" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J237" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L237" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="M237" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
-[...2 lines deleted...]
-      <c r="N237" s="0"/>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N237" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="n">
-        <v>3268</v>
+        <v>3969</v>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F238" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I238" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J238" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
-          <t>2021-06-24</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M238" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N238" s="0"/>
     </row>
     <row r="239">
       <c r="A239" s="0" t="n">
-        <v>3320</v>
+        <v>3869</v>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F239" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J239" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L239" s="0" t="inlineStr">
         <is>
-          <t>2021-11-02</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M239" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N239" s="0"/>
     </row>
     <row r="240">
       <c r="A240" s="0" t="n">
-        <v>3102</v>
+        <v>3891</v>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F240" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I240" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J240" s="0" t="inlineStr">
         <is>
-          <t>2026-12-31</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N240" s="0"/>
     </row>
     <row r="241">
       <c r="A241" s="0" t="n">
-        <v>3988</v>
+        <v>3893</v>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J241" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2029-04-30</t>
         </is>
       </c>
       <c r="K241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N241" s="0"/>
     </row>
     <row r="242">
       <c r="A242" s="0" t="n">
-        <v>3574</v>
+        <v>3579</v>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
         </is>
       </c>
       <c r="F242" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J242" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L242" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N242" s="0"/>
     </row>
     <row r="243">
       <c r="A243" s="0" t="n">
-        <v>3971</v>
+        <v>3964</v>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F243" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I243" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J243" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L243" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M243" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N243" s="0"/>
     </row>
     <row r="244">
       <c r="A244" s="0" t="n">
-        <v>3827</v>
+        <v>4127</v>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
         </is>
       </c>
       <c r="F244" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H244" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J244" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L244" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2026-06-07</t>
         </is>
       </c>
       <c r="M244" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N244" s="0"/>
     </row>
     <row r="245">
       <c r="A245" s="0" t="n">
-        <v>3736</v>
+        <v>3734</v>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F245" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H245" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J245" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L245" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M245" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N245" s="0"/>
     </row>
     <row r="246">
       <c r="A246" s="0" t="n">
-        <v>3364</v>
+        <v>3960</v>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F246" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I246" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J246" s="0" t="inlineStr">
         <is>
-          <t>2026-09-27</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L246" s="0" t="inlineStr">
         <is>
-          <t>2022-01-26</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M246" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N246" s="0"/>
     </row>
     <row r="247">
       <c r="A247" s="0" t="n">
-        <v>3725</v>
+        <v>3621</v>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J247" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L247" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M247" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N247" s="0"/>
     </row>
     <row r="248">
       <c r="A248" s="0" t="n">
-        <v>3260</v>
+        <v>3676</v>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F248" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J248" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L248" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M248" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N248" s="0"/>
     </row>
     <row r="249">
       <c r="A249" s="0" t="n">
-        <v>3350</v>
+        <v>3268</v>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
         </is>
       </c>
       <c r="F249" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H249" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I249" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t/>
         </is>
       </c>
       <c r="J249" s="0" t="inlineStr">
         <is>
-          <t>2025-11-24</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L249" s="0" t="inlineStr">
         <is>
-          <t>2021-12-16</t>
+          <t>2021-06-24</t>
         </is>
       </c>
       <c r="M249" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Brunner Philip C.</t>
+          <t/>
         </is>
       </c>
       <c r="N249" s="0"/>
     </row>
     <row r="250">
       <c r="A250" s="0" t="n">
-        <v>3921</v>
+        <v>3320</v>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
       <c r="F250" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H250" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I250" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J250" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L250" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2021-11-02</t>
         </is>
       </c>
       <c r="M250" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
       <c r="N250" s="0"/>
     </row>
     <row r="251">
       <c r="A251" s="0" t="n">
-        <v>4089</v>
+        <v>3102</v>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
-          <t>Rechenschaftsbericht 2025 des Obergerichts</t>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
       <c r="F251" s="0" t="inlineStr">
         <is>
-          <t>Obergericht</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H251" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I251" s="0" t="inlineStr">
         <is>
-          <t>Direktüberweisung an die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
-[...2 lines deleted...]
-      <c r="J251" s="0"/>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
+        </is>
+      </c>
+      <c r="J251" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-31</t>
+        </is>
+      </c>
       <c r="K251" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L251" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2020-05-12</t>
         </is>
       </c>
       <c r="M251" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N251" s="0"/>
     </row>
     <row r="252">
       <c r="A252" s="0" t="n">
-        <v>4082</v>
+        <v>3988</v>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F252" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H252" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J252" s="0"/>
+      <c r="J252" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K252" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L252" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M252" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N252" s="0"/>
     </row>
     <row r="253">
       <c r="A253" s="0" t="n">
-        <v>3980</v>
+        <v>3574</v>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
         </is>
       </c>
       <c r="F253" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H253" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I253" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J253" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J253" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
       <c r="K253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L253" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2023-05-13</t>
         </is>
       </c>
       <c r="M253" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N253" s="0"/>
     </row>
     <row r="254">
       <c r="A254" s="0" t="n">
-        <v>3628</v>
+        <v>3971</v>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C254" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E254" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F254" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G254" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H254" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I254" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J254" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J254" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L254" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M254" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N254" s="0"/>
     </row>
     <row r="255">
       <c r="A255" s="0" t="n">
-        <v>3996</v>
+        <v>3827</v>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C255" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E255" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F255" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G255" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H255" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I255" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J255" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J255" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L255" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N255" s="0"/>
     </row>
     <row r="256">
       <c r="A256" s="0" t="n">
-        <v>3185</v>
+        <v>3736</v>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C256" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E256" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F256" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G256" s="0" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H256" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J256" s="0"/>
+      <c r="J256" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L256" s="0" t="inlineStr">
         <is>
-          <t>2020-12-15</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M256" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N256" s="0"/>
     </row>
     <row r="257">
       <c r="A257" s="0" t="n">
-        <v>4098</v>
+        <v>3364</v>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C257" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E257" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision Polizeigesetz (PolG)</t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F257" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G257" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H257" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I257" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J257" s="0"/>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J257" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-27</t>
+        </is>
+      </c>
       <c r="K257" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Polizeigesetz, 4098</t>
+          <t/>
         </is>
       </c>
       <c r="L257" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M257" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N257" s="0"/>
     </row>
     <row r="258">
       <c r="A258" s="0" t="n">
+        <v>3725</v>
+      </c>
+      <c r="B258" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C258" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E258" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+        </is>
+      </c>
+      <c r="F258" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G258" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H258" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J258" s="0" t="inlineStr">
+        <is>
+          <t>2025-05-23</t>
+        </is>
+      </c>
+      <c r="K258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L258" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-29</t>
+        </is>
+      </c>
+      <c r="M258" s="0" t="inlineStr">
+        <is>
+          <t>Werner Thomas</t>
+        </is>
+      </c>
+      <c r="N258" s="0"/>
+    </row>
+    <row r="259">
+      <c r="A259" s="0" t="n">
+        <v>3260</v>
+      </c>
+      <c r="B259" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C259" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E259" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+        </is>
+      </c>
+      <c r="F259" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G259" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H259" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J259" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L259" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-08</t>
+        </is>
+      </c>
+      <c r="M259" s="0" t="inlineStr">
+        <is>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N259" s="0"/>
+    </row>
+    <row r="260">
+      <c r="A260" s="0" t="n">
+        <v>3350</v>
+      </c>
+      <c r="B260" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C260" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E260" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+        </is>
+      </c>
+      <c r="F260" s="0" t="inlineStr">
+        <is>
+          <t>Büro des Kantonsrats</t>
+        </is>
+      </c>
+      <c r="G260" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I260" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J260" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-24</t>
+        </is>
+      </c>
+      <c r="K260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L260" s="0" t="inlineStr">
+        <is>
+          <t>2021-12-16</t>
+        </is>
+      </c>
+      <c r="M260" s="0" t="inlineStr">
+        <is>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N260" s="0"/>
+    </row>
+    <row r="261">
+      <c r="A261" s="0" t="n">
+        <v>4082</v>
+      </c>
+      <c r="B261" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C261" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E261" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
+        </is>
+      </c>
+      <c r="F261" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G261" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H261" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J261" s="0"/>
+      <c r="K261" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission erweitert</t>
+        </is>
+      </c>
+      <c r="L261" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N261" s="0"/>
+    </row>
+    <row r="262">
+      <c r="A262" s="0" t="n">
+        <v>3980</v>
+      </c>
+      <c r="B262" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C262" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E262" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+        </is>
+      </c>
+      <c r="F262" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G262" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H262" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 2. Lesung</t>
+        </is>
+      </c>
+      <c r="I262" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J262" s="0"/>
+      <c r="K262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L262" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-19</t>
+        </is>
+      </c>
+      <c r="M262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N262" s="0"/>
+    </row>
+    <row r="263">
+      <c r="A263" s="0" t="n">
+        <v>3628</v>
+      </c>
+      <c r="B263" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C263" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E263" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+        </is>
+      </c>
+      <c r="F263" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G263" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-26</t>
+        </is>
+      </c>
+      <c r="H263" s="0" t="inlineStr">
+        <is>
+          <t>Inkrafttreten</t>
+        </is>
+      </c>
+      <c r="I263" s="0" t="inlineStr">
+        <is>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J263" s="0"/>
+      <c r="K263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L263" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-24</t>
+        </is>
+      </c>
+      <c r="M263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N263" s="0"/>
+    </row>
+    <row r="264">
+      <c r="A264" s="0" t="n">
+        <v>3996</v>
+      </c>
+      <c r="B264" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C264" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E264" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+        </is>
+      </c>
+      <c r="F264" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G264" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H264" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 2. Lesung</t>
+        </is>
+      </c>
+      <c r="I264" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J264" s="0"/>
+      <c r="K264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L264" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-16</t>
+        </is>
+      </c>
+      <c r="M264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N264" s="0"/>
+    </row>
+    <row r="265">
+      <c r="A265" s="0" t="n">
+        <v>3185</v>
+      </c>
+      <c r="B265" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C265" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E265" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
+        </is>
+      </c>
+      <c r="F265" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G265" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-26</t>
+        </is>
+      </c>
+      <c r="H265" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J265" s="0"/>
+      <c r="K265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L265" s="0" t="inlineStr">
+        <is>
+          <t>2020-12-15</t>
+        </is>
+      </c>
+      <c r="M265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N265" s="0"/>
+    </row>
+    <row r="266">
+      <c r="A266" s="0" t="n">
+        <v>4098</v>
+      </c>
+      <c r="B266" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C266" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E266" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
+        </is>
+      </c>
+      <c r="F266" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G266" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H266" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J266" s="0"/>
+      <c r="K266" s="0" t="inlineStr">
+        <is>
+          <t>ad-hoc Polizeigesetz, 4098</t>
+        </is>
+      </c>
+      <c r="L266" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="M266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N266" s="0"/>
+    </row>
+    <row r="267">
+      <c r="A267" s="0" t="n">
+        <v>4124</v>
+      </c>
+      <c r="B267" s="0" t="inlineStr">
+        <is>
+          <t>Wahlen</t>
+        </is>
+      </c>
+      <c r="C267" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E267" s="0" t="inlineStr">
+        <is>
+          <t>Wahl eines neuen Richters in die Funktion des Zwangsmassnahmengerichts für die Amtsperiode 2025–2030
+</t>
+        </is>
+      </c>
+      <c r="F267" s="0" t="inlineStr">
+        <is>
+          <t>Obergericht</t>
+        </is>
+      </c>
+      <c r="G267" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-10</t>
+        </is>
+      </c>
+      <c r="H267" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I267" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J267" s="0"/>
+      <c r="K267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L267" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="M267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N267" s="0"/>
+    </row>
+    <row r="268">
+      <c r="A268" s="0" t="n">
         <v>4088</v>
       </c>
-      <c r="B258" s="0" t="inlineStr">
+      <c r="B268" s="0" t="inlineStr">
         <is>
           <t>Verschiedenes</t>
         </is>
       </c>
-      <c r="C258" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E258" s="0" t="inlineStr">
+      <c r="C268" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E268" s="0" t="inlineStr">
         <is>
           <t>Zwischenbericht zu den per Ende März 2026 zur Berichterstattung fälligen parlamentarischen Vorstössen</t>
         </is>
       </c>
-      <c r="F258" s="0" t="inlineStr">
+      <c r="F268" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G258" s="0" t="inlineStr">
+      <c r="G268" s="0" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
-      <c r="H258" s="0" t="inlineStr">
+      <c r="H268" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
-      <c r="I258" s="0" t="inlineStr">
+      <c r="I268" s="0" t="inlineStr">
         <is>
           <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
-      <c r="J258" s="0"/>
-[...5 lines deleted...]
-      <c r="L258" s="0" t="inlineStr">
+      <c r="J268" s="0"/>
+      <c r="K268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L268" s="0" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M258" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N258" s="0"/>
+      <c r="M268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N268" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>