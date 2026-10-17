--- v5 (2026-09-01)
+++ v6 (2026-10-17)
@@ -62,82 +62,82 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N275" totalsRowShown="0">
-  <autoFilter ref="A1:N275"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N273" totalsRowShown="0">
+  <autoFilter ref="A1:N273"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N275"/>
+  <dimension ref="A1:N273"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
     <col min="11" max="11" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
     <col min="13" max="13" bestFit="true" customWidth="true" width="176.88988764044947"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
@@ -189,9047 +189,9047 @@
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>Kommissionen</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht am</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht von</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Abgeschlossen am</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>4175</v>
+        <v>4188</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Initiative: Verfassungsinitiative</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Anpassung des Baugesetzes (eigene Waschmaschinen und barrierefreie Bäder bei Sanierungen)</t>
+          <t>Verfassungsinitiative für eine Zuger Kreislaufwirtschaft</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
+          <t/>
         </is>
       </c>
       <c r="J2" s="0"/>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2026-08-20</t>
+          <t>2026-09-18</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>4169</v>
+        <v>4187</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Berichtsmotion von Tabea Zimmermann Gibson, Carina Brüngger, Jean Luc Mösch und Livio Bundi betreffend Umsetzung der koordinierten Gesundheitsversorgung im Kanton Zug</t>
+          <t>Motion der Fraktion Die Mitte betreffend Mobilität für unsere Jugend im Kanton Zug</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
-          <t>2027-08-27</t>
+          <t>2027-09-24</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2026-08-11</t>
+          <t>2026-09-04</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Brüngger Carina, Mösch Jean Luc, Bundi Livio</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>4168</v>
+        <v>4186</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Mirjam Arnold betreffend mögliche Schadstoffbelastungen auf öffentlichen Kinderspielplätzen im Kanton Zug</t>
+          <t>Interpellation von Thomas Meierhans und Erich Grob betreffend Anpassung der Zuger Wälder an den Klimawandel</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
-          <t>2027-02-27</t>
+          <t>2027-03-24</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>2026-08-11</t>
+          <t>2026-09-04</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam</t>
+          <t>Meierhans Thomas, Grob Erich</t>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>4167</v>
+        <v>4185</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Gregor Bruhin, Alex Haslimann und Hans Jörg Villiger betreffend IT-Sicherheit und Schutz sensibler Registerdaten beim Amt für Informatik und Organisation (AIO) – Lehren aus dem Vorfall in Liechtenstein</t>
+          <t>Gesetzesinitiative – Keine Kopftücher an Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="H5" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J5" s="0"/>
+      <c r="K5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L5" s="0" t="inlineStr">
+        <is>
           <t>2026-08-27</t>
         </is>
       </c>
-      <c r="H5" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bruhin Gregor, Haslimann Alexander, Villiger Hans Jörg</t>
+          <t/>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>4166</v>
+        <v>4184</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Patrick Iten betreffend Legionellenprävention bei Verdunstungskühlanlagen und raumlufttechnischen Anlagen</t>
+          <t>Postulat von Luzian Franzini, Simon Leuenberger, Christian Hegglin und Klemens Iten betreffend Beratung und die Unterstützung für Eltern und Fachpersonen im Zusammenhang mit Online-Radikalisierung und frauenfeindlichen Männlichkeitsideologien</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="H6" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J6" s="0" t="inlineStr">
+        <is>
+          <t>2027-09-24</t>
+        </is>
+      </c>
+      <c r="K6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L6" s="0" t="inlineStr">
+        <is>
           <t>2026-09-01</t>
         </is>
       </c>
-      <c r="H6" s="0" t="inlineStr">
-[...19 lines deleted...]
-      </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick</t>
-[...6 lines deleted...]
-      </c>
+          <t>Franzini Luzian, Leuenberger Simon, Hegglin Christian, Iten Klemens</t>
+        </is>
+      </c>
+      <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>4165</v>
+        <v>4183</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Tabea Estermann betreffend attraktiver Wegunterhalt statt Kahlschlag: Wie wird des kantonale Freizeit-Velowegnetz zukunftsfähig gepflegt?</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Kies- und Deponiekonzept)</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026-08-25</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J7" s="0"/>
       <c r="K7" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Raum Umwelt Verkehr</t>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2026-08-03</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>4164</v>
+        <v>4182</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Philip C. Brunner betreffend Raumplanerische Steuerung des aktuellen Wachstums im Kanton Zug und den Gemeinden nach der Abstimmung zur 10-Mio. Schweiz</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an den Kompetenz-Hub der ETH Zürich zur Zukunft des Geld- und Finanzsystems am KOF Institut (KRB Kompetenz-Hub KOF-ETHZ) </t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026-08-25</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J8" s="0"/>
       <c r="K8" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bildungskommission (BK)</t>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2026-08-03</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t/>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>4163</v>
+        <v>4180</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Karl Nussbaumer und Brigitte Wenzin Widmer betreffend «Bereitschaft und Ausrüstung der Zuger Feuerwehren bei steigender Waldbrandgefahr – wie gerüstet sind unsere Feuerwehren?»</t>
+          <t>Kleine Anfrage von Jean Luc Mösch, Manuela Käch und Erich Grob betreffend Missbrauch von Zuger Fahrzeughalterdaten – ist der öffentliche Autoindex noch zeitgemäss?</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
-          <t>2027-02-27</t>
+          <t>2026-10-01</t>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2026-07-31</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Nussbaumer Karl, Wenzin Widmer Brigitte</t>
-[...2 lines deleted...]
-      <c r="N9" s="0"/>
+          <t>Mösch Jean Luc, Käch Manuela, Grob Erich</t>
+        </is>
+      </c>
+      <c r="N9" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>4162</v>
+        <v>4179</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend kantonale Strategie gegen Gewalt an Frauen</t>
+          <t>Interpellation von Hans Jörg Villiger, Manuela Käch, Jean Luc Mösch und Drin Alaj betreffend zunehmende Möwenpopulation im Siedlungsraum des Kantons Zug</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
-          <t>2027-08-27</t>
+          <t>2027-03-24</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Villiger Hans Jörg, Käch Manuela, Mösch Jean Luc, Alaj Drin</t>
         </is>
       </c>
       <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>4161</v>
+        <v>4178</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage der ALG-Fraktion betreffend Stand der Erarbeitung der kantonalen Wasserstrategie</t>
+          <t>Kleine Anfrage der SP-Fraktion betreffend Steuerbefreiung der Stiftung für bürgerliche Politik</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2026-08-18</t>
+          <t>2026-09-15</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-09-27</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2026-07-28</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N11" s="0" t="inlineStr">
         <is>
-          <t>2026-08-18</t>
+          <t>2026-09-15</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>4160</v>
+        <v>4177</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Corina Kremmel, Patrick Röösli und Michael Felber «Von Schnecken und Ställen» - Zuger Recht ausmisten</t>
+          <t>Interpellation der SP-Fraktion betreffend Umsetzung der gewaltfreien Erziehung im Kanton Zug</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="H12" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I12" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J12" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-24</t>
+        </is>
+      </c>
+      <c r="K12" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L12" s="0" t="inlineStr">
+        <is>
           <t>2026-08-27</t>
         </is>
       </c>
-      <c r="H12" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t>Kremmel Corina, Röösli Patrick, Felber Michael</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>4159</v>
+        <v>4176</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Motion von Philip C. Brunner betreffend Aufhebung der Altersgrenzen für das Zuger Staatspersonal (Anpassung des Personalgesetzes)</t>
+          <t>Interpellation von Drin Alaj, Manuela Käch und Jean Luc Mösch betreffend Verkehrssicherheit und Verkehrsfluss auf der Sinserstrasse in Cham</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="H13" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I13" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J13" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-24</t>
+        </is>
+      </c>
+      <c r="K13" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L13" s="0" t="inlineStr">
+        <is>
           <t>2026-08-27</t>
         </is>
       </c>
-      <c r="H13" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t>Alaj Drin, Käch Manuela, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>4158</v>
+        <v>4175</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Michael Felber und Thomas Meierhans betreffend prognostizierte Zahlenwerte im Richtplan (Bevölkerungs- und Beschäftigtenentwicklung im Kanton Zug) </t>
+          <t>Petition betreffend Anpassung des Baugesetzes (eigene Waschmaschinen und barrierefreie Bäder bei Sanierungen)</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t>2026-08-27</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J14" s="0"/>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>2026-07-20</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael, Meierhans Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>4157</v>
+        <v>4174</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend Kontrolle von Strafregisterauszügen für die Erteilung von Aufenthaltsbewilligungen</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kompetenzzentrum für den Nationalen Finanzausgleich am Institut für Schweizer Wirtschaftspolitik</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
-          <t>2027-08-27</t>
+          <t>2027-03-24</t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>4156</v>
+        <v>4173</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
+          <t>Postulat der ALG-Fraktion betreffend runder Tisch zu Hitze und Trockenheit</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
-          <t>2027-08-27</t>
+          <t>2027-09-24</t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
+        <v>4171</v>
+      </c>
+      <c r="B17" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C17" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D17" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E17" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Karl Nussbaumer, Brigitte Wenzin Widmer und Esther Monney betreffend anhaltende Trockenheit und Futterknappheit - Unterstützung für die Zuger Landwirtschaft</t>
+        </is>
+      </c>
+      <c r="F17" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G17" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="H17" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I17" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J17" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-24</t>
+        </is>
+      </c>
+      <c r="K17" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L17" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="M17" s="0" t="inlineStr">
+        <is>
+          <t>Nussbaumer Karl, Wenzin Widmer Brigitte, Monney Esther</t>
+        </is>
+      </c>
+      <c r="N17" s="0"/>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="n">
+        <v>4170</v>
+      </c>
+      <c r="B18" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C18" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D18" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E18" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Michael Felber betreffend Aufsichtsbefugnis der kantonalen Datenschutzstelle</t>
+        </is>
+      </c>
+      <c r="F18" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G18" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="H18" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I18" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J18" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-24</t>
+        </is>
+      </c>
+      <c r="K18" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L18" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="M18" s="0" t="inlineStr">
+        <is>
+          <t>Felber Michael</t>
+        </is>
+      </c>
+      <c r="N18" s="0"/>
+    </row>
+    <row r="19">
+      <c r="A19" s="0" t="n">
+        <v>4169</v>
+      </c>
+      <c r="B19" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C19" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D19" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E19" s="0" t="inlineStr">
+        <is>
+          <t>Berichtsmotion von Tabea Zimmermann Gibson, Carina Brüngger, Jean Luc Mösch und Livio Bundi betreffend Umsetzung der koordinierten Gesundheitsversorgung im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F19" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G19" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H19" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I19" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J19" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K19" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L19" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="M19" s="0" t="inlineStr">
+        <is>
+          <t>Zimmermann Tabea, Brüngger Carina, Mösch Jean Luc, Bundi Livio</t>
+        </is>
+      </c>
+      <c r="N19" s="0"/>
+    </row>
+    <row r="20">
+      <c r="A20" s="0" t="n">
+        <v>4168</v>
+      </c>
+      <c r="B20" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C20" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D20" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E20" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Mirjam Arnold betreffend mögliche Schadstoffbelastungen auf öffentlichen Kinderspielplätzen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F20" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G20" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H20" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I20" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J20" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
+      <c r="K20" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L20" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="M20" s="0" t="inlineStr">
+        <is>
+          <t>Arnold Mirjam</t>
+        </is>
+      </c>
+      <c r="N20" s="0"/>
+    </row>
+    <row r="21">
+      <c r="A21" s="0" t="n">
+        <v>4167</v>
+      </c>
+      <c r="B21" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C21" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D21" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E21" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner, Gregor Bruhin, Alex Haslimann und Hans Jörg Villiger betreffend IT-Sicherheit und Schutz sensibler Registerdaten beim Amt für Informatik und Organisation (AIO) – Lehren aus dem Vorfall in Liechtenstein</t>
+        </is>
+      </c>
+      <c r="F21" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G21" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="H21" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I21" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J21" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
+      <c r="K21" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L21" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="M21" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Bruhin Gregor, Haslimann Alexander, Villiger Hans Jörg</t>
+        </is>
+      </c>
+      <c r="N21" s="0"/>
+    </row>
+    <row r="22">
+      <c r="A22" s="0" t="n">
+        <v>4164</v>
+      </c>
+      <c r="B22" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage</t>
+        </is>
+      </c>
+      <c r="C22" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E22" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage von Philip C. Brunner betreffend Raumplanerische Steuerung des aktuellen Wachstums im Kanton Zug und den Gemeinden nach der Abstimmung zur 10-Mio. Schweiz</t>
+        </is>
+      </c>
+      <c r="F22" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G22" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="H22" s="0" t="inlineStr">
+        <is>
+          <t>Antwort des Regierungsrats</t>
+        </is>
+      </c>
+      <c r="I22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J22" s="0"/>
+      <c r="K22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L22" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="M22" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N22" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="0" t="n">
+        <v>4163</v>
+      </c>
+      <c r="B23" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C23" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E23" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner, Karl Nussbaumer und Brigitte Wenzin Widmer betreffend «Bereitschaft und Ausrüstung der Zuger Feuerwehren bei steigender Waldbrandgefahr – wie gerüstet sind unsere Feuerwehren?»</t>
+        </is>
+      </c>
+      <c r="F23" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G23" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H23" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J23" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
+      <c r="K23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L23" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="M23" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Nussbaumer Karl, Wenzin Widmer Brigitte</t>
+        </is>
+      </c>
+      <c r="N23" s="0"/>
+    </row>
+    <row r="24">
+      <c r="A24" s="0" t="n">
+        <v>4162</v>
+      </c>
+      <c r="B24" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C24" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E24" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der ALG-Fraktion betreffend kantonale Strategie gegen Gewalt an Frauen</t>
+        </is>
+      </c>
+      <c r="F24" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G24" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H24" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J24" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L24" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="M24" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N24" s="0"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="0" t="n">
+        <v>4160</v>
+      </c>
+      <c r="B25" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C25" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E25" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Corina Kremmel, Patrick Röösli und Michael Felber «Von Schnecken und Ställen» - Zuger Recht ausmisten</t>
+        </is>
+      </c>
+      <c r="F25" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G25" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H25" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J25" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L25" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="M25" s="0" t="inlineStr">
+        <is>
+          <t>Kremmel Corina, Röösli Patrick, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N25" s="0"/>
+    </row>
+    <row r="26">
+      <c r="A26" s="0" t="n">
+        <v>4159</v>
+      </c>
+      <c r="B26" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C26" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E26" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Philip C. Brunner betreffend Aufhebung der Altersgrenzen für das Zuger Staatspersonal (Anpassung des Personalgesetzes)</t>
+        </is>
+      </c>
+      <c r="F26" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G26" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H26" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J26" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L26" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-26</t>
+        </is>
+      </c>
+      <c r="M26" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N26" s="0"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="0" t="n">
+        <v>4158</v>
+      </c>
+      <c r="B27" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C27" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E27" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Michael Felber und Thomas Meierhans betreffend prognostizierte Zahlenwerte im Richtplan (Bevölkerungs- und Beschäftigtenentwicklung im Kanton Zug) </t>
+        </is>
+      </c>
+      <c r="F27" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G27" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H27" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J27" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
+      <c r="K27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L27" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="M27" s="0" t="inlineStr">
+        <is>
+          <t>Felber Michael, Meierhans Thomas</t>
+        </is>
+      </c>
+      <c r="N27" s="0"/>
+    </row>
+    <row r="28">
+      <c r="A28" s="0" t="n">
+        <v>4157</v>
+      </c>
+      <c r="B28" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C28" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E28" s="0" t="inlineStr">
+        <is>
+          <t>Motion der Fraktion Die Mitte betreffend Kontrolle von Strafregisterauszügen für die Erteilung von Aufenthaltsbewilligungen</t>
+        </is>
+      </c>
+      <c r="F28" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G28" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H28" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J28" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L28" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="M28" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N28" s="0"/>
+    </row>
+    <row r="29">
+      <c r="A29" s="0" t="n">
+        <v>4156</v>
+      </c>
+      <c r="B29" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C29" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E29" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
+        </is>
+      </c>
+      <c r="F29" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G29" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H29" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J29" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L29" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="M29" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N29" s="0"/>
+    </row>
+    <row r="30">
+      <c r="A30" s="0" t="n">
         <v>4155</v>
       </c>
-      <c r="B17" s="0" t="inlineStr">
+      <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C17" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E17" s="0" t="inlineStr">
+      <c r="C30" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E30" s="0" t="inlineStr">
         <is>
           <t>Motion der ALG-Fraktion betreffend kantonale Hitzestrategie und Hitze-Koordinationsstelle (Taskforce) 
 </t>
         </is>
       </c>
-      <c r="F17" s="0" t="inlineStr">
+      <c r="F30" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G17" s="0" t="inlineStr">
+      <c r="G30" s="0" t="inlineStr">
         <is>
           <t>2026-08-27</t>
         </is>
       </c>
-      <c r="H17" s="0" t="inlineStr">
+      <c r="H30" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
-      <c r="I17" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J17" s="0" t="inlineStr">
+      <c r="I30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J30" s="0" t="inlineStr">
         <is>
           <t>2027-08-27</t>
         </is>
       </c>
-      <c r="K17" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="0" t="inlineStr">
+      <c r="K30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L30" s="0" t="inlineStr">
         <is>
           <t>2026-07-14</t>
         </is>
       </c>
-      <c r="M17" s="0" t="inlineStr">
+      <c r="M30" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
-        </is>
-[...840 lines deleted...]
-          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>4140</v>
+        <v>4154</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
+          <t>Interpellation von Mirjam Arnold und Jean Luc Mösch betreffend Bahnausbau, Infrastruktur und Kundenfreundlichkeit im öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
+          <t>Arnold Mirjam, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>4139</v>
+        <v>4153</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
+          <t>Interpellation der ALG-Fraktion bezüglich Massnahmen gegen Hitze in öffentlichen Gebäuden</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Bürgler Karl</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>4138</v>
+        <v>4152</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Innovationsprojekts «Virtuelles Kraftwerk Zug» der Zug Alliance</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J33" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J33" s="0"/>
       <c r="K33" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Zug Alliance, 4152</t>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>2026-06-12</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>4136</v>
+        <v>4151</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an die Schaffung des Kompetenzzentrums für den Nationalen Finanzausgleich (NFA) am Institut für Schweizer Wirtschaftspolitik an der Universität Luzern (IWP) </t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J34" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J34" s="0"/>
       <c r="K34" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Kompetenzzentrum NFA, 4151</t>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>2026-06-11</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>Gössi Alois, Gwerder Thomas </t>
+          <t/>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>4134</v>
+        <v>4150</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
+          <t>Postulat von Jean Luc Mösch, Fabio Iten, Philip C. Brunner, Drin Alaj und Flurin Grond betreffend die Realisierung eines kantonalen Kongress- und Veranstaltungsgebäudes (Kongresszentrum) für Grossanlässe im Kanton Zug</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2026-06-10</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Mösch Jean Luc, Iten Fabio, Brunner Philip C., Alaj Drin, Grond Flurin</t>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>4133</v>
+        <v>4149</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
+          <t>Postulat der ALG-Fraktion betreffend wirksamen Schutz von Wohnraum vor der Zweckentfremdung durch Business Apartments</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2026-08-25</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Felber Michael</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>4132</v>
+        <v>4148</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
+          <t>Motion der SP-Fraktion betreffend Wohnraum statt Business Apartments</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J37" s="0"/>
+      <c r="J37" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
-          <t>Bildungskommission (BK)</t>
+          <t/>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>4131</v>
+        <v>4147</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
+          <t>Interpellation von Philip C. Brunner und Michael Felber betreffend namentliche Nennung von Petentinnen und Petenten bei der Behandlung von Petitionen</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H38" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J38" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
+      <c r="K38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L38" s="0" t="inlineStr">
+        <is>
           <t>2026-07-01</t>
         </is>
       </c>
-      <c r="H38" s="0" t="inlineStr">
-[...19 lines deleted...]
-      </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Felber Michael</t>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>4130</v>
+        <v>4145</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
+          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J39" s="0"/>
       <c r="K39" s="0" t="inlineStr">
         <is>
-          <t>Kommission Gesundheit und Soziales</t>
+          <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>4129</v>
+        <v>4144</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
+          <t>Interpellation von Philip C. Brunner, Karl Bürgler, Joëlle Gautier, Barbara Gysel, Andreas Iten, Andreas Lustenberger, Jean Luc Mösch, Karl Nussbaumer, Patrick Röösli und Martin Zimmermann betreffend Reintegration von Menschen mit einer Beeinträchtigung in den ersten Arbeitsmarkt</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J40" s="0"/>
+      <c r="J40" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
-          <t>Kommission Hochbau</t>
+          <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Bürgler Karl, Gautier Joëlle, Gysel Barbara, Iten Andreas, Lustenberger Andreas, Mösch Jean Luc, Nussbaumer Karl, Röösli Patrick, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>4127</v>
+        <v>4143</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
+          <t>Motion von Karl Nussbaumer, Philip C. Brunner, Karl Bürgler, Andreas Lustenberger, Andreas Iten, Barbara Gysel, Martin Zimmermann, Jean Luc Mösch und Patrick Röösli betreffend Förderung der beruflichen Inklusion von Menschen mit Behinderungen durch finanziellen Ausgleich für Arbeitgebende</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2026-06-07</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Bürgler Karl, Lustenberger Andreas, Iten Andreas, Gysel Barbara, Zimmermann Martin, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>4126</v>
+        <v>4142</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
+          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J42" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J42" s="0"/>
       <c r="K42" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Zivilschutz, 4142</t>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>4125</v>
+        <v>4141</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
+          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
+        <v>4140</v>
+      </c>
+      <c r="B44" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C44" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E44" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F44" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G44" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H44" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J44" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L44" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="M44" s="0" t="inlineStr">
+        <is>
+          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
+        </is>
+      </c>
+      <c r="N44" s="0"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="0" t="n">
+        <v>4139</v>
+      </c>
+      <c r="B45" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C45" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E45" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
+        </is>
+      </c>
+      <c r="F45" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G45" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H45" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J45" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L45" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="M45" s="0" t="inlineStr">
+        <is>
+          <t>Riboni Michael, Bürgler Karl</t>
+        </is>
+      </c>
+      <c r="N45" s="0"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="0" t="n">
+        <v>4138</v>
+      </c>
+      <c r="B46" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C46" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E46" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
+        </is>
+      </c>
+      <c r="F46" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G46" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H46" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J46" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L46" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-12</t>
+        </is>
+      </c>
+      <c r="M46" s="0" t="inlineStr">
+        <is>
+          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
+        </is>
+      </c>
+      <c r="N46" s="0"/>
+    </row>
+    <row r="47">
+      <c r="A47" s="0" t="n">
+        <v>4136</v>
+      </c>
+      <c r="B47" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C47" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E47" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
+        </is>
+      </c>
+      <c r="F47" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G47" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H47" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J47" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L47" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="M47" s="0" t="inlineStr">
+        <is>
+          <t>Gössi Alois, Gwerder Thomas </t>
+        </is>
+      </c>
+      <c r="N47" s="0"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="0" t="n">
+        <v>4134</v>
+      </c>
+      <c r="B48" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C48" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E48" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
+        </is>
+      </c>
+      <c r="F48" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G48" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-15</t>
+        </is>
+      </c>
+      <c r="H48" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I48" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J48" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L48" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
+      <c r="M48" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N48" s="0"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="0" t="n">
+        <v>4133</v>
+      </c>
+      <c r="B49" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C49" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E49" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
+        </is>
+      </c>
+      <c r="F49" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G49" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="H49" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I49" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J49" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L49" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M49" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N49" s="0"/>
+    </row>
+    <row r="50">
+      <c r="A50" s="0" t="n">
+        <v>4132</v>
+      </c>
+      <c r="B50" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C50" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E50" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
+        </is>
+      </c>
+      <c r="F50" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G50" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-25</t>
+        </is>
+      </c>
+      <c r="H50" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 1. Lesung</t>
+        </is>
+      </c>
+      <c r="I50" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 28. Januar 2027</t>
+        </is>
+      </c>
+      <c r="J50" s="0"/>
+      <c r="K50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L50" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N50" s="0"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="0" t="n">
+        <v>4131</v>
+      </c>
+      <c r="B51" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C51" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E51" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
+        </is>
+      </c>
+      <c r="F51" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G51" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-04</t>
+        </is>
+      </c>
+      <c r="H51" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 1. Lesung</t>
+        </is>
+      </c>
+      <c r="I51" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J51" s="0"/>
+      <c r="K51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L51" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N51" s="0"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="0" t="n">
+        <v>4130</v>
+      </c>
+      <c r="B52" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C52" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E52" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
+        </is>
+      </c>
+      <c r="F52" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G52" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-04</t>
+        </is>
+      </c>
+      <c r="H52" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 1. Lesung</t>
+        </is>
+      </c>
+      <c r="I52" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J52" s="0"/>
+      <c r="K52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L52" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N52" s="0"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="0" t="n">
+        <v>4129</v>
+      </c>
+      <c r="B53" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C53" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D53" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E53" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
+        </is>
+      </c>
+      <c r="F53" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G53" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H53" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I53" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J53" s="0"/>
+      <c r="K53" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Hochbau</t>
+        </is>
+      </c>
+      <c r="L53" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M53" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N53" s="0"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="0" t="n">
+        <v>4127</v>
+      </c>
+      <c r="B54" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C54" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E54" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
+        </is>
+      </c>
+      <c r="F54" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G54" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H54" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J54" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L54" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-07</t>
+        </is>
+      </c>
+      <c r="M54" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N54" s="0"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="0" t="n">
+        <v>4126</v>
+      </c>
+      <c r="B55" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C55" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E55" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
+        </is>
+      </c>
+      <c r="F55" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G55" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H55" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J55" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L55" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="M55" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N55" s="0"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="0" t="n">
+        <v>4125</v>
+      </c>
+      <c r="B56" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C56" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E56" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
+        </is>
+      </c>
+      <c r="F56" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G56" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H56" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J56" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L56" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="M56" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N56" s="0"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="0" t="n">
         <v>4124</v>
       </c>
-      <c r="B44" s="0" t="inlineStr">
+      <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Wahlen</t>
         </is>
       </c>
-      <c r="C44" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E44" s="0" t="inlineStr">
+      <c r="C57" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E57" s="0" t="inlineStr">
         <is>
           <t>Wahl eines neuen Richters in die Funktion des Zwangsmassnahmengerichts für die Amtsperiode 2025–2030
 </t>
         </is>
       </c>
-      <c r="F44" s="0" t="inlineStr">
+      <c r="F57" s="0" t="inlineStr">
         <is>
           <t>Obergericht</t>
         </is>
       </c>
-      <c r="G44" s="0" t="inlineStr">
+      <c r="G57" s="0" t="inlineStr">
         <is>
           <t>2026-08-27</t>
         </is>
       </c>
-      <c r="H44" s="0" t="inlineStr">
+      <c r="H57" s="0" t="inlineStr">
         <is>
           <t>Wahl</t>
         </is>
       </c>
-      <c r="I44" s="0" t="inlineStr">
+      <c r="I57" s="0" t="inlineStr">
         <is>
           <t>Als Richter des Zwangsmassnahmegerichts wurde gewählt:Pascal Sterchi</t>
-        </is>
-[...840 lines deleted...]
-          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J57" s="0"/>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>4108</v>
+        <v>4123</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2026-07-09</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Oktober 2026</t>
-[...2 lines deleted...]
-      <c r="J58" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J58" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>4106</v>
+        <v>4122</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>4105</v>
+        <v>4121</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>4104</v>
+        <v>4120</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>4103</v>
+        <v>4119</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
-[...2 lines deleted...]
-      <c r="J62" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J62" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>4102</v>
+        <v>4118</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-09-07</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J63" s="0"/>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>4101</v>
+        <v>4117</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Staatswirtschaftskommission </t>
+          <t/>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-05-21</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+          <t>Gwerder Thomas , Iten Patrick</t>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
+        <v>4116</v>
+      </c>
+      <c r="B65" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C65" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E65" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
+        </is>
+      </c>
+      <c r="F65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G65" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H65" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I65" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J65" s="0"/>
+      <c r="K65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L65" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N65" s="0"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="0" t="n">
+        <v>4113</v>
+      </c>
+      <c r="B66" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C66" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D66" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E66" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
+        </is>
+      </c>
+      <c r="F66" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G66" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H66" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I66" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J66" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
+      <c r="K66" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L66" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M66" s="0" t="inlineStr">
+        <is>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
+        </is>
+      </c>
+      <c r="N66" s="0"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="0" t="n">
+        <v>4112</v>
+      </c>
+      <c r="B67" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C67" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D67" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E67" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+        </is>
+      </c>
+      <c r="F67" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G67" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H67" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I67" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J67" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
+      <c r="K67" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L67" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M67" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N67" s="0"/>
+    </row>
+    <row r="68">
+      <c r="A68" s="0" t="n">
+        <v>4111</v>
+      </c>
+      <c r="B68" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C68" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D68" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E68" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+        </is>
+      </c>
+      <c r="F68" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G68" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H68" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I68" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J68" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K68" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L68" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="M68" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N68" s="0"/>
+    </row>
+    <row r="69">
+      <c r="A69" s="0" t="n">
+        <v>4110</v>
+      </c>
+      <c r="B69" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C69" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D69" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E69" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+        </is>
+      </c>
+      <c r="F69" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G69" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="H69" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 1. Lesung</t>
+        </is>
+      </c>
+      <c r="I69" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J69" s="0"/>
+      <c r="K69" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L69" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M69" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N69" s="0"/>
+    </row>
+    <row r="70">
+      <c r="A70" s="0" t="n">
+        <v>4109</v>
+      </c>
+      <c r="B70" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C70" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D70" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E70" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+        </is>
+      </c>
+      <c r="F70" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G70" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-08</t>
+        </is>
+      </c>
+      <c r="H70" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 1. Lesung</t>
+        </is>
+      </c>
+      <c r="I70" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J70" s="0"/>
+      <c r="K70" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L70" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M70" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N70" s="0"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="0" t="n">
+        <v>4108</v>
+      </c>
+      <c r="B71" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C71" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D71" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E71" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+        </is>
+      </c>
+      <c r="F71" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G71" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
+      <c r="H71" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I71" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J71" s="0"/>
+      <c r="K71" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L71" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M71" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N71" s="0"/>
+    </row>
+    <row r="72">
+      <c r="A72" s="0" t="n">
+        <v>4106</v>
+      </c>
+      <c r="B72" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C72" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D72" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E72" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+        </is>
+      </c>
+      <c r="F72" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G72" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-29</t>
+        </is>
+      </c>
+      <c r="H72" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I72" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J72" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K72" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L72" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M72" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N72" s="0"/>
+    </row>
+    <row r="73">
+      <c r="A73" s="0" t="n">
+        <v>4105</v>
+      </c>
+      <c r="B73" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C73" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D73" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E73" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+        </is>
+      </c>
+      <c r="F73" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G73" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H73" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I73" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J73" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K73" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L73" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M73" s="0" t="inlineStr">
+        <is>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N73" s="0"/>
+    </row>
+    <row r="74">
+      <c r="A74" s="0" t="n">
+        <v>4104</v>
+      </c>
+      <c r="B74" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C74" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D74" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E74" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+        </is>
+      </c>
+      <c r="F74" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G74" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H74" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I74" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J74" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K74" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L74" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M74" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N74" s="0"/>
+    </row>
+    <row r="75">
+      <c r="A75" s="0" t="n">
+        <v>4103</v>
+      </c>
+      <c r="B75" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C75" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D75" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E75" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+        </is>
+      </c>
+      <c r="F75" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G75" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H75" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I75" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J75" s="0"/>
+      <c r="K75" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L75" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M75" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N75" s="0"/>
+    </row>
+    <row r="76">
+      <c r="A76" s="0" t="n">
+        <v>4102</v>
+      </c>
+      <c r="B76" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C76" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D76" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E76" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+        </is>
+      </c>
+      <c r="F76" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G76" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H76" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I76" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J76" s="0"/>
+      <c r="K76" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L76" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M76" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N76" s="0"/>
+    </row>
+    <row r="77">
+      <c r="A77" s="0" t="n">
+        <v>4101</v>
+      </c>
+      <c r="B77" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C77" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D77" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E77" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+        </is>
+      </c>
+      <c r="F77" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="G77" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="H77" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I77" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J77" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K77" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L77" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="M77" s="0" t="inlineStr">
+        <is>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N77" s="0"/>
+    </row>
+    <row r="78">
+      <c r="A78" s="0" t="n">
         <v>4100</v>
       </c>
-      <c r="B65" s="0" t="inlineStr">
+      <c r="B78" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C65" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E65" s="0" t="inlineStr">
+      <c r="C78" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D78" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E78" s="0" t="inlineStr">
         <is>
           <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
 </t>
         </is>
       </c>
-      <c r="F65" s="0" t="inlineStr">
+      <c r="F78" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G65" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J65" s="0" t="inlineStr">
+      <c r="G78" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="H78" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I78" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung der Standesinitiative</t>
+        </is>
+      </c>
+      <c r="J78" s="0" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
-      <c r="K65" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L65" s="0" t="inlineStr">
+      <c r="K78" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L78" s="0" t="inlineStr">
         <is>
           <t>2026-04-09</t>
         </is>
       </c>
-      <c r="M65" s="0" t="inlineStr">
+      <c r="M78" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
-        </is>
-[...844 lines deleted...]
-          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>4072</v>
+        <v>4099</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
-[...2 lines deleted...]
-      <c r="J79" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J79" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>4070</v>
+        <v>4098</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J80" s="0"/>
       <c r="K80" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
+          <t/>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>4069</v>
+        <v>4097</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>4066</v>
+        <v>4095</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>4065</v>
+        <v>4094</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2026-08-18</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J83" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>4064</v>
+        <v>4083</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-09-29</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>4061</v>
+        <v>4082</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J85" s="0"/>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>4059</v>
+        <v>4078</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Interpellation von Philip C. Brunner, Fabio Iten, Anna Bieri, Gregor Bruhin, Thomas Gwerder, Manuela Käch, Michael Riboni, Adrian Risi und Peter Rust betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>4057</v>
+        <v>4076</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend Stopp dem Vorstoss-Wildwuchs - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2026-08-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>4055</v>
+        <v>4075</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2026-08-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>4054</v>
+        <v>4074</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J89" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>4051</v>
+        <v>4072</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 30. November 2026</t>
+        </is>
+      </c>
+      <c r="J90" s="0"/>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t/>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>4050</v>
+        <v>4070</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>4048</v>
+        <v>4069</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>4047</v>
+        <v>4066</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>4045</v>
+        <v>4065</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J94" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>4044</v>
+        <v>4064</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>4043</v>
+        <v>4061</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J96" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>4042</v>
+        <v>4057</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend Stopp dem Vorstoss-Wildwuchs - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>4041</v>
+        <v>4055</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>4039</v>
+        <v>4054</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>4038</v>
+        <v>4051</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J100" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>4037</v>
+        <v>4050</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
-          <t>2029-07-02</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>4036</v>
+        <v>4047</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>4035</v>
+        <v>4045</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>4034</v>
+        <v>4044</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
-          <t>Volksabstimmung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
-          <t>Behördenreferendum: Volksabstimmung vom 28. Februar 2027</t>
-[...2 lines deleted...]
-      <c r="J104" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J104" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>4030</v>
+        <v>4042</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J105" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>4028</v>
+        <v>4041</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J106" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>4027</v>
+        <v>4039</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>4026</v>
+        <v>4037</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J108" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2029-07-02</t>
         </is>
       </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>4023</v>
+        <v>4034</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
           <t>2026-08-27</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Volksabstimmung</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Behördenreferendum: Volksabstimmung vom 28. Februar 2027</t>
+        </is>
+      </c>
+      <c r="J109" s="0"/>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>4021</v>
+        <v>4030</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J110" s="0" t="inlineStr">
         <is>
           <t>2026-12-18</t>
         </is>
       </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>4020</v>
+        <v>4028</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2026-09-01</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 14. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J111" s="0" t="inlineStr">
         <is>
           <t>2026-12-18</t>
         </is>
       </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>4018</v>
+        <v>4021</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J112" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>Zimmermann Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>4016</v>
+        <v>4020</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>4015</v>
+        <v>4018</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
           <t>2025-11-26</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>4014</v>
+        <v>4016</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2026-07-10</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J115" s="0"/>
+      <c r="J115" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+        </is>
+      </c>
+      <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>4013</v>
+        <v>4015</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>4012</v>
+        <v>4014</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J117" s="0"/>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="N117" s="0"/>
+      <c r="N117" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>4011</v>
+        <v>4012</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J118" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J118" s="0"/>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t/>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>4008</v>
+        <v>4011</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
           <t>2025-11-26</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
           <t>2026-11-26</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>4006</v>
+        <v>4008</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3999</v>
+        <v>4006</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
           <t>2026-10-30</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3998</v>
+        <v>3999</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2026-08-18</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
           <t>2026-10-30</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
           <t>2025-09-28</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>Küng Julia, Zimmermann Tabea</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3996</v>
+        <v>3998</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
-[...2 lines deleted...]
-      <c r="J123" s="0"/>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J123" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3994</v>
+        <v>3996</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
           <t>2026-08-27</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Oktober 2026</t>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
         </is>
       </c>
       <c r="J124" s="0"/>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3990</v>
+        <v>3994</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J125" s="0"/>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t/>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3989</v>
+        <v>3990</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2026-08-25</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
           <t>2026-10-02</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3988</v>
+        <v>3989</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
           <t>2026-10-02</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
           <t>2025-09-03</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3985</v>
+        <v>3988</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
           <t>2026-10-02</t>
         </is>
       </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3980</v>
+        <v>3985</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
-[...2 lines deleted...]
-      <c r="J129" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J129" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3974</v>
+        <v>3980</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
           <t>2026-08-27</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
+        </is>
+      </c>
+      <c r="J130" s="0"/>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2029-09-24</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3971</v>
+        <v>3972</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2026-08-18</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
           <t>2025-08-09</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3969</v>
+        <v>3971</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3966</v>
+        <v>3969</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2026-08-18</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2029-09-24</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3965</v>
+        <v>3966</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3964</v>
+        <v>3965</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
           <t>2025-07-23</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3963</v>
+        <v>3964</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2026-08-25</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3960</v>
+        <v>3963</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» – Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3958</v>
+        <v>3960</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
-[...2 lines deleted...]
-      <c r="J139" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J139" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
         <v>3957</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
@@ -9345,61 +9345,61 @@
           <t>Motion</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
           <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
           <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
           <t>2025-07-04</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
           <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
@@ -9535,61 +9535,61 @@
           <t>Postulat</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
           <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
           <t>2025-06-16</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
           <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
@@ -9601,61 +9601,61 @@
           <t>Motion</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
           <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
           <t>2025-06-16</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
@@ -9700,8202 +9700,8070 @@
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J147" s="0"/>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
           <t>2025-06-16</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
           <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3938</v>
+        <v>3923</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J148" s="0"/>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t/>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3932</v>
+        <v>3905</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-09-08</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Referendumsfrist abgelaufen</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Die Referendumsfrist ist unbenutzt abgelaufen.</t>
+        </is>
+      </c>
+      <c r="J149" s="0"/>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3923</v>
+        <v>3896</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J150" s="0"/>
+          <t>Frist: 30. Juni 2027</t>
+        </is>
+      </c>
+      <c r="J150" s="0" t="inlineStr">
+        <is>
+          <t>2027-06-30</t>
+        </is>
+      </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3905</v>
+        <v>3893</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
-[...2 lines deleted...]
-      <c r="J151" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J151" s="0" t="inlineStr">
+        <is>
+          <t>2029-04-30</t>
+        </is>
+      </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3896</v>
+        <v>3891</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
-          <t>Frist: 30. Juni 2027</t>
+          <t/>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>2027-06-30</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3893</v>
+        <v>3889</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
-          <t>2029-04-30</t>
+          <t>2029-09-24</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3891</v>
+        <v>3888</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J154" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J154" s="0"/>
       <c r="K154" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3889</v>
+        <v>3887</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J155" s="0"/>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t/>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3888</v>
+        <v>3885</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J156" s="0"/>
+      <c r="J156" s="0" t="inlineStr">
+        <is>
+          <t>2029-02-26</t>
+        </is>
+      </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3887</v>
+        <v>3869</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J157" s="0"/>
+      <c r="J157" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-02</t>
+        </is>
+      </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>3885</v>
+        <v>3867</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J158" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J158" s="0"/>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>3869</v>
+        <v>3866</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J159" s="0"/>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t/>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3867</v>
+        <v>3864</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J160" s="0"/>
+      <c r="J160" s="0" t="inlineStr">
+        <is>
+          <t>2029-03-26</t>
+        </is>
+      </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3866</v>
+        <v>3861</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
-[...2 lines deleted...]
-      <c r="J161" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J161" s="0" t="inlineStr">
+        <is>
+          <t>2028-12-18</t>
+        </is>
+      </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3864</v>
+        <v>3858</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3861</v>
+        <v>3827</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3858</v>
+        <v>3826</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3827</v>
+        <v>3819</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
           <t>2025-11-27</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
           <t>2028-11-27</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3826</v>
+        <v>3816</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3819</v>
+        <v>3811</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3816</v>
+        <v>3808</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J168" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J168" s="0"/>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L168" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L168" s="0"/>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3811</v>
+        <v>3802</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3808</v>
+        <v>3799</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
         </is>
       </c>
       <c r="J170" s="0"/>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L170" s="0"/>
+      <c r="L170" s="0" t="inlineStr">
+        <is>
+          <t>2024-09-10</t>
+        </is>
+      </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3802</v>
+        <v>3792</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
           <t>2025-11-27</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
           <t>2028-11-27</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3799</v>
+        <v>3791</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
-[...2 lines deleted...]
-      <c r="J172" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J172" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-26</t>
+        </is>
+      </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3792</v>
+        <v>3790</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J173" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J173" s="0"/>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t/>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>3791</v>
+        <v>3778</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
           <t>2025-11-26</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J174" s="0" t="inlineStr">
         <is>
           <t>2028-11-26</t>
         </is>
       </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>3790</v>
+        <v>3770</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
         </is>
       </c>
       <c r="J175" s="0"/>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>3778</v>
+        <v>3767</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J176" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J176" s="0"/>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t/>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>3770</v>
+        <v>3765</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J177" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J177" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>3767</v>
+        <v>3759</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J178" s="0"/>
+      <c r="J178" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>3765</v>
+        <v>3758</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J179" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>3759</v>
+        <v>3755</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>3758</v>
+        <v>3743</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J181" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J181" s="0"/>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>3755</v>
+        <v>3742</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J182" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J182" s="0"/>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t/>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>3743</v>
+        <v>3736</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J183" s="0"/>
+      <c r="J183" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>3742</v>
+        <v>3735</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J184" s="0"/>
+      <c r="J184" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>3736</v>
+        <v>3734</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>3735</v>
+        <v>3733</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J186" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>3734</v>
+        <v>3732</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>3733</v>
+        <v>3727</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J188" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>3732</v>
+        <v>3726</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J189" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>Zimmermann Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>3727</v>
+        <v>3725</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J190" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>3726</v>
+        <v>3704</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J191" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>3725</v>
+        <v>3684</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2025-04-11</t>
         </is>
       </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>3704</v>
+        <v>3683</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J193" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2027-04-11</t>
         </is>
       </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>3684</v>
+        <v>3680</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>3683</v>
+        <v>3676</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>3680</v>
+        <v>3667</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>3676</v>
+        <v>3656</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J197" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J197" s="0"/>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t/>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>3667</v>
+        <v>3646</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J198" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-04-10</t>
         </is>
       </c>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>3656</v>
+        <v>3628</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2025-08-26</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Inkrafttreten erfolgt zu einem späteren Zeitpunkt.</t>
         </is>
       </c>
       <c r="J199" s="0"/>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2023-10-24</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>3646</v>
+        <v>3625</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J200" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>3628</v>
+        <v>3621</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J201" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J201" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
-        <v>3625</v>
+        <v>3617</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J202" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N202" s="0"/>
     </row>
     <row r="203">
       <c r="A203" s="0" t="n">
-        <v>3621</v>
+        <v>3616</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
           <t>2025-01-30</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
         </is>
       </c>
       <c r="J203" s="0" t="inlineStr">
         <is>
           <t>2028-01-30</t>
         </is>
       </c>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N203" s="0"/>
     </row>
     <row r="204">
       <c r="A204" s="0" t="n">
-        <v>3617</v>
+        <v>3613</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J204" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J204" s="0"/>
       <c r="K204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2023-08-29</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t/>
         </is>
       </c>
       <c r="N204" s="0"/>
     </row>
     <row r="205">
       <c r="A205" s="0" t="n">
-        <v>3616</v>
+        <v>3602</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J205" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2026-12-01</t>
         </is>
       </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-08-07</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t>Schweizer Emil, Monney Esther</t>
         </is>
       </c>
       <c r="N205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>3613</v>
+        <v>3595</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J206" s="0"/>
       <c r="K206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>3602</v>
+        <v>3594</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J207" s="0"/>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t/>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>3595</v>
+        <v>3592</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J208" s="0"/>
       <c r="K208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-07-04</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
-        <v>3594</v>
+        <v>3584</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J209" s="0"/>
+      <c r="J209" s="0" t="inlineStr">
+        <is>
+          <t>2027-09-26</t>
+        </is>
+      </c>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0" t="n">
-        <v>3592</v>
+        <v>3579</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J210" s="0"/>
+      <c r="J210" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>3584</v>
+        <v>3574</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J211" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2023-05-13</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>3579</v>
+        <v>3569</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J212" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J212" s="0"/>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2023-05-02</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t/>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>3574</v>
+        <v>3562</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
           <t>2024-05-23</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J213" s="0" t="inlineStr">
         <is>
           <t>2027-05-23</t>
         </is>
       </c>
       <c r="K213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2023-04-18</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
         </is>
       </c>
       <c r="N213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>3569</v>
+        <v>3546</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J214" s="0"/>
+      <c r="J214" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
       <c r="K214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2023-03-28</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>3562</v>
+        <v>3541</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J215" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2023-03-21</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>3546</v>
+        <v>3535</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2023-10-07</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J216" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J216" s="0"/>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2023-02-28</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
-        <v>3541</v>
+        <v>3534</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2023-10-07</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J217" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J217" s="0"/>
       <c r="K217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2023-02-28</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0" t="n">
-        <v>3535</v>
+        <v>3533</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
+</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J218" s="0"/>
       <c r="K218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-02-21</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0" t="n">
-        <v>3534</v>
+        <v>3532</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J219" s="0"/>
+      <c r="J219" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-21</t>
+        </is>
+      </c>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-02-16</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0" t="n">
-        <v>3533</v>
+        <v>3525</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
-</t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J220" s="0"/>
+      <c r="J220" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
       <c r="K220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
-          <t>2023-02-21</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N220" s="0"/>
     </row>
     <row r="221">
       <c r="A221" s="0" t="n">
-        <v>3532</v>
+        <v>3512</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-01-12</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J221" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J221" s="0"/>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
-          <t>2023-02-16</t>
+          <t>2022-12-20</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N221" s="0"/>
     </row>
     <row r="222">
       <c r="A222" s="0" t="n">
-        <v>3525</v>
+        <v>3507</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+        </is>
+      </c>
+      <c r="J222" s="0"/>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
-          <t>2023-02-03</t>
+          <t>2022-11-24</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Balmer Kurt</t>
+          <t/>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>3512</v>
+        <v>3502</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2024-01-12</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J223" s="0"/>
+      <c r="J223" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>2022-12-20</t>
+          <t>2022-11-20</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
-        <v>3507</v>
+        <v>3495</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
-[...2 lines deleted...]
-      <c r="J224" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J224" s="0" t="inlineStr">
+        <is>
+          <t>2028-06-05</t>
+        </is>
+      </c>
       <c r="K224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>2022-11-24</t>
+          <t>2022-11-08</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0" t="n">
-        <v>3502</v>
+        <v>3488</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-02-29</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J225" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2027-02-28</t>
         </is>
       </c>
       <c r="K225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>2022-11-20</t>
+          <t>2022-10-25</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
         </is>
       </c>
       <c r="N225" s="0"/>
     </row>
     <row r="226">
       <c r="A226" s="0" t="n">
-        <v>3495</v>
+        <v>3480</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2023-08-18</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J226" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J226" s="0"/>
       <c r="K226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L226" s="0" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2022-09-20</t>
         </is>
       </c>
       <c r="M226" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N226" s="0"/>
     </row>
     <row r="227">
       <c r="A227" s="0" t="n">
-        <v>3488</v>
+        <v>3479</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
+</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J227" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J227" s="0"/>
       <c r="K227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2022-09-13</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t/>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>3480</v>
+        <v>3471</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2023-08-18</t>
+          <t>2023-09-08</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J228" s="0"/>
       <c r="K228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
-          <t>2022-09-20</t>
+          <t>2022-08-23</t>
         </is>
       </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>3479</v>
+        <v>3453</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
-</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J229" s="0"/>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L229" s="0" t="inlineStr">
         <is>
-          <t>2022-09-13</t>
+          <t>2022-06-28</t>
         </is>
       </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
-        <v>3471</v>
+        <v>3443</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2023-09-08</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J230" s="0"/>
+      <c r="J230" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-14</t>
+        </is>
+      </c>
       <c r="K230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L230" s="0" t="inlineStr">
         <is>
-          <t>2022-08-23</t>
+          <t>2022-06-13</t>
         </is>
       </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
       <c r="N230" s="0"/>
     </row>
     <row r="231">
       <c r="A231" s="0" t="n">
-        <v>3453</v>
+        <v>3439</v>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
           <t>2023-05-11</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J231" s="0"/>
       <c r="K231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L231" s="0" t="inlineStr">
         <is>
-          <t>2022-06-28</t>
+          <t>2022-06-07</t>
         </is>
       </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N231" s="0"/>
     </row>
     <row r="232">
       <c r="A232" s="0" t="n">
-        <v>3443</v>
+        <v>3364</v>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
         </is>
       </c>
       <c r="J232" s="0" t="inlineStr">
         <is>
-          <t>2026-12-14</t>
+          <t>2026-09-27</t>
         </is>
       </c>
       <c r="K232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L232" s="0" t="inlineStr">
         <is>
-          <t>2022-06-13</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N232" s="0"/>
     </row>
     <row r="233">
       <c r="A233" s="0" t="n">
-        <v>3439</v>
+        <v>3354</v>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
-          <t>2023-05-11</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I233" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J233" s="0"/>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J233" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-28</t>
+        </is>
+      </c>
       <c r="K233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L233" s="0" t="inlineStr">
         <is>
-          <t>2022-06-07</t>
+          <t>2021-12-20</t>
         </is>
       </c>
       <c r="M233" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
       <c r="N233" s="0"/>
     </row>
     <row r="234">
       <c r="A234" s="0" t="n">
-        <v>3364</v>
+        <v>3350</v>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
         </is>
       </c>
       <c r="F234" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I234" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J234" s="0" t="inlineStr">
         <is>
-          <t>2026-09-27</t>
+          <t>2025-11-24</t>
         </is>
       </c>
       <c r="K234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L234" s="0" t="inlineStr">
         <is>
-          <t>2022-01-26</t>
+          <t>2021-12-16</t>
         </is>
       </c>
       <c r="M234" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N234" s="0"/>
     </row>
     <row r="235">
       <c r="A235" s="0" t="n">
-        <v>3354</v>
+        <v>3320</v>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I235" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t/>
         </is>
       </c>
       <c r="J235" s="0" t="inlineStr">
         <is>
-          <t>2026-06-28</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L235" s="0" t="inlineStr">
         <is>
-          <t>2021-12-20</t>
+          <t>2021-11-02</t>
         </is>
       </c>
       <c r="M235" s="0" t="inlineStr">
         <is>
-          <t>Spörri Markus, Letter Peter</t>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
       <c r="N235" s="0"/>
     </row>
     <row r="236">
       <c r="A236" s="0" t="n">
-        <v>3350</v>
+        <v>3286</v>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I236" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J236" s="0"/>
       <c r="K236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L236" s="0" t="inlineStr">
         <is>
-          <t>2021-12-16</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M236" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Brunner Philip C.</t>
+          <t/>
         </is>
       </c>
       <c r="N236" s="0"/>
     </row>
     <row r="237">
       <c r="A237" s="0" t="n">
-        <v>3320</v>
+        <v>3285</v>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H237" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J237" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J237" s="0"/>
       <c r="K237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L237" s="0" t="inlineStr">
         <is>
-          <t>2021-11-02</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M237" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+          <t/>
         </is>
       </c>
       <c r="N237" s="0"/>
     </row>
     <row r="238">
       <c r="A238" s="0" t="n">
-        <v>3286</v>
+        <v>3283</v>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F238" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J238" s="0"/>
+      <c r="J238" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-28</t>
+        </is>
+      </c>
       <c r="K238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2021-08-23</t>
         </is>
       </c>
       <c r="M238" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N238" s="0"/>
     </row>
     <row r="239">
       <c r="A239" s="0" t="n">
-        <v>3285</v>
+        <v>3281</v>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F239" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J239" s="0"/>
       <c r="K239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L239" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2021-08-17</t>
         </is>
       </c>
       <c r="M239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N239" s="0"/>
     </row>
     <row r="240">
       <c r="A240" s="0" t="n">
-        <v>3283</v>
+        <v>3268</v>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
         </is>
       </c>
       <c r="F240" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J240" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2021-06-24</t>
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t/>
         </is>
       </c>
       <c r="N240" s="0"/>
     </row>
     <row r="241">
       <c r="A241" s="0" t="n">
-        <v>3281</v>
+        <v>3262</v>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J241" s="0"/>
+      <c r="J241" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
       <c r="K241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
-          <t>2021-08-17</t>
+          <t>2021-06-09</t>
         </is>
       </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
         </is>
       </c>
       <c r="N241" s="0"/>
     </row>
     <row r="242">
       <c r="A242" s="0" t="n">
-        <v>3268</v>
+        <v>3260</v>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
         </is>
       </c>
       <c r="F242" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
           <t>2022-11-10</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J242" s="0" t="inlineStr">
         <is>
           <t>2025-11-09</t>
         </is>
       </c>
       <c r="K242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L242" s="0" t="inlineStr">
         <is>
-          <t>2021-06-24</t>
+          <t>2021-06-08</t>
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N242" s="0"/>
     </row>
     <row r="243">
       <c r="A243" s="0" t="n">
-        <v>3262</v>
+        <v>3248</v>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
       <c r="F243" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J243" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L243" s="0" t="inlineStr">
         <is>
-          <t>2021-06-09</t>
+          <t>2021-05-11</t>
         </is>
       </c>
       <c r="M243" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N243" s="0"/>
     </row>
     <row r="244">
       <c r="A244" s="0" t="n">
-        <v>3260</v>
+        <v>3227</v>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
+</t>
         </is>
       </c>
       <c r="F244" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H244" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J244" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J244" s="0"/>
       <c r="K244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L244" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2021-04-13</t>
         </is>
       </c>
       <c r="M244" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N244" s="0"/>
     </row>
     <row r="245">
       <c r="A245" s="0" t="n">
-        <v>3248</v>
+        <v>3218</v>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
       <c r="F245" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H245" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J245" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J245" s="0"/>
       <c r="K245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L245" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2021-03-23</t>
         </is>
       </c>
       <c r="M245" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N245" s="0"/>
     </row>
     <row r="246">
       <c r="A246" s="0" t="n">
-        <v>3227</v>
+        <v>3185</v>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
-</t>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
       <c r="F246" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J246" s="0"/>
       <c r="K246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L246" s="0" t="inlineStr">
         <is>
-          <t>2021-04-13</t>
+          <t>2020-12-15</t>
         </is>
       </c>
       <c r="M246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N246" s="0"/>
     </row>
     <row r="247">
       <c r="A247" s="0" t="n">
-        <v>3218</v>
+        <v>3165</v>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J247" s="0"/>
       <c r="K247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L247" s="0" t="inlineStr">
         <is>
-          <t>2021-03-23</t>
+          <t>2020-11-03</t>
         </is>
       </c>
       <c r="M247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N247" s="0"/>
     </row>
     <row r="248">
       <c r="A248" s="0" t="n">
-        <v>3185</v>
+        <v>3151</v>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F248" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J248" s="0"/>
       <c r="K248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L248" s="0" t="inlineStr">
         <is>
-          <t>2020-12-15</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N248" s="0"/>
     </row>
     <row r="249">
       <c r="A249" s="0" t="n">
-        <v>3165</v>
+        <v>3148</v>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F249" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
-          <t>2021-08-21</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H249" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J249" s="0"/>
       <c r="K249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L249" s="0" t="inlineStr">
         <is>
-          <t>2020-11-03</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N249" s="0"/>
     </row>
     <row r="250">
       <c r="A250" s="0" t="n">
-        <v>3151</v>
+        <v>3129</v>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F250" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
-          <t>2021-06-25</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H250" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J250" s="0"/>
       <c r="K250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L250" s="0" t="inlineStr">
         <is>
-          <t>2020-10-27</t>
+          <t>2020-08-18</t>
         </is>
       </c>
       <c r="M250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N250" s="0"/>
     </row>
     <row r="251">
       <c r="A251" s="0" t="n">
-        <v>3148</v>
+        <v>3102</v>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
       <c r="F251" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
-          <t>2021-06-25</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H251" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I251" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J251" s="0"/>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
+        </is>
+      </c>
+      <c r="J251" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-31</t>
+        </is>
+      </c>
       <c r="K251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L251" s="0" t="inlineStr">
         <is>
-          <t>2020-10-20</t>
+          <t>2020-05-12</t>
         </is>
       </c>
       <c r="M251" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Tabea</t>
         </is>
       </c>
       <c r="N251" s="0"/>
     </row>
     <row r="252">
       <c r="A252" s="0" t="n">
-        <v>3129</v>
+        <v>2885</v>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F252" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
-          <t>2021-06-05</t>
+          <t>2019-02-20</t>
         </is>
       </c>
       <c r="H252" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J252" s="0"/>
       <c r="K252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L252" s="0" t="inlineStr">
         <is>
-          <t>2020-08-18</t>
+          <t>2018-07-03</t>
         </is>
       </c>
       <c r="M252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N252" s="0"/>
     </row>
     <row r="253">
       <c r="A253" s="0" t="n">
-        <v>3102</v>
+        <v>2855</v>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
       <c r="F253" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2019-05-16</t>
         </is>
       </c>
       <c r="H253" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I253" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J253" s="0"/>
       <c r="K253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L253" s="0" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2018-03-27</t>
         </is>
       </c>
       <c r="M253" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N253" s="0"/>
     </row>
     <row r="254">
       <c r="A254" s="0" t="n">
-        <v>2885</v>
+        <v>2655</v>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C254" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E254" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
       <c r="F254" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G254" s="0" t="inlineStr">
         <is>
-          <t>2019-02-20</t>
+          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H254" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J254" s="0"/>
       <c r="K254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L254" s="0" t="inlineStr">
         <is>
-          <t>2018-07-03</t>
+          <t>2016-08-23</t>
         </is>
       </c>
       <c r="M254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N254" s="0"/>
     </row>
     <row r="255">
       <c r="A255" s="0" t="n">
-        <v>2855</v>
+        <v>2640</v>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C255" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E255" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F255" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G255" s="0" t="inlineStr">
         <is>
-          <t>2019-05-16</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H255" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J255" s="0"/>
       <c r="K255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L255" s="0" t="inlineStr">
         <is>
-          <t>2018-03-27</t>
+          <t>2016-06-21</t>
         </is>
       </c>
       <c r="M255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N255" s="0"/>
     </row>
     <row r="256">
       <c r="A256" s="0" t="n">
-        <v>2655</v>
+        <v>2635</v>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C256" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E256" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F256" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G256" s="0" t="inlineStr">
         <is>
-          <t>2018-01-20</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H256" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J256" s="0"/>
       <c r="K256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L256" s="0" t="inlineStr">
         <is>
-          <t>2016-08-23</t>
+          <t>2016-06-07</t>
         </is>
       </c>
       <c r="M256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N256" s="0"/>
     </row>
     <row r="257">
       <c r="A257" s="0" t="n">
-        <v>2640</v>
+        <v>2501</v>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C257" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E257" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
       <c r="F257" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G257" s="0" t="inlineStr">
         <is>
-          <t>2017-03-30</t>
+          <t>2016-04-09</t>
         </is>
       </c>
       <c r="H257" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J257" s="0"/>
       <c r="K257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L257" s="0" t="inlineStr">
         <is>
-          <t>2016-06-21</t>
+          <t>2015-03-31</t>
         </is>
       </c>
       <c r="M257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N257" s="0"/>
     </row>
     <row r="258">
       <c r="A258" s="0" t="n">
-        <v>2635</v>
+        <v>2336</v>
       </c>
       <c r="B258" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C258" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E258" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
       <c r="F258" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G258" s="0" t="inlineStr">
         <is>
-          <t>2017-03-10</t>
+          <t>2026-09-18</t>
         </is>
       </c>
       <c r="H258" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I258" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J258" s="0"/>
       <c r="K258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L258" s="0" t="inlineStr">
         <is>
-          <t>2016-06-07</t>
+          <t>2013-12-17</t>
         </is>
       </c>
       <c r="M258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N258" s="0"/>
     </row>
     <row r="259">
       <c r="A259" s="0" t="n">
-        <v>2501</v>
+        <v>2310</v>
       </c>
       <c r="B259" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C259" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E259" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
         </is>
       </c>
       <c r="F259" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G259" s="0" t="inlineStr">
         <is>
-          <t>2016-04-09</t>
+          <t>2014-11-04</t>
         </is>
       </c>
       <c r="H259" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I259" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
       <c r="J259" s="0"/>
       <c r="K259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L259" s="0" t="inlineStr">
         <is>
-          <t>2015-03-31</t>
+          <t>2013-10-22</t>
         </is>
       </c>
       <c r="M259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N259" s="0"/>
     </row>
     <row r="260">
       <c r="A260" s="0" t="n">
-        <v>2336</v>
+        <v>2291</v>
       </c>
       <c r="B260" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C260" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E260" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F260" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G260" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2013-09-26</t>
         </is>
       </c>
       <c r="H260" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J260" s="0"/>
       <c r="K260" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L260" s="0" t="inlineStr">
         <is>
-          <t>2013-12-17</t>
+          <t>2013-09-10</t>
         </is>
       </c>
       <c r="M260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N260" s="0"/>
     </row>
     <row r="261">
       <c r="A261" s="0" t="n">
-        <v>2310</v>
+        <v>2212</v>
       </c>
       <c r="B261" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C261" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E261" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
         </is>
       </c>
       <c r="F261" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G261" s="0" t="inlineStr">
         <is>
-          <t>2014-11-04</t>
+          <t>2013-08-29</t>
         </is>
       </c>
       <c r="H261" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I261" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J261" s="0"/>
       <c r="K261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L261" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L261" s="0"/>
       <c r="M261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N261" s="0"/>
     </row>
     <row r="262">
       <c r="A262" s="0" t="n">
-        <v>2291</v>
+        <v>2108</v>
       </c>
       <c r="B262" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C262" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
-      <c r="D262" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D262" s="0"/>
       <c r="E262" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
         </is>
       </c>
       <c r="F262" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G262" s="0" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2000-01-01</t>
         </is>
       </c>
       <c r="H262" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
-[...6 lines deleted...]
-      </c>
+          <t>Datenmigration</t>
+        </is>
+      </c>
+      <c r="I262" s="0"/>
       <c r="J262" s="0"/>
       <c r="K262" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="L262" s="0"/>
       <c r="M262" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N262" s="0"/>
     </row>
     <row r="263">
       <c r="A263" s="0" t="n">
-        <v>2212</v>
+        <v>2050</v>
       </c>
       <c r="B263" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C263" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E263" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
         </is>
       </c>
       <c r="F263" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G263" s="0" t="inlineStr">
         <is>
-          <t>2013-08-29</t>
+          <t>2012-05-03</t>
         </is>
       </c>
       <c r="H263" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J263" s="0"/>
       <c r="K263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L263" s="0"/>
       <c r="M263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N263" s="0"/>
     </row>
     <row r="264">
       <c r="A264" s="0" t="n">
-        <v>2108</v>
+        <v>2024</v>
       </c>
       <c r="B264" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C264" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
-      <c r="D264" s="0"/>
+      <c r="D264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E264" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
         </is>
       </c>
       <c r="F264" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G264" s="0" t="inlineStr">
         <is>
-          <t>2000-01-01</t>
+          <t>2011-07-07</t>
         </is>
       </c>
       <c r="H264" s="0" t="inlineStr">
         <is>
-          <t>Datenmigration</t>
-[...2 lines deleted...]
-      <c r="I264" s="0"/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="J264" s="0"/>
       <c r="K264" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L264" s="0"/>
       <c r="M264" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N264" s="0"/>
     </row>
     <row r="265">
       <c r="A265" s="0" t="n">
-        <v>2050</v>
+        <v>1977</v>
       </c>
       <c r="B265" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C265" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D265" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E265" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
         </is>
       </c>
       <c r="F265" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G265" s="0" t="inlineStr">
         <is>
-          <t>2012-05-03</t>
+          <t>2011-03-31</t>
         </is>
       </c>
       <c r="H265" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I265" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J265" s="0"/>
       <c r="K265" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L265" s="0"/>
       <c r="M265" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N265" s="0"/>
     </row>
     <row r="266">
       <c r="A266" s="0" t="n">
-        <v>2024</v>
+        <v>1901</v>
       </c>
       <c r="B266" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C266" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D266" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E266" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
         </is>
       </c>
       <c r="F266" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G266" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2010-09-30</t>
         </is>
       </c>
       <c r="H266" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I266" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J266" s="0"/>
       <c r="K266" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L266" s="0"/>
       <c r="M266" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N266" s="0"/>
     </row>
     <row r="267">
       <c r="A267" s="0" t="n">
-        <v>1977</v>
+        <v>1775</v>
       </c>
       <c r="B267" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C267" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D267" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E267" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
         </is>
       </c>
       <c r="F267" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G267" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2010-05-06</t>
         </is>
       </c>
       <c r="H267" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I267" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J267" s="0"/>
       <c r="K267" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L267" s="0"/>
       <c r="M267" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N267" s="0"/>
     </row>
     <row r="268">
       <c r="A268" s="0" t="n">
-        <v>1901</v>
+        <v>1693</v>
       </c>
       <c r="B268" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C268" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D268" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E268" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
         </is>
       </c>
       <c r="F268" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G268" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H268" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I268" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J268" s="0"/>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J268" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-30</t>
+        </is>
+      </c>
       <c r="K268" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L268" s="0"/>
+      <c r="L268" s="0" t="inlineStr">
+        <is>
+          <t>2008-06-13</t>
+        </is>
+      </c>
       <c r="M268" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N268" s="0"/>
     </row>
     <row r="269">
       <c r="A269" s="0" t="n">
-        <v>1775</v>
+        <v>1646</v>
       </c>
       <c r="B269" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C269" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D269" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E269" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+          <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
+2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
       <c r="F269" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G269" s="0" t="inlineStr">
         <is>
-          <t>2010-05-06</t>
+          <t>2009-05-28</t>
         </is>
       </c>
       <c r="H269" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I269" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J269" s="0"/>
       <c r="K269" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L269" s="0"/>
       <c r="M269" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N269" s="0"/>
     </row>
     <row r="270">
       <c r="A270" s="0" t="n">
-        <v>1693</v>
+        <v>1393</v>
       </c>
       <c r="B270" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C270" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D270" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E270" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
       <c r="F270" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G270" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2006-06-01</t>
         </is>
       </c>
       <c r="H270" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I270" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J270" s="0"/>
       <c r="K270" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L270" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L270" s="0"/>
       <c r="M270" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N270" s="0"/>
     </row>
     <row r="271">
       <c r="A271" s="0" t="n">
-        <v>1646</v>
+        <v>1251</v>
       </c>
       <c r="B271" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C271" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D271" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E271" s="0" t="inlineStr">
         <is>
-          <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
-2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
+          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
       <c r="F271" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G271" s="0" t="inlineStr">
         <is>
-          <t>2009-05-28</t>
+          <t>2005-02-24</t>
         </is>
       </c>
       <c r="H271" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I271" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J271" s="0"/>
       <c r="K271" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L271" s="0"/>
       <c r="M271" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N271" s="0"/>
     </row>
     <row r="272">
       <c r="A272" s="0" t="n">
-        <v>1393</v>
+        <v>1000</v>
       </c>
       <c r="B272" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C272" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D272" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E272" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
+          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F272" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G272" s="0" t="inlineStr">
         <is>
-          <t>2006-06-01</t>
+          <t>2003-01-30</t>
         </is>
       </c>
       <c r="H272" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I272" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J272" s="0"/>
       <c r="K272" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L272" s="0"/>
       <c r="M272" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N272" s="0"/>
     </row>
     <row r="273">
       <c r="A273" s="0" t="n">
-        <v>1251</v>
+        <v>282</v>
       </c>
       <c r="B273" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C273" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D273" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E273" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
+          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
       <c r="F273" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G273" s="0" t="inlineStr">
         <is>
-          <t>2005-02-24</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H273" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I273" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J273" s="0"/>
+          <t>Frist erstreckt bis 31. Dezember 2030</t>
+        </is>
+      </c>
+      <c r="J273" s="0" t="inlineStr">
+        <is>
+          <t>2030-12-31</t>
+        </is>
+      </c>
       <c r="K273" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L273" s="0"/>
+      <c r="L273" s="0" t="inlineStr">
+        <is>
+          <t>1995-08-07</t>
+        </is>
+      </c>
       <c r="M273" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N273" s="0"/>
-    </row>
-[...122 lines deleted...]
-      <c r="N275" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>