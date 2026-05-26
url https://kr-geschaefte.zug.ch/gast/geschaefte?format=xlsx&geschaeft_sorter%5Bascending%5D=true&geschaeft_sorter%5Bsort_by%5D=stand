--- v3 (2026-04-10)
+++ v4 (2026-05-26)
@@ -62,98 +62,98 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N230" totalsRowShown="0">
-  <autoFilter ref="A1:N230"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N252" totalsRowShown="0">
+  <autoFilter ref="A1:N252"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N230"/>
+  <dimension ref="A1:N252"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="25.08988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="31.68988764044944"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
     <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
@@ -189,14817 +189,16210 @@
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>Kommissionen</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht am</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht von</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Abgeschlossen am</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>4078</v>
+        <v>4117</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2027-05-21</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
+          <t>Gwerder Thomas , Iten Patrick</t>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>4076</v>
+        <v>4116</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J3" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J3" s="0"/>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Ehrbar Alessandro</t>
+          <t/>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>4075</v>
+        <v>4113</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2026-11-21</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia</t>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>4074</v>
+        <v>4112</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2026-11-21</t>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>4072</v>
+        <v>4111</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J6" s="0"/>
+      <c r="J6" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
-          <t>Bildungskommission (BK)</t>
+          <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>4071</v>
+        <v>4110</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Tabea Estermann und Klemens Iten betreffend Beteiligung des Kantons Zug an den Olympischen Winterspielen 2038</t>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J7" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J7" s="0"/>
       <c r="K7" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Raum Umwelt Verkehr</t>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Iten Klemens</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>4070</v>
+        <v>4109</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J8" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J8" s="0"/>
       <c r="K8" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
+          <t/>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>4069</v>
+        <v>4108</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J9" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J9" s="0"/>
       <c r="K9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>4068</v>
+        <v>4106</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Vroni Straub betreffend Kaufinteresse Villa «unterer Frauenstein»</t>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>4066</v>
+        <v>4105</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
         </is>
       </c>
       <c r="N11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>4065</v>
+        <v>4104</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>4064</v>
+        <v>4103</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J13" s="0"/>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
+          <t/>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>4062</v>
+        <v>4102</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Hertizentrum 2-5</t>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J14" s="0"/>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>4061</v>
+        <v>4101</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Staatswirtschaftskommission </t>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>4060</v>
+        <v>4100</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alexander Haslimann betreffend befristete Überbrückungsmassnahmen des Kantons Zug bei bundesbedingten Verzögerungen der Auszahlung von Arbeitslosengeldern</t>
+          <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
+</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t>Verkürzung der Behandlungsfrist auf 2 Monate, gemäss § 45 Abs. 3 GO KR</t>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-06-30</t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>4059</v>
+        <v>4099</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>4057</v>
+        <v>4098</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J18" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J18" s="0"/>
       <c r="K18" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t/>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>4055</v>
+        <v>4097</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>4054</v>
+        <v>4095</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>4052</v>
+        <v>4094</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend die Frage: Ist die Pensionskasse Zug eine soziale Vermieterin?</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>2026-02-01</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>4051</v>
+        <v>4093</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Kleine Anfrage von Andreas Lustenberger und Erich Grob betreffend die Sicherung der Starthilfe für Junglandwirtinnen und Junglandwirte - kantonale Überbrückung bei verzögerten Bundesmittel</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
-[...2 lines deleted...]
-      <c r="N22" s="0"/>
+          <t>Lustenberger Andreas, Grob Erich</t>
+        </is>
+      </c>
+      <c r="N22" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>4050</v>
+        <v>4091</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Bericht 2025 der Ombudsstelle Kanton Zug</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Direktüberweisung an die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+        </is>
+      </c>
+      <c r="J23" s="0"/>
       <c r="K23" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>4048</v>
+        <v>4089</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Rechenschaftsbericht 2025 des Obergerichts</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Obergericht</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Direktüberweisung an die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+        </is>
+      </c>
+      <c r="J24" s="0"/>
       <c r="K24" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>4047</v>
+        <v>4088</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Zwischenbericht zu den per Ende März 2026 zur Berichterstattung fälligen parlamentarischen Vorstössen</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J25" s="0"/>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>4046</v>
+        <v>4087</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+          <t>Kantonsratsbeschluss betreffend Kenntnisnahme des Geschäftsberichts inkl. Jahresrechnung 2025 der Gebäudeversicherung Zug</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J26" s="0"/>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>4045</v>
+        <v>4086</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission und die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+        </is>
+      </c>
+      <c r="J27" s="0"/>
       <c r="K27" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskom. erweitert, Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>4044</v>
+        <v>4084</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>4043</v>
+        <v>4083</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>4042</v>
+        <v>4082</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J30" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J30" s="0"/>
       <c r="K30" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t/>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>4041</v>
+        <v>4081</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J31" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J31" s="0"/>
       <c r="K31" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Raum Umwelt Verkehr</t>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t/>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>4039</v>
+        <v>4080</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Interpellation von Thomas Werner betreffend Zusammensetzung der aktuellen PUK, Prüfung und Veröffentlichung allfälliger Interessenkonflikte sowie bei Bedarf Austausch der PUK-Mitglieder</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Parlamentarische Untersuchungskommission (PUK). Verkürzung der Behandlungsfrist auf 90 Tage,  gemäss § 45 Abs. 3 GO KR</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>4038</v>
+        <v>4078</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>4037</v>
+        <v>4076</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>4036</v>
+        <v>4075</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>4035</v>
+        <v>4074</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>4034</v>
+        <v>4073</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Geschäftsbericht 2025</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J37" s="0"/>
       <c r="K37" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc-Steuerrabatt, 4034</t>
+          <t/>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>4030</v>
+        <v>4072</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J38" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J38" s="0"/>
       <c r="K38" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bildungskommission (BK)</t>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>4029</v>
+        <v>4070</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Abhängigkeit der Spitäler und Betreuungseinrichtungen im Kanton Zug von Fachkräften und Produkten aus dem EU-Raum</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>4028</v>
+        <v>4069</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>4027</v>
+        <v>4066</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>4026</v>
+        <v>4065</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>4025</v>
+        <v>4064</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend die Frage: Wie digital und zukunftsfähig sind die Zuger Notariate?</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>4023</v>
+        <v>4061</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>4021</v>
+        <v>4059</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>4020</v>
+        <v>4057</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>4019</v>
+        <v>4055</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Simon Leuenberger betreffend Erklärvideos des Kantons bei kantonalen Urnengängen (Wahlen und Abstimmungen)</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2025-11-12</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>4018</v>
+        <v>4054</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>4016</v>
+        <v>4051</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>4015</v>
+        <v>4050</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>4014</v>
+        <v>4048</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J51" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J51" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>4013</v>
+        <v>4047</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>4012</v>
+        <v>4046</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J53" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J53" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2026-01-13</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>4011</v>
+        <v>4045</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>4008</v>
+        <v>4044</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>4006</v>
+        <v>4043</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>4001</v>
+        <v>4042</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Nichtbezug von Sozialleistungen im Kanton Zug</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2025-10-08</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>4000</v>
+        <v>4041</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Ausbau erneuerbarer Energien</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2025-10-05</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>3999</v>
+        <v>4039</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>3998</v>
+        <v>4038</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>3996</v>
+        <v>4037</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert </t>
-[...2 lines deleted...]
-      <c r="J61" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J61" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>3995</v>
+        <v>4036</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend fehlende kantonale und kommunale Hitzeaktionspläne</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2025-09-10</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>3994</v>
+        <v>4035</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J63" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J63" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Publikationsgesetz, 3994</t>
+          <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>3993</v>
+        <v>4034</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J64" s="0"/>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>3990</v>
+        <v>4030</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>3989</v>
+        <v>4028</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>3988</v>
+        <v>4027</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>3985</v>
+        <v>4026</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>3980</v>
+        <v>4023</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J69" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J69" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Ombudsgesetz und DSG, 3980</t>
+          <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>3974</v>
+        <v>4021</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>3972</v>
+        <v>4020</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>3971</v>
+        <v>4018</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>3969</v>
+        <v>4016</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>3966</v>
+        <v>4015</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>3965</v>
+        <v>4014</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J75" s="0"/>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>3964</v>
+        <v>4013</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>3963</v>
+        <v>4012</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J77" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J77" s="0"/>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t/>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>3960</v>
+        <v>4011</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>3958</v>
+        <v>4008</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J79" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J79" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>3957</v>
+        <v>4006</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J80" s="0"/>
+      <c r="J80" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Cybersicherheit, 3957+3956</t>
+          <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>3956</v>
+        <v>3999</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J81" s="0"/>
+      <c r="J81" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Cybersicherheit, 3957+3956</t>
+          <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>3953</v>
+        <v>3998</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>3950</v>
+        <v>3996</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
           <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J83" s="0"/>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>3949</v>
+        <v>3994</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2025-12-27</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J84" s="0"/>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>3948</v>
+        <v>3993</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J85" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J85" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-09-08</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>3943</v>
+        <v>3990</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3942</v>
+        <v>3989</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>3941</v>
+        <v>3988</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>3939</v>
+        <v>3985</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J89" s="0"/>
+      <c r="J89" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3938</v>
+        <v>3980</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J90" s="0"/>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t/>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>3932</v>
+        <v>3974</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>3930</v>
+        <v>3972</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>3929</v>
+        <v>3971</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>3923</v>
+        <v>3969</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J94" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J94" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>3921</v>
+        <v>3966</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>3911</v>
+        <v>3965</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J96" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>3910</v>
+        <v>3964</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>3905</v>
+        <v>3963</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2026-01-15</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J98" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J98" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>3896</v>
+        <v>3960</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>3893</v>
+        <v>3958</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J100" s="0"/>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t/>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>3891</v>
+        <v>3957</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J101" s="0"/>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>3889</v>
+        <v>3956</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J102" s="0"/>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t/>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>3888</v>
+        <v>3953</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J103" s="0"/>
+      <c r="J103" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>3887</v>
+        <v>3950</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
         </is>
       </c>
       <c r="J104" s="0"/>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>3885</v>
+        <v>3949</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-12-27</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Bund: Genehmigung pendent</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J105" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J105" s="0"/>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>3877</v>
+        <v>3948</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J106" s="0"/>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>3872</v>
+        <v>3943</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>3869</v>
+        <v>3942</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J108" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>3867</v>
+        <v>3941</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J109" s="0"/>
+      <c r="J109" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>3866</v>
+        <v>3939</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="J110" s="0"/>
       <c r="K110" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>3864</v>
+        <v>3938</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J111" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>3861</v>
+        <v>3932</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J112" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>3858</v>
+        <v>3930</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>3827</v>
+        <v>3929</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2025-06-03</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>3826</v>
+        <v>3923</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J115" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J115" s="0"/>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>3819</v>
+        <v>3921</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-05-05</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Straub Vroni</t>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3816</v>
+        <v>3911</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-04-18</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3811</v>
+        <v>3910</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2025-04-17</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3808</v>
+        <v>3905</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1. Juli 2026</t>
         </is>
       </c>
       <c r="J119" s="0"/>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L119" s="0"/>
+      <c r="L119" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-08</t>
+        </is>
+      </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3802</v>
+        <v>3896</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3799</v>
+        <v>3893</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
-[...2 lines deleted...]
-      <c r="J121" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J121" s="0" t="inlineStr">
+        <is>
+          <t>2029-04-30</t>
+        </is>
+      </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3792</v>
+        <v>3891</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3791</v>
+        <v>3889</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3790</v>
+        <v>3888</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J124" s="0"/>
       <c r="K124" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3785</v>
+        <v>3887</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J125" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J125" s="0"/>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3778</v>
+        <v>3885</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3770</v>
+        <v>3877</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t/>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J127" s="0"/>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+        </is>
+      </c>
+      <c r="J127" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3767</v>
+        <v>3872</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J128" s="0"/>
+      <c r="J128" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Werner Thomas, Monney Esther</t>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3765</v>
+        <v>3869</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3759</v>
+        <v>3867</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J130" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J130" s="0"/>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3758</v>
+        <v>3866</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J131" s="0"/>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3755</v>
+        <v>3864</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3743</v>
+        <v>3861</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J133" s="0"/>
+      <c r="J133" s="0" t="inlineStr">
+        <is>
+          <t>2028-12-18</t>
+        </is>
+      </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3742</v>
+        <v>3858</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J134" s="0"/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J134" s="0" t="inlineStr">
+        <is>
+          <t>2029-02-26</t>
+        </is>
+      </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3736</v>
+        <v>3827</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t/>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3735</v>
+        <v>3826</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3734</v>
+        <v>3819</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3733</v>
+        <v>3816</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3732</v>
+        <v>3811</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3727</v>
+        <v>3808</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J140" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J140" s="0"/>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L140" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L140" s="0"/>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3726</v>
+        <v>3802</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3725</v>
+        <v>3799</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J142" s="0"/>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3704</v>
+        <v>3792</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3684</v>
+        <v>3791</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3683</v>
+        <v>3790</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J145" s="0"/>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t/>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3680</v>
+        <v>3785</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2028-02-20</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3676</v>
+        <v>3778</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3667</v>
+        <v>3770</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J148" s="0"/>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3656</v>
+        <v>3767</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J149" s="0"/>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3646</v>
+        <v>3765</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3628</v>
+        <v>3759</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J151" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J151" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3625</v>
+        <v>3758</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3621</v>
+        <v>3755</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3617</v>
+        <v>3743</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J154" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J154" s="0"/>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t/>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3616</v>
+        <v>3742</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J155" s="0"/>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3613</v>
+        <v>3736</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J156" s="0"/>
+      <c r="J156" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3602</v>
+        <v>3735</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>3595</v>
+        <v>3734</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J158" s="0"/>
+      <c r="J158" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>3594</v>
+        <v>3733</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J159" s="0"/>
+      <c r="J159" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3592</v>
+        <v>3732</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J160" s="0"/>
+      <c r="J160" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-02</t>
+        </is>
+      </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3584</v>
+        <v>3727</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3579</v>
+        <v>3726</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3574</v>
+        <v>3725</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
           <t>2024-05-23</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3569</v>
+        <v>3704</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2024-05-06</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J164" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J164" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3562</v>
+        <v>3693</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Berichts-Motion von Anastas Odermatt, Julia Küng, Martin Zimmermann und Ronahi Yener betreffend Weiterentwicklung der Ertragsverwendung der Kirchensteuern juristischer Personen</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bericht des Regierungsrats über die Ertragsverwendung der Kirchensteuern juristischer Personen mit Erhebung der Freiwilligenarbeit und Schlussfolgerungen</t>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2025-03-21</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2024-03-05</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
-[...2 lines deleted...]
-      <c r="N165" s="0"/>
+          <t>Odermatt Anastas, Küng Julia, Zimmermann Martin, Yener Ronahi</t>
+        </is>
+      </c>
+      <c r="N165" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-10</t>
+        </is>
+      </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3546</v>
+        <v>3684</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2025-04-11</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3544</v>
+        <v>3683</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2027-04-11</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3541</v>
+        <v>3680</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
           <t>2025-02-21</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
           <t>2028-02-21</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3535</v>
+        <v>3676</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J169" s="0"/>
+      <c r="J169" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3534</v>
+        <v>3667</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J170" s="0"/>
+      <c r="J170" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
+        <v>3656</v>
+      </c>
+      <c r="B171" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C171" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D171" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E171" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+        </is>
+      </c>
+      <c r="F171" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G171" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-12</t>
+        </is>
+      </c>
+      <c r="H171" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I171" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J171" s="0"/>
+      <c r="K171" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L171" s="0" t="inlineStr">
+        <is>
+          <t>2023-12-19</t>
+        </is>
+      </c>
+      <c r="M171" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N171" s="0"/>
+    </row>
+    <row r="172">
+      <c r="A172" s="0" t="n">
+        <v>3646</v>
+      </c>
+      <c r="B172" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C172" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D172" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E172" s="0" t="inlineStr">
+        <is>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+        </is>
+      </c>
+      <c r="F172" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G172" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-10</t>
+        </is>
+      </c>
+      <c r="H172" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I172" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J172" s="0" t="inlineStr">
+        <is>
+          <t>2028-04-10</t>
+        </is>
+      </c>
+      <c r="K172" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L172" s="0" t="inlineStr">
+        <is>
+          <t>2023-11-30</t>
+        </is>
+      </c>
+      <c r="M172" s="0" t="inlineStr">
+        <is>
+          <t>GLP</t>
+        </is>
+      </c>
+      <c r="N172" s="0"/>
+    </row>
+    <row r="173">
+      <c r="A173" s="0" t="n">
+        <v>3628</v>
+      </c>
+      <c r="B173" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C173" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D173" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E173" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+        </is>
+      </c>
+      <c r="F173" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G173" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-26</t>
+        </is>
+      </c>
+      <c r="H173" s="0" t="inlineStr">
+        <is>
+          <t>Inkrafttreten</t>
+        </is>
+      </c>
+      <c r="I173" s="0" t="inlineStr">
+        <is>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J173" s="0"/>
+      <c r="K173" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L173" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-24</t>
+        </is>
+      </c>
+      <c r="M173" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N173" s="0"/>
+    </row>
+    <row r="174">
+      <c r="A174" s="0" t="n">
+        <v>3625</v>
+      </c>
+      <c r="B174" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C174" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D174" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E174" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+        </is>
+      </c>
+      <c r="F174" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G174" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H174" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I174" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J174" s="0" t="inlineStr">
+        <is>
+          <t>2028-07-03</t>
+        </is>
+      </c>
+      <c r="K174" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L174" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-10</t>
+        </is>
+      </c>
+      <c r="M174" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N174" s="0"/>
+    </row>
+    <row r="175">
+      <c r="A175" s="0" t="n">
+        <v>3621</v>
+      </c>
+      <c r="B175" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C175" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D175" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E175" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+        </is>
+      </c>
+      <c r="F175" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G175" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H175" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I175" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J175" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K175" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L175" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-29</t>
+        </is>
+      </c>
+      <c r="M175" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+        </is>
+      </c>
+      <c r="N175" s="0"/>
+    </row>
+    <row r="176">
+      <c r="A176" s="0" t="n">
+        <v>3617</v>
+      </c>
+      <c r="B176" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C176" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E176" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+        </is>
+      </c>
+      <c r="F176" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G176" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H176" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J176" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L176" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-12</t>
+        </is>
+      </c>
+      <c r="M176" s="0" t="inlineStr">
+        <is>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+        </is>
+      </c>
+      <c r="N176" s="0"/>
+    </row>
+    <row r="177">
+      <c r="A177" s="0" t="n">
+        <v>3616</v>
+      </c>
+      <c r="B177" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C177" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D177" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E177" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+        </is>
+      </c>
+      <c r="F177" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G177" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H177" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I177" s="0" t="inlineStr">
+        <is>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+        </is>
+      </c>
+      <c r="J177" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K177" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L177" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-07</t>
+        </is>
+      </c>
+      <c r="M177" s="0" t="inlineStr">
+        <is>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N177" s="0"/>
+    </row>
+    <row r="178">
+      <c r="A178" s="0" t="n">
+        <v>3613</v>
+      </c>
+      <c r="B178" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C178" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D178" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E178" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+        </is>
+      </c>
+      <c r="F178" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G178" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-21</t>
+        </is>
+      </c>
+      <c r="H178" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I178" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J178" s="0"/>
+      <c r="K178" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L178" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-29</t>
+        </is>
+      </c>
+      <c r="M178" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N178" s="0"/>
+    </row>
+    <row r="179">
+      <c r="A179" s="0" t="n">
+        <v>3602</v>
+      </c>
+      <c r="B179" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C179" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D179" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E179" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+        </is>
+      </c>
+      <c r="F179" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G179" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-29</t>
+        </is>
+      </c>
+      <c r="H179" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I179" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J179" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-01</t>
+        </is>
+      </c>
+      <c r="K179" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L179" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-07</t>
+        </is>
+      </c>
+      <c r="M179" s="0" t="inlineStr">
+        <is>
+          <t>Schweizer Emil, Monney Esther</t>
+        </is>
+      </c>
+      <c r="N179" s="0"/>
+    </row>
+    <row r="180">
+      <c r="A180" s="0" t="n">
+        <v>3595</v>
+      </c>
+      <c r="B180" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C180" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E180" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+        </is>
+      </c>
+      <c r="F180" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G180" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H180" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J180" s="0"/>
+      <c r="K180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L180" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N180" s="0"/>
+    </row>
+    <row r="181">
+      <c r="A181" s="0" t="n">
+        <v>3594</v>
+      </c>
+      <c r="B181" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C181" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E181" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+        </is>
+      </c>
+      <c r="F181" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G181" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H181" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J181" s="0"/>
+      <c r="K181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L181" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N181" s="0"/>
+    </row>
+    <row r="182">
+      <c r="A182" s="0" t="n">
+        <v>3592</v>
+      </c>
+      <c r="B182" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C182" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E182" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+        </is>
+      </c>
+      <c r="F182" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G182" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-08</t>
+        </is>
+      </c>
+      <c r="H182" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J182" s="0"/>
+      <c r="K182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L182" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-04</t>
+        </is>
+      </c>
+      <c r="M182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N182" s="0"/>
+    </row>
+    <row r="183">
+      <c r="A183" s="0" t="n">
+        <v>3584</v>
+      </c>
+      <c r="B183" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C183" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E183" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+        </is>
+      </c>
+      <c r="F183" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G183" s="0" t="inlineStr">
+        <is>
+          <t>2024-09-26</t>
+        </is>
+      </c>
+      <c r="H183" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J183" s="0" t="inlineStr">
+        <is>
+          <t>2027-09-26</t>
+        </is>
+      </c>
+      <c r="K183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L183" s="0" t="inlineStr">
+        <is>
+          <t>2023-06-13</t>
+        </is>
+      </c>
+      <c r="M183" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N183" s="0"/>
+    </row>
+    <row r="184">
+      <c r="A184" s="0" t="n">
+        <v>3579</v>
+      </c>
+      <c r="B184" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C184" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E184" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+        </is>
+      </c>
+      <c r="F184" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G184" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H184" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J184" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L184" s="0" t="inlineStr">
+        <is>
+          <t>2023-06-06</t>
+        </is>
+      </c>
+      <c r="M184" s="0" t="inlineStr">
+        <is>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+        </is>
+      </c>
+      <c r="N184" s="0"/>
+    </row>
+    <row r="185">
+      <c r="A185" s="0" t="n">
+        <v>3574</v>
+      </c>
+      <c r="B185" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C185" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E185" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F185" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G185" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H185" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J185" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L185" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-13</t>
+        </is>
+      </c>
+      <c r="M185" s="0" t="inlineStr">
+        <is>
+          <t>Leuenberger Simon</t>
+        </is>
+      </c>
+      <c r="N185" s="0"/>
+    </row>
+    <row r="186">
+      <c r="A186" s="0" t="n">
+        <v>3569</v>
+      </c>
+      <c r="B186" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C186" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E186" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+        </is>
+      </c>
+      <c r="F186" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G186" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="H186" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J186" s="0"/>
+      <c r="K186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L186" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-02</t>
+        </is>
+      </c>
+      <c r="M186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N186" s="0"/>
+    </row>
+    <row r="187">
+      <c r="A187" s="0" t="n">
+        <v>3562</v>
+      </c>
+      <c r="B187" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C187" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E187" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+        </is>
+      </c>
+      <c r="F187" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G187" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H187" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J187" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L187" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-18</t>
+        </is>
+      </c>
+      <c r="M187" s="0" t="inlineStr">
+        <is>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+        </is>
+      </c>
+      <c r="N187" s="0"/>
+    </row>
+    <row r="188">
+      <c r="A188" s="0" t="n">
+        <v>3546</v>
+      </c>
+      <c r="B188" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C188" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E188" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F188" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G188" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H188" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J188" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L188" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-28</t>
+        </is>
+      </c>
+      <c r="M188" s="0" t="inlineStr">
+        <is>
+          <t>FDP</t>
+        </is>
+      </c>
+      <c r="N188" s="0"/>
+    </row>
+    <row r="189">
+      <c r="A189" s="0" t="n">
+        <v>3544</v>
+      </c>
+      <c r="B189" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C189" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E189" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+        </is>
+      </c>
+      <c r="F189" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G189" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-01</t>
+        </is>
+      </c>
+      <c r="H189" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J189" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
+      <c r="K189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L189" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-27</t>
+        </is>
+      </c>
+      <c r="M189" s="0" t="inlineStr">
+        <is>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+        </is>
+      </c>
+      <c r="N189" s="0"/>
+    </row>
+    <row r="190">
+      <c r="A190" s="0" t="n">
+        <v>3541</v>
+      </c>
+      <c r="B190" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C190" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E190" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+        </is>
+      </c>
+      <c r="F190" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G190" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-21</t>
+        </is>
+      </c>
+      <c r="H190" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J190" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
+      <c r="K190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L190" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-21</t>
+        </is>
+      </c>
+      <c r="M190" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+        </is>
+      </c>
+      <c r="N190" s="0"/>
+    </row>
+    <row r="191">
+      <c r="A191" s="0" t="n">
+        <v>3535</v>
+      </c>
+      <c r="B191" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C191" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E191" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+        </is>
+      </c>
+      <c r="F191" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G191" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H191" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J191" s="0"/>
+      <c r="K191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L191" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N191" s="0"/>
+    </row>
+    <row r="192">
+      <c r="A192" s="0" t="n">
+        <v>3534</v>
+      </c>
+      <c r="B192" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C192" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E192" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+        </is>
+      </c>
+      <c r="F192" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G192" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H192" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J192" s="0"/>
+      <c r="K192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L192" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N192" s="0"/>
+    </row>
+    <row r="193">
+      <c r="A193" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B171" s="0" t="inlineStr">
+      <c r="B193" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C171" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E171" s="0" t="inlineStr">
+      <c r="C193" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E193" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F171" s="0" t="inlineStr">
+      <c r="F193" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G171" s="0" t="inlineStr">
+      <c r="G193" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
         </is>
       </c>
-      <c r="H171" s="0" t="inlineStr">
+      <c r="H193" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I171" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L171" s="0" t="inlineStr">
+      <c r="I193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J193" s="0"/>
+      <c r="K193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L193" s="0" t="inlineStr">
         <is>
           <t>2023-02-21</t>
         </is>
       </c>
-      <c r="M171" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A172" s="0" t="n">
+      <c r="M193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N193" s="0"/>
+    </row>
+    <row r="194">
+      <c r="A194" s="0" t="n">
         <v>3532</v>
       </c>
-      <c r="B172" s="0" t="inlineStr">
+      <c r="B194" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C172" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E172" s="0" t="inlineStr">
+      <c r="C194" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E194" s="0" t="inlineStr">
         <is>
           <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
-      <c r="F172" s="0" t="inlineStr">
+      <c r="F194" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
-      <c r="G172" s="0" t="inlineStr">
+      <c r="G194" s="0" t="inlineStr">
         <is>
           <t>2024-03-21</t>
         </is>
       </c>
-      <c r="H172" s="0" t="inlineStr">
+      <c r="H194" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I172" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J172" s="0" t="inlineStr">
+      <c r="I194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J194" s="0" t="inlineStr">
         <is>
           <t>2027-03-21</t>
         </is>
       </c>
-      <c r="K172" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L172" s="0" t="inlineStr">
+      <c r="K194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L194" s="0" t="inlineStr">
         <is>
           <t>2023-02-16</t>
         </is>
       </c>
-      <c r="M172" s="0" t="inlineStr">
+      <c r="M194" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
-      <c r="N172" s="0"/>
-[...2 lines deleted...]
-      <c r="A173" s="0" t="n">
+      <c r="N194" s="0"/>
+    </row>
+    <row r="195">
+      <c r="A195" s="0" t="n">
         <v>3525</v>
       </c>
-      <c r="B173" s="0" t="inlineStr">
+      <c r="B195" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C173" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E173" s="0" t="inlineStr">
+      <c r="C195" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E195" s="0" t="inlineStr">
         <is>
           <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
-      <c r="F173" s="0" t="inlineStr">
+      <c r="F195" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G173" s="0" t="inlineStr">
+      <c r="G195" s="0" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
-      <c r="H173" s="0" t="inlineStr">
+      <c r="H195" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I173" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J173" s="0" t="inlineStr">
+      <c r="I195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J195" s="0" t="inlineStr">
         <is>
           <t>2027-03-01</t>
         </is>
       </c>
-      <c r="K173" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L173" s="0" t="inlineStr">
+      <c r="K195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L195" s="0" t="inlineStr">
         <is>
           <t>2023-02-03</t>
         </is>
       </c>
-      <c r="M173" s="0" t="inlineStr">
+      <c r="M195" s="0" t="inlineStr">
         <is>
           <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
-      <c r="N173" s="0"/>
-[...2 lines deleted...]
-      <c r="A174" s="0" t="n">
+      <c r="N195" s="0"/>
+    </row>
+    <row r="196">
+      <c r="A196" s="0" t="n">
         <v>3512</v>
       </c>
-      <c r="B174" s="0" t="inlineStr">
+      <c r="B196" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C174" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E174" s="0" t="inlineStr">
+      <c r="C196" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E196" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
-      <c r="F174" s="0" t="inlineStr">
+      <c r="F196" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G174" s="0" t="inlineStr">
+      <c r="G196" s="0" t="inlineStr">
         <is>
           <t>2024-01-12</t>
         </is>
       </c>
-      <c r="H174" s="0" t="inlineStr">
+      <c r="H196" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I174" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L174" s="0" t="inlineStr">
+      <c r="I196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J196" s="0"/>
+      <c r="K196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L196" s="0" t="inlineStr">
         <is>
           <t>2022-12-20</t>
         </is>
       </c>
-      <c r="M174" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A175" s="0" t="n">
+      <c r="M196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N196" s="0"/>
+    </row>
+    <row r="197">
+      <c r="A197" s="0" t="n">
         <v>3507</v>
       </c>
-      <c r="B175" s="0" t="inlineStr">
+      <c r="B197" s="0" t="inlineStr">
         <is>
           <t>Verschiedenes</t>
         </is>
       </c>
-      <c r="C175" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E175" s="0" t="inlineStr">
+      <c r="C197" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E197" s="0" t="inlineStr">
         <is>
           <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
-      <c r="F175" s="0" t="inlineStr">
+      <c r="F197" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G175" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I175" s="0" t="inlineStr">
+      <c r="G197" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="H197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I197" s="0" t="inlineStr">
         <is>
           <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
         </is>
       </c>
-      <c r="J175" s="0"/>
-[...5 lines deleted...]
-      <c r="L175" s="0" t="inlineStr">
+      <c r="J197" s="0"/>
+      <c r="K197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L197" s="0" t="inlineStr">
         <is>
           <t>2022-11-24</t>
         </is>
       </c>
-      <c r="M175" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A176" s="0" t="n">
+      <c r="M197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N197" s="0"/>
+    </row>
+    <row r="198">
+      <c r="A198" s="0" t="n">
         <v>3502</v>
       </c>
-      <c r="B176" s="0" t="inlineStr">
+      <c r="B198" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C176" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E176" s="0" t="inlineStr">
+      <c r="C198" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E198" s="0" t="inlineStr">
         <is>
           <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
-      <c r="F176" s="0" t="inlineStr">
+      <c r="F198" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
-      <c r="G176" s="0" t="inlineStr">
+      <c r="G198" s="0" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
-      <c r="H176" s="0" t="inlineStr">
+      <c r="H198" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I176" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J176" s="0" t="inlineStr">
+      <c r="I198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J198" s="0" t="inlineStr">
         <is>
           <t>2027-03-01</t>
         </is>
       </c>
-      <c r="K176" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L176" s="0" t="inlineStr">
+      <c r="K198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L198" s="0" t="inlineStr">
         <is>
           <t>2022-11-20</t>
         </is>
       </c>
-      <c r="M176" s="0" t="inlineStr">
+      <c r="M198" s="0" t="inlineStr">
         <is>
           <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
-      <c r="N176" s="0"/>
-[...2 lines deleted...]
-      <c r="A177" s="0" t="n">
+      <c r="N198" s="0"/>
+    </row>
+    <row r="199">
+      <c r="A199" s="0" t="n">
         <v>3495</v>
       </c>
-      <c r="B177" s="0" t="inlineStr">
+      <c r="B199" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C177" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E177" s="0" t="inlineStr">
+      <c r="C199" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E199" s="0" t="inlineStr">
         <is>
           <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
-      <c r="F177" s="0" t="inlineStr">
+      <c r="F199" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G177" s="0" t="inlineStr">
+      <c r="G199" s="0" t="inlineStr">
         <is>
           <t>2025-06-05</t>
         </is>
       </c>
-      <c r="H177" s="0" t="inlineStr">
+      <c r="H199" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I177" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J177" s="0" t="inlineStr">
+      <c r="I199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J199" s="0" t="inlineStr">
         <is>
           <t>2028-06-05</t>
         </is>
       </c>
-      <c r="K177" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L177" s="0" t="inlineStr">
+      <c r="K199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L199" s="0" t="inlineStr">
         <is>
           <t>2022-11-08</t>
         </is>
       </c>
-      <c r="M177" s="0" t="inlineStr">
+      <c r="M199" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
-      <c r="N177" s="0"/>
-[...2 lines deleted...]
-      <c r="A178" s="0" t="n">
+      <c r="N199" s="0"/>
+    </row>
+    <row r="200">
+      <c r="A200" s="0" t="n">
         <v>3488</v>
       </c>
-      <c r="B178" s="0" t="inlineStr">
+      <c r="B200" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C178" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E178" s="0" t="inlineStr">
+      <c r="C200" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E200" s="0" t="inlineStr">
         <is>
           <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
         </is>
       </c>
-      <c r="F178" s="0" t="inlineStr">
+      <c r="F200" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G178" s="0" t="inlineStr">
+      <c r="G200" s="0" t="inlineStr">
         <is>
           <t>2024-02-29</t>
         </is>
       </c>
-      <c r="H178" s="0" t="inlineStr">
+      <c r="H200" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I178" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J178" s="0" t="inlineStr">
+      <c r="I200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J200" s="0" t="inlineStr">
         <is>
           <t>2027-02-28</t>
         </is>
       </c>
-      <c r="K178" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L178" s="0" t="inlineStr">
+      <c r="K200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L200" s="0" t="inlineStr">
         <is>
           <t>2022-10-25</t>
         </is>
       </c>
-      <c r="M178" s="0" t="inlineStr">
+      <c r="M200" s="0" t="inlineStr">
         <is>
           <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
         </is>
       </c>
-      <c r="N178" s="0"/>
-[...2 lines deleted...]
-      <c r="A179" s="0" t="n">
+      <c r="N200" s="0"/>
+    </row>
+    <row r="201">
+      <c r="A201" s="0" t="n">
         <v>3480</v>
       </c>
-      <c r="B179" s="0" t="inlineStr">
+      <c r="B201" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C179" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E179" s="0" t="inlineStr">
+      <c r="C201" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E201" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
         </is>
       </c>
-      <c r="F179" s="0" t="inlineStr">
+      <c r="F201" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G179" s="0" t="inlineStr">
+      <c r="G201" s="0" t="inlineStr">
         <is>
           <t>2023-08-18</t>
         </is>
       </c>
-      <c r="H179" s="0" t="inlineStr">
+      <c r="H201" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I179" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L179" s="0" t="inlineStr">
+      <c r="I201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J201" s="0"/>
+      <c r="K201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L201" s="0" t="inlineStr">
         <is>
           <t>2022-09-20</t>
         </is>
       </c>
-      <c r="M179" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A180" s="0" t="n">
+      <c r="M201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N201" s="0"/>
+    </row>
+    <row r="202">
+      <c r="A202" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B180" s="0" t="inlineStr">
+      <c r="B202" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C180" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E180" s="0" t="inlineStr">
+      <c r="C202" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E202" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F180" s="0" t="inlineStr">
+      <c r="F202" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G180" s="0" t="inlineStr">
+      <c r="G202" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
         </is>
       </c>
-      <c r="H180" s="0" t="inlineStr">
+      <c r="H202" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I180" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L180" s="0" t="inlineStr">
+      <c r="I202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J202" s="0"/>
+      <c r="K202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L202" s="0" t="inlineStr">
         <is>
           <t>2022-09-13</t>
         </is>
       </c>
-      <c r="M180" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A181" s="0" t="n">
+      <c r="M202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N202" s="0"/>
+    </row>
+    <row r="203">
+      <c r="A203" s="0" t="n">
         <v>3471</v>
       </c>
-      <c r="B181" s="0" t="inlineStr">
+      <c r="B203" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C181" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E181" s="0" t="inlineStr">
+      <c r="C203" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E203" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
-      <c r="F181" s="0" t="inlineStr">
+      <c r="F203" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G181" s="0" t="inlineStr">
+      <c r="G203" s="0" t="inlineStr">
         <is>
           <t>2023-09-08</t>
         </is>
       </c>
-      <c r="H181" s="0" t="inlineStr">
+      <c r="H203" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I181" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L181" s="0" t="inlineStr">
+      <c r="I203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J203" s="0"/>
+      <c r="K203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L203" s="0" t="inlineStr">
         <is>
           <t>2022-08-23</t>
         </is>
       </c>
-      <c r="M181" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A182" s="0" t="n">
+      <c r="M203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N203" s="0"/>
+    </row>
+    <row r="204">
+      <c r="A204" s="0" t="n">
         <v>3453</v>
       </c>
-      <c r="B182" s="0" t="inlineStr">
+      <c r="B204" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C182" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E182" s="0" t="inlineStr">
+      <c r="C204" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E204" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
-      <c r="F182" s="0" t="inlineStr">
+      <c r="F204" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G182" s="0" t="inlineStr">
+      <c r="G204" s="0" t="inlineStr">
         <is>
           <t>2023-05-11</t>
         </is>
       </c>
-      <c r="H182" s="0" t="inlineStr">
+      <c r="H204" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I182" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L182" s="0" t="inlineStr">
+      <c r="I204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J204" s="0"/>
+      <c r="K204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L204" s="0" t="inlineStr">
         <is>
           <t>2022-06-28</t>
         </is>
       </c>
-      <c r="M182" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A183" s="0" t="n">
+      <c r="M204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N204" s="0"/>
+    </row>
+    <row r="205">
+      <c r="A205" s="0" t="n">
         <v>3443</v>
       </c>
-      <c r="B183" s="0" t="inlineStr">
+      <c r="B205" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C183" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E183" s="0" t="inlineStr">
+      <c r="C205" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E205" s="0" t="inlineStr">
         <is>
           <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
-      <c r="F183" s="0" t="inlineStr">
+      <c r="F205" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G183" s="0" t="inlineStr">
+      <c r="G205" s="0" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
-      <c r="H183" s="0" t="inlineStr">
+      <c r="H205" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I183" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J183" s="0" t="inlineStr">
+      <c r="I205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J205" s="0" t="inlineStr">
         <is>
           <t>2026-12-14</t>
         </is>
       </c>
-      <c r="K183" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L183" s="0" t="inlineStr">
+      <c r="K205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L205" s="0" t="inlineStr">
         <is>
           <t>2022-06-13</t>
         </is>
       </c>
-      <c r="M183" s="0" t="inlineStr">
+      <c r="M205" s="0" t="inlineStr">
         <is>
           <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
-      <c r="N183" s="0"/>
-[...2 lines deleted...]
-      <c r="A184" s="0" t="n">
+      <c r="N205" s="0"/>
+    </row>
+    <row r="206">
+      <c r="A206" s="0" t="n">
         <v>3439</v>
       </c>
-      <c r="B184" s="0" t="inlineStr">
+      <c r="B206" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C184" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E184" s="0" t="inlineStr">
+      <c r="C206" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E206" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
-      <c r="F184" s="0" t="inlineStr">
+      <c r="F206" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G184" s="0" t="inlineStr">
+      <c r="G206" s="0" t="inlineStr">
         <is>
           <t>2023-05-11</t>
         </is>
       </c>
-      <c r="H184" s="0" t="inlineStr">
+      <c r="H206" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I184" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L184" s="0" t="inlineStr">
+      <c r="I206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J206" s="0"/>
+      <c r="K206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L206" s="0" t="inlineStr">
         <is>
           <t>2022-06-07</t>
         </is>
       </c>
-      <c r="M184" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A185" s="0" t="n">
+      <c r="M206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N206" s="0"/>
+    </row>
+    <row r="207">
+      <c r="A207" s="0" t="n">
         <v>3364</v>
       </c>
-      <c r="B185" s="0" t="inlineStr">
+      <c r="B207" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C185" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E185" s="0" t="inlineStr">
+      <c r="C207" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E207" s="0" t="inlineStr">
         <is>
           <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
-      <c r="F185" s="0" t="inlineStr">
+      <c r="F207" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G185" s="0" t="inlineStr">
+      <c r="G207" s="0" t="inlineStr">
         <is>
           <t>2023-09-28</t>
         </is>
       </c>
-      <c r="H185" s="0" t="inlineStr">
+      <c r="H207" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I185" s="0" t="inlineStr">
+      <c r="I207" s="0" t="inlineStr">
         <is>
           <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
         </is>
       </c>
-      <c r="J185" s="0" t="inlineStr">
+      <c r="J207" s="0" t="inlineStr">
         <is>
           <t>2026-09-27</t>
         </is>
       </c>
-      <c r="K185" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L185" s="0" t="inlineStr">
+      <c r="K207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L207" s="0" t="inlineStr">
         <is>
           <t>2022-01-26</t>
         </is>
       </c>
-      <c r="M185" s="0" t="inlineStr">
+      <c r="M207" s="0" t="inlineStr">
         <is>
           <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
-      <c r="N185" s="0"/>
-[...2 lines deleted...]
-      <c r="A186" s="0" t="n">
+      <c r="N207" s="0"/>
+    </row>
+    <row r="208">
+      <c r="A208" s="0" t="n">
         <v>3354</v>
       </c>
-      <c r="B186" s="0" t="inlineStr">
+      <c r="B208" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C186" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E186" s="0" t="inlineStr">
+      <c r="C208" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E208" s="0" t="inlineStr">
         <is>
           <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
-      <c r="F186" s="0" t="inlineStr">
+      <c r="F208" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G186" s="0" t="inlineStr">
+      <c r="G208" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
-      <c r="H186" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I186" s="0" t="inlineStr">
+      <c r="H208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I208" s="0" t="inlineStr">
         <is>
           <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
-      <c r="J186" s="0" t="inlineStr">
+      <c r="J208" s="0" t="inlineStr">
         <is>
           <t>2026-06-28</t>
         </is>
       </c>
-      <c r="K186" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L186" s="0" t="inlineStr">
+      <c r="K208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L208" s="0" t="inlineStr">
         <is>
           <t>2021-12-20</t>
         </is>
       </c>
-      <c r="M186" s="0" t="inlineStr">
+      <c r="M208" s="0" t="inlineStr">
         <is>
           <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
-      <c r="N186" s="0"/>
-[...2 lines deleted...]
-      <c r="A187" s="0" t="n">
+      <c r="N208" s="0"/>
+    </row>
+    <row r="209">
+      <c r="A209" s="0" t="n">
         <v>3350</v>
       </c>
-      <c r="B187" s="0" t="inlineStr">
+      <c r="B209" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C187" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E187" s="0" t="inlineStr">
+      <c r="C209" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E209" s="0" t="inlineStr">
         <is>
           <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
         </is>
       </c>
-      <c r="F187" s="0" t="inlineStr">
+      <c r="F209" s="0" t="inlineStr">
         <is>
           <t>Büro des Kantonsrats</t>
         </is>
       </c>
-      <c r="G187" s="0" t="inlineStr">
+      <c r="G209" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
-      <c r="H187" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I187" s="0" t="inlineStr">
+      <c r="H209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I209" s="0" t="inlineStr">
         <is>
           <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
-      <c r="J187" s="0" t="inlineStr">
+      <c r="J209" s="0" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
-      <c r="K187" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L187" s="0" t="inlineStr">
+      <c r="K209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L209" s="0" t="inlineStr">
         <is>
           <t>2021-12-16</t>
         </is>
       </c>
-      <c r="M187" s="0" t="inlineStr">
+      <c r="M209" s="0" t="inlineStr">
         <is>
           <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
-      <c r="N187" s="0"/>
-[...2 lines deleted...]
-      <c r="A188" s="0" t="n">
+      <c r="N209" s="0"/>
+    </row>
+    <row r="210">
+      <c r="A210" s="0" t="n">
         <v>3320</v>
       </c>
-      <c r="B188" s="0" t="inlineStr">
+      <c r="B210" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C188" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E188" s="0" t="inlineStr">
+      <c r="C210" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E210" s="0" t="inlineStr">
         <is>
           <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
-      <c r="F188" s="0" t="inlineStr">
+      <c r="F210" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G188" s="0" t="inlineStr">
+      <c r="G210" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
-      <c r="H188" s="0" t="inlineStr">
+      <c r="H210" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I188" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J188" s="0" t="inlineStr">
+      <c r="I210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J210" s="0" t="inlineStr">
         <is>
           <t>2028-10-30</t>
         </is>
       </c>
-      <c r="K188" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L188" s="0" t="inlineStr">
+      <c r="K210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L210" s="0" t="inlineStr">
         <is>
           <t>2021-11-02</t>
         </is>
       </c>
-      <c r="M188" s="0" t="inlineStr">
+      <c r="M210" s="0" t="inlineStr">
         <is>
           <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
-      <c r="N188" s="0"/>
-[...2 lines deleted...]
-      <c r="A189" s="0" t="n">
+      <c r="N210" s="0"/>
+    </row>
+    <row r="211">
+      <c r="A211" s="0" t="n">
         <v>3286</v>
       </c>
-      <c r="B189" s="0" t="inlineStr">
+      <c r="B211" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C189" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E189" s="0" t="inlineStr">
+      <c r="C211" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E211" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
-      <c r="F189" s="0" t="inlineStr">
+      <c r="F211" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
-      <c r="G189" s="0" t="inlineStr">
+      <c r="G211" s="0" t="inlineStr">
         <is>
           <t>2022-06-08</t>
         </is>
       </c>
-      <c r="H189" s="0" t="inlineStr">
+      <c r="H211" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I189" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L189" s="0" t="inlineStr">
+      <c r="I211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J211" s="0"/>
+      <c r="K211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L211" s="0" t="inlineStr">
         <is>
           <t>2021-08-24</t>
         </is>
       </c>
-      <c r="M189" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A190" s="0" t="n">
+      <c r="M211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N211" s="0"/>
+    </row>
+    <row r="212">
+      <c r="A212" s="0" t="n">
         <v>3285</v>
       </c>
-      <c r="B190" s="0" t="inlineStr">
+      <c r="B212" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C190" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E190" s="0" t="inlineStr">
+      <c r="C212" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E212" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
-      <c r="F190" s="0" t="inlineStr">
+      <c r="F212" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
-      <c r="G190" s="0" t="inlineStr">
+      <c r="G212" s="0" t="inlineStr">
         <is>
           <t>2022-06-08</t>
         </is>
       </c>
-      <c r="H190" s="0" t="inlineStr">
+      <c r="H212" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I190" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L190" s="0" t="inlineStr">
+      <c r="I212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J212" s="0"/>
+      <c r="K212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L212" s="0" t="inlineStr">
         <is>
           <t>2021-08-24</t>
         </is>
       </c>
-      <c r="M190" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A191" s="0" t="n">
+      <c r="M212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N212" s="0"/>
+    </row>
+    <row r="213">
+      <c r="A213" s="0" t="n">
         <v>3283</v>
       </c>
-      <c r="B191" s="0" t="inlineStr">
+      <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C191" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E191" s="0" t="inlineStr">
+      <c r="C213" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E213" s="0" t="inlineStr">
         <is>
           <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
-      <c r="F191" s="0" t="inlineStr">
+      <c r="F213" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G191" s="0" t="inlineStr">
+      <c r="G213" s="0" t="inlineStr">
         <is>
           <t>2022-09-29</t>
         </is>
       </c>
-      <c r="H191" s="0" t="inlineStr">
+      <c r="H213" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I191" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J191" s="0" t="inlineStr">
+      <c r="I213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J213" s="0" t="inlineStr">
         <is>
           <t>2025-09-28</t>
         </is>
       </c>
-      <c r="K191" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L191" s="0" t="inlineStr">
+      <c r="K213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L213" s="0" t="inlineStr">
         <is>
           <t>2021-08-23</t>
         </is>
       </c>
-      <c r="M191" s="0" t="inlineStr">
+      <c r="M213" s="0" t="inlineStr">
         <is>
           <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
-      <c r="N191" s="0"/>
-[...2 lines deleted...]
-      <c r="A192" s="0" t="n">
+      <c r="N213" s="0"/>
+    </row>
+    <row r="214">
+      <c r="A214" s="0" t="n">
         <v>3281</v>
       </c>
-      <c r="B192" s="0" t="inlineStr">
+      <c r="B214" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C192" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E192" s="0" t="inlineStr">
+      <c r="C214" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E214" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
-      <c r="F192" s="0" t="inlineStr">
+      <c r="F214" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G192" s="0" t="inlineStr">
+      <c r="G214" s="0" t="inlineStr">
         <is>
           <t>2022-02-05</t>
         </is>
       </c>
-      <c r="H192" s="0" t="inlineStr">
+      <c r="H214" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I192" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L192" s="0" t="inlineStr">
+      <c r="I214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J214" s="0"/>
+      <c r="K214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L214" s="0" t="inlineStr">
         <is>
           <t>2021-08-17</t>
         </is>
       </c>
-      <c r="M192" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A193" s="0" t="n">
+      <c r="M214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N214" s="0"/>
+    </row>
+    <row r="215">
+      <c r="A215" s="0" t="n">
         <v>3268</v>
       </c>
-      <c r="B193" s="0" t="inlineStr">
+      <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C193" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E193" s="0" t="inlineStr">
+      <c r="C215" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E215" s="0" t="inlineStr">
         <is>
           <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
         </is>
       </c>
-      <c r="F193" s="0" t="inlineStr">
+      <c r="F215" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G193" s="0" t="inlineStr">
+      <c r="G215" s="0" t="inlineStr">
         <is>
           <t>2022-11-10</t>
         </is>
       </c>
-      <c r="H193" s="0" t="inlineStr">
+      <c r="H215" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I193" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J193" s="0" t="inlineStr">
+      <c r="I215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J215" s="0" t="inlineStr">
         <is>
           <t>2025-11-09</t>
         </is>
       </c>
-      <c r="K193" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L193" s="0" t="inlineStr">
+      <c r="K215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L215" s="0" t="inlineStr">
         <is>
           <t>2021-06-24</t>
         </is>
       </c>
-      <c r="M193" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A194" s="0" t="n">
+      <c r="M215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N215" s="0"/>
+    </row>
+    <row r="216">
+      <c r="A216" s="0" t="n">
         <v>3262</v>
       </c>
-      <c r="B194" s="0" t="inlineStr">
+      <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C194" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E194" s="0" t="inlineStr">
+      <c r="C216" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E216" s="0" t="inlineStr">
         <is>
           <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
         </is>
       </c>
-      <c r="F194" s="0" t="inlineStr">
+      <c r="F216" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G194" s="0" t="inlineStr">
+      <c r="G216" s="0" t="inlineStr">
         <is>
           <t>2022-11-10</t>
         </is>
       </c>
-      <c r="H194" s="0" t="inlineStr">
+      <c r="H216" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I194" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J194" s="0" t="inlineStr">
+      <c r="I216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J216" s="0" t="inlineStr">
         <is>
           <t>2025-11-09</t>
         </is>
       </c>
-      <c r="K194" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L194" s="0" t="inlineStr">
+      <c r="K216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L216" s="0" t="inlineStr">
         <is>
           <t>2021-06-09</t>
         </is>
       </c>
-      <c r="M194" s="0" t="inlineStr">
+      <c r="M216" s="0" t="inlineStr">
         <is>
           <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
         </is>
       </c>
-      <c r="N194" s="0"/>
-[...2 lines deleted...]
-      <c r="A195" s="0" t="n">
+      <c r="N216" s="0"/>
+    </row>
+    <row r="217">
+      <c r="A217" s="0" t="n">
         <v>3260</v>
       </c>
-      <c r="B195" s="0" t="inlineStr">
+      <c r="B217" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C195" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E195" s="0" t="inlineStr">
+      <c r="C217" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E217" s="0" t="inlineStr">
         <is>
           <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
         </is>
       </c>
-      <c r="F195" s="0" t="inlineStr">
+      <c r="F217" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G195" s="0" t="inlineStr">
+      <c r="G217" s="0" t="inlineStr">
         <is>
           <t>2022-11-10</t>
         </is>
       </c>
-      <c r="H195" s="0" t="inlineStr">
+      <c r="H217" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I195" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J195" s="0" t="inlineStr">
+      <c r="I217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J217" s="0" t="inlineStr">
         <is>
           <t>2025-11-09</t>
         </is>
       </c>
-      <c r="K195" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L195" s="0" t="inlineStr">
+      <c r="K217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L217" s="0" t="inlineStr">
         <is>
           <t>2021-06-08</t>
         </is>
       </c>
-      <c r="M195" s="0" t="inlineStr">
+      <c r="M217" s="0" t="inlineStr">
         <is>
           <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
         </is>
       </c>
-      <c r="N195" s="0"/>
-[...2 lines deleted...]
-      <c r="A196" s="0" t="n">
+      <c r="N217" s="0"/>
+    </row>
+    <row r="218">
+      <c r="A218" s="0" t="n">
         <v>3248</v>
       </c>
-      <c r="B196" s="0" t="inlineStr">
+      <c r="B218" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C196" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E196" s="0" t="inlineStr">
+      <c r="C218" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E218" s="0" t="inlineStr">
         <is>
           <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
-      <c r="F196" s="0" t="inlineStr">
+      <c r="F218" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G196" s="0" t="inlineStr">
+      <c r="G218" s="0" t="inlineStr">
         <is>
           <t>2022-09-29</t>
         </is>
       </c>
-      <c r="H196" s="0" t="inlineStr">
+      <c r="H218" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I196" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J196" s="0" t="inlineStr">
+      <c r="I218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J218" s="0" t="inlineStr">
         <is>
           <t>2025-09-28</t>
         </is>
       </c>
-      <c r="K196" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L196" s="0" t="inlineStr">
+      <c r="K218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L218" s="0" t="inlineStr">
         <is>
           <t>2021-05-11</t>
         </is>
       </c>
-      <c r="M196" s="0" t="inlineStr">
+      <c r="M218" s="0" t="inlineStr">
         <is>
           <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
-      <c r="N196" s="0"/>
-[...2 lines deleted...]
-      <c r="A197" s="0" t="n">
+      <c r="N218" s="0"/>
+    </row>
+    <row r="219">
+      <c r="A219" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B197" s="0" t="inlineStr">
+      <c r="B219" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C197" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E197" s="0" t="inlineStr">
+      <c r="C219" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E219" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F197" s="0" t="inlineStr">
+      <c r="F219" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G197" s="0" t="inlineStr">
+      <c r="G219" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H197" s="0" t="inlineStr">
+      <c r="H219" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I197" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L197" s="0" t="inlineStr">
+      <c r="I219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J219" s="0"/>
+      <c r="K219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L219" s="0" t="inlineStr">
         <is>
           <t>2021-04-13</t>
         </is>
       </c>
-      <c r="M197" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A198" s="0" t="n">
+      <c r="M219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N219" s="0"/>
+    </row>
+    <row r="220">
+      <c r="A220" s="0" t="n">
         <v>3218</v>
       </c>
-      <c r="B198" s="0" t="inlineStr">
+      <c r="B220" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C198" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E198" s="0" t="inlineStr">
+      <c r="C220" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E220" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
-      <c r="F198" s="0" t="inlineStr">
+      <c r="F220" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G198" s="0" t="inlineStr">
+      <c r="G220" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H198" s="0" t="inlineStr">
+      <c r="H220" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I198" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L198" s="0" t="inlineStr">
+      <c r="I220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J220" s="0"/>
+      <c r="K220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L220" s="0" t="inlineStr">
         <is>
           <t>2021-03-23</t>
         </is>
       </c>
-      <c r="M198" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A199" s="0" t="n">
+      <c r="M220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N220" s="0"/>
+    </row>
+    <row r="221">
+      <c r="A221" s="0" t="n">
         <v>3208</v>
       </c>
-      <c r="B199" s="0" t="inlineStr">
+      <c r="B221" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C199" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E199" s="0" t="inlineStr">
+      <c r="C221" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E221" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25/368, Knoten Zollhus, Gemeinde Hünenberg» 
 </t>
         </is>
       </c>
-      <c r="F199" s="0" t="inlineStr">
+      <c r="F221" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G199" s="0" t="inlineStr">
+      <c r="G221" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
-        </is>
-[...1358 lines deleted...]
-          <t>2011-07-07</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J221" s="0"/>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L221" s="0"/>
+      <c r="L221" s="0" t="inlineStr">
+        <is>
+          <t>2021-03-09</t>
+        </is>
+      </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N221" s="0"/>
     </row>
     <row r="222">
       <c r="A222" s="0" t="n">
-        <v>1977</v>
+        <v>3185</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J222" s="0"/>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L222" s="0"/>
+      <c r="L222" s="0" t="inlineStr">
+        <is>
+          <t>2020-12-15</t>
+        </is>
+      </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>1901</v>
+        <v>3165</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J223" s="0"/>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L223" s="0"/>
+      <c r="L223" s="0" t="inlineStr">
+        <is>
+          <t>2020-11-03</t>
+        </is>
+      </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
-        <v>1775</v>
+        <v>3151</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2010-05-06</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J224" s="0"/>
       <c r="K224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L224" s="0"/>
+      <c r="L224" s="0" t="inlineStr">
+        <is>
+          <t>2020-10-27</t>
+        </is>
+      </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0" t="n">
-        <v>1693</v>
+        <v>3148</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J225" s="0"/>
       <c r="K225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>2008-06-13</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N225" s="0"/>
     </row>
     <row r="226">
       <c r="A226" s="0" t="n">
+        <v>3129</v>
+      </c>
+      <c r="B226" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C226" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E226" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
+        </is>
+      </c>
+      <c r="F226" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G226" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-05</t>
+        </is>
+      </c>
+      <c r="H226" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J226" s="0"/>
+      <c r="K226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L226" s="0" t="inlineStr">
+        <is>
+          <t>2020-08-18</t>
+        </is>
+      </c>
+      <c r="M226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N226" s="0"/>
+    </row>
+    <row r="227">
+      <c r="A227" s="0" t="n">
+        <v>3102</v>
+      </c>
+      <c r="B227" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C227" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E227" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+        </is>
+      </c>
+      <c r="F227" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G227" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-30</t>
+        </is>
+      </c>
+      <c r="H227" s="0" t="inlineStr">
+        <is>
+          <t>Frist erstreckt</t>
+        </is>
+      </c>
+      <c r="I227" s="0" t="inlineStr">
+        <is>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
+        </is>
+      </c>
+      <c r="J227" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-31</t>
+        </is>
+      </c>
+      <c r="K227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L227" s="0" t="inlineStr">
+        <is>
+          <t>2020-05-12</t>
+        </is>
+      </c>
+      <c r="M227" s="0" t="inlineStr">
+        <is>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+        </is>
+      </c>
+      <c r="N227" s="0"/>
+    </row>
+    <row r="228">
+      <c r="A228" s="0" t="n">
+        <v>2940</v>
+      </c>
+      <c r="B228" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C228" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E228" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+        </is>
+      </c>
+      <c r="F228" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G228" s="0" t="inlineStr">
+        <is>
+          <t>2019-07-01</t>
+        </is>
+      </c>
+      <c r="H228" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J228" s="0"/>
+      <c r="K228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L228" s="0" t="inlineStr">
+        <is>
+          <t>2019-02-19</t>
+        </is>
+      </c>
+      <c r="M228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N228" s="0"/>
+    </row>
+    <row r="229">
+      <c r="A229" s="0" t="n">
+        <v>2897</v>
+      </c>
+      <c r="B229" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C229" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E229" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
+        </is>
+      </c>
+      <c r="F229" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G229" s="0" t="inlineStr">
+        <is>
+          <t>2019-05-18</t>
+        </is>
+      </c>
+      <c r="H229" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J229" s="0"/>
+      <c r="K229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L229" s="0" t="inlineStr">
+        <is>
+          <t>2018-09-18</t>
+        </is>
+      </c>
+      <c r="M229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N229" s="0"/>
+    </row>
+    <row r="230">
+      <c r="A230" s="0" t="n">
+        <v>2885</v>
+      </c>
+      <c r="B230" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C230" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E230" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+        </is>
+      </c>
+      <c r="F230" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G230" s="0" t="inlineStr">
+        <is>
+          <t>2019-02-20</t>
+        </is>
+      </c>
+      <c r="H230" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J230" s="0"/>
+      <c r="K230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L230" s="0" t="inlineStr">
+        <is>
+          <t>2018-07-03</t>
+        </is>
+      </c>
+      <c r="M230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N230" s="0"/>
+    </row>
+    <row r="231">
+      <c r="A231" s="0" t="n">
+        <v>2855</v>
+      </c>
+      <c r="B231" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C231" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E231" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+        </is>
+      </c>
+      <c r="F231" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G231" s="0" t="inlineStr">
+        <is>
+          <t>2019-05-16</t>
+        </is>
+      </c>
+      <c r="H231" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J231" s="0"/>
+      <c r="K231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L231" s="0" t="inlineStr">
+        <is>
+          <t>2018-03-27</t>
+        </is>
+      </c>
+      <c r="M231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N231" s="0"/>
+    </row>
+    <row r="232">
+      <c r="A232" s="0" t="n">
+        <v>2850</v>
+      </c>
+      <c r="B232" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C232" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E232" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+        </is>
+      </c>
+      <c r="F232" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G232" s="0" t="inlineStr">
+        <is>
+          <t>2018-11-06</t>
+        </is>
+      </c>
+      <c r="H232" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J232" s="0"/>
+      <c r="K232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L232" s="0" t="inlineStr">
+        <is>
+          <t>2018-03-20</t>
+        </is>
+      </c>
+      <c r="M232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N232" s="0"/>
+    </row>
+    <row r="233">
+      <c r="A233" s="0" t="n">
+        <v>2766</v>
+      </c>
+      <c r="B233" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C233" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E233" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
+        </is>
+      </c>
+      <c r="F233" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G233" s="0" t="inlineStr">
+        <is>
+          <t>2018-01-25</t>
+        </is>
+      </c>
+      <c r="H233" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J233" s="0"/>
+      <c r="K233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L233" s="0" t="inlineStr">
+        <is>
+          <t>2017-07-11</t>
+        </is>
+      </c>
+      <c r="M233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N233" s="0"/>
+    </row>
+    <row r="234">
+      <c r="A234" s="0" t="n">
+        <v>2655</v>
+      </c>
+      <c r="B234" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C234" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E234" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+        </is>
+      </c>
+      <c r="F234" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G234" s="0" t="inlineStr">
+        <is>
+          <t>2018-01-20</t>
+        </is>
+      </c>
+      <c r="H234" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J234" s="0"/>
+      <c r="K234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L234" s="0" t="inlineStr">
+        <is>
+          <t>2016-08-23</t>
+        </is>
+      </c>
+      <c r="M234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N234" s="0"/>
+    </row>
+    <row r="235">
+      <c r="A235" s="0" t="n">
+        <v>2640</v>
+      </c>
+      <c r="B235" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C235" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E235" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+        </is>
+      </c>
+      <c r="F235" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G235" s="0" t="inlineStr">
+        <is>
+          <t>2017-03-30</t>
+        </is>
+      </c>
+      <c r="H235" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J235" s="0"/>
+      <c r="K235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L235" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-21</t>
+        </is>
+      </c>
+      <c r="M235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N235" s="0"/>
+    </row>
+    <row r="236">
+      <c r="A236" s="0" t="n">
+        <v>2635</v>
+      </c>
+      <c r="B236" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C236" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E236" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+        </is>
+      </c>
+      <c r="F236" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G236" s="0" t="inlineStr">
+        <is>
+          <t>2017-03-10</t>
+        </is>
+      </c>
+      <c r="H236" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J236" s="0"/>
+      <c r="K236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L236" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-07</t>
+        </is>
+      </c>
+      <c r="M236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N236" s="0"/>
+    </row>
+    <row r="237">
+      <c r="A237" s="0" t="n">
+        <v>2501</v>
+      </c>
+      <c r="B237" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C237" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E237" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+        </is>
+      </c>
+      <c r="F237" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G237" s="0" t="inlineStr">
+        <is>
+          <t>2016-04-09</t>
+        </is>
+      </c>
+      <c r="H237" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J237" s="0"/>
+      <c r="K237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L237" s="0" t="inlineStr">
+        <is>
+          <t>2015-03-31</t>
+        </is>
+      </c>
+      <c r="M237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N237" s="0"/>
+    </row>
+    <row r="238">
+      <c r="A238" s="0" t="n">
+        <v>2336</v>
+      </c>
+      <c r="B238" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C238" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E238" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+        </is>
+      </c>
+      <c r="F238" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G238" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H238" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J238" s="0"/>
+      <c r="K238" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="L238" s="0" t="inlineStr">
+        <is>
+          <t>2013-12-17</t>
+        </is>
+      </c>
+      <c r="M238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N238" s="0"/>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="n">
+        <v>2310</v>
+      </c>
+      <c r="B239" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C239" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E239" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+        </is>
+      </c>
+      <c r="F239" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G239" s="0" t="inlineStr">
+        <is>
+          <t>2014-11-04</t>
+        </is>
+      </c>
+      <c r="H239" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I239" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+        </is>
+      </c>
+      <c r="J239" s="0"/>
+      <c r="K239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L239" s="0" t="inlineStr">
+        <is>
+          <t>2013-10-22</t>
+        </is>
+      </c>
+      <c r="M239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N239" s="0"/>
+    </row>
+    <row r="240">
+      <c r="A240" s="0" t="n">
+        <v>2291</v>
+      </c>
+      <c r="B240" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C240" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E240" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+        </is>
+      </c>
+      <c r="F240" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G240" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-26</t>
+        </is>
+      </c>
+      <c r="H240" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J240" s="0"/>
+      <c r="K240" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L240" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-10</t>
+        </is>
+      </c>
+      <c r="M240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N240" s="0"/>
+    </row>
+    <row r="241">
+      <c r="A241" s="0" t="n">
+        <v>2212</v>
+      </c>
+      <c r="B241" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C241" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E241" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+        </is>
+      </c>
+      <c r="F241" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G241" s="0" t="inlineStr">
+        <is>
+          <t>2013-08-29</t>
+        </is>
+      </c>
+      <c r="H241" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J241" s="0"/>
+      <c r="K241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L241" s="0"/>
+      <c r="M241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N241" s="0"/>
+    </row>
+    <row r="242">
+      <c r="A242" s="0" t="n">
+        <v>2050</v>
+      </c>
+      <c r="B242" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C242" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E242" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+        </is>
+      </c>
+      <c r="F242" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G242" s="0" t="inlineStr">
+        <is>
+          <t>2012-05-03</t>
+        </is>
+      </c>
+      <c r="H242" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J242" s="0"/>
+      <c r="K242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L242" s="0"/>
+      <c r="M242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N242" s="0"/>
+    </row>
+    <row r="243">
+      <c r="A243" s="0" t="n">
+        <v>2024</v>
+      </c>
+      <c r="B243" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C243" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E243" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+        </is>
+      </c>
+      <c r="F243" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G243" s="0" t="inlineStr">
+        <is>
+          <t>2011-07-07</t>
+        </is>
+      </c>
+      <c r="H243" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J243" s="0"/>
+      <c r="K243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L243" s="0"/>
+      <c r="M243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N243" s="0"/>
+    </row>
+    <row r="244">
+      <c r="A244" s="0" t="n">
+        <v>1977</v>
+      </c>
+      <c r="B244" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C244" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E244" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+        </is>
+      </c>
+      <c r="F244" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G244" s="0" t="inlineStr">
+        <is>
+          <t>2011-03-31</t>
+        </is>
+      </c>
+      <c r="H244" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J244" s="0"/>
+      <c r="K244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L244" s="0"/>
+      <c r="M244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N244" s="0"/>
+    </row>
+    <row r="245">
+      <c r="A245" s="0" t="n">
+        <v>1901</v>
+      </c>
+      <c r="B245" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C245" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E245" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+        </is>
+      </c>
+      <c r="F245" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G245" s="0" t="inlineStr">
+        <is>
+          <t>2010-09-30</t>
+        </is>
+      </c>
+      <c r="H245" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J245" s="0"/>
+      <c r="K245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L245" s="0"/>
+      <c r="M245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N245" s="0"/>
+    </row>
+    <row r="246">
+      <c r="A246" s="0" t="n">
+        <v>1775</v>
+      </c>
+      <c r="B246" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C246" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E246" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+        </is>
+      </c>
+      <c r="F246" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G246" s="0" t="inlineStr">
+        <is>
+          <t>2010-05-06</t>
+        </is>
+      </c>
+      <c r="H246" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J246" s="0"/>
+      <c r="K246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L246" s="0"/>
+      <c r="M246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N246" s="0"/>
+    </row>
+    <row r="247">
+      <c r="A247" s="0" t="n">
+        <v>1693</v>
+      </c>
+      <c r="B247" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C247" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E247" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+        </is>
+      </c>
+      <c r="F247" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G247" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I247" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J247" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-30</t>
+        </is>
+      </c>
+      <c r="K247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L247" s="0" t="inlineStr">
+        <is>
+          <t>2008-06-13</t>
+        </is>
+      </c>
+      <c r="M247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N247" s="0"/>
+    </row>
+    <row r="248">
+      <c r="A248" s="0" t="n">
         <v>1646</v>
       </c>
-      <c r="B226" s="0" t="inlineStr">
+      <c r="B248" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C226" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E226" s="0" t="inlineStr">
+      <c r="C248" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E248" s="0" t="inlineStr">
         <is>
           <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
 2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
-      <c r="F226" s="0" t="inlineStr">
+      <c r="F248" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G226" s="0" t="inlineStr">
+      <c r="G248" s="0" t="inlineStr">
         <is>
           <t>2009-05-28</t>
         </is>
       </c>
-      <c r="H226" s="0" t="inlineStr">
+      <c r="H248" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I226" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A227" s="0" t="n">
+      <c r="I248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J248" s="0"/>
+      <c r="K248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L248" s="0"/>
+      <c r="M248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N248" s="0"/>
+    </row>
+    <row r="249">
+      <c r="A249" s="0" t="n">
         <v>1393</v>
       </c>
-      <c r="B227" s="0" t="inlineStr">
+      <c r="B249" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C227" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E227" s="0" t="inlineStr">
+      <c r="C249" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E249" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
-      <c r="F227" s="0" t="inlineStr">
+      <c r="F249" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G227" s="0" t="inlineStr">
+      <c r="G249" s="0" t="inlineStr">
         <is>
           <t>2006-06-01</t>
         </is>
       </c>
-      <c r="H227" s="0" t="inlineStr">
+      <c r="H249" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I227" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A228" s="0" t="n">
+      <c r="I249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J249" s="0"/>
+      <c r="K249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L249" s="0"/>
+      <c r="M249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N249" s="0"/>
+    </row>
+    <row r="250">
+      <c r="A250" s="0" t="n">
         <v>1251</v>
       </c>
-      <c r="B228" s="0" t="inlineStr">
+      <c r="B250" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C228" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E228" s="0" t="inlineStr">
+      <c r="C250" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E250" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
-      <c r="F228" s="0" t="inlineStr">
+      <c r="F250" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G228" s="0" t="inlineStr">
+      <c r="G250" s="0" t="inlineStr">
         <is>
           <t>2005-02-24</t>
         </is>
       </c>
-      <c r="H228" s="0" t="inlineStr">
+      <c r="H250" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I228" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A229" s="0" t="n">
+      <c r="I250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J250" s="0"/>
+      <c r="K250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L250" s="0"/>
+      <c r="M250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N250" s="0"/>
+    </row>
+    <row r="251">
+      <c r="A251" s="0" t="n">
         <v>1000</v>
       </c>
-      <c r="B229" s="0" t="inlineStr">
+      <c r="B251" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
-      <c r="C229" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E229" s="0" t="inlineStr">
+      <c r="C251" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E251" s="0" t="inlineStr">
         <is>
           <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
-      <c r="F229" s="0" t="inlineStr">
+      <c r="F251" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G229" s="0" t="inlineStr">
+      <c r="G251" s="0" t="inlineStr">
         <is>
           <t>2003-01-30</t>
         </is>
       </c>
-      <c r="H229" s="0" t="inlineStr">
+      <c r="H251" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I229" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A230" s="0" t="n">
+      <c r="I251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J251" s="0"/>
+      <c r="K251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L251" s="0"/>
+      <c r="M251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N251" s="0"/>
+    </row>
+    <row r="252">
+      <c r="A252" s="0" t="n">
         <v>282</v>
       </c>
-      <c r="B230" s="0" t="inlineStr">
+      <c r="B252" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C230" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E230" s="0" t="inlineStr">
+      <c r="C252" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E252" s="0" t="inlineStr">
         <is>
           <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
-      <c r="F230" s="0" t="inlineStr">
+      <c r="F252" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G230" s="0" t="inlineStr">
+      <c r="G252" s="0" t="inlineStr">
         <is>
           <t>2024-07-03</t>
         </is>
       </c>
-      <c r="H230" s="0" t="inlineStr">
+      <c r="H252" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt</t>
         </is>
       </c>
-      <c r="I230" s="0" t="inlineStr">
+      <c r="I252" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt bis 31. Dezember 2030</t>
         </is>
       </c>
-      <c r="J230" s="0" t="inlineStr">
+      <c r="J252" s="0" t="inlineStr">
         <is>
           <t>2030-12-31</t>
         </is>
       </c>
-      <c r="K230" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L230" s="0" t="inlineStr">
+      <c r="K252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L252" s="0" t="inlineStr">
         <is>
           <t>1995-08-07</t>
         </is>
       </c>
-      <c r="M230" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N230" s="0"/>
+      <c r="M252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N252" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>