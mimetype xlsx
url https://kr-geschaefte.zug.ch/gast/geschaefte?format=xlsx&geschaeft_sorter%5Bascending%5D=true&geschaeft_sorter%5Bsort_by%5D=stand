--- v4 (2026-05-26)
+++ v5 (2026-07-11)
@@ -62,100 +62,100 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N252" totalsRowShown="0">
-  <autoFilter ref="A1:N252"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N256" totalsRowShown="0">
+  <autoFilter ref="A1:N256"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N252"/>
+  <dimension ref="A1:N256"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
-    <col min="6" max="6" bestFit="true" customWidth="true" width="25.08988764044944"/>
+    <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="33.889887640449444"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="27.28988764044944"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
+    <col min="13" max="13" bestFit="true" customWidth="true" width="176.88988764044947"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
@@ -189,16210 +189,16466 @@
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>Kommissionen</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht am</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht von</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Abgeschlossen am</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>4117</v>
+        <v>4145</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J2" s="0"/>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t>Gwerder Thomas , Iten Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>4116</v>
+        <v>4142</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J3" s="0"/>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t>ad-hoc Zivilschutz, 4142</t>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>4113</v>
+        <v>4141</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
+          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
-          <t>2026-11-21</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>4112</v>
+        <v>4140</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
-          <t>2026-11-21</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>4111</v>
+        <v>4139</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
-          <t>2027-05-21</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Riboni Michael, Bürgler Karl</t>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>4110</v>
+        <v>4138</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J7" s="0"/>
+      <c r="J7" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
-          <t>Kommission Raum Umwelt Verkehr</t>
+          <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
         </is>
       </c>
       <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>4109</v>
+        <v>4137</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+          <t>Kleine Anfrage der SP-Fraktion betreffend die Reussdammsanierung «Beugerank», Gemeinde Hünenberg, im Lichte des Bundesgerichtsurteils zur Reuss</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-06-30</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J8" s="0"/>
+      <c r="J8" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-12</t>
+        </is>
+      </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
-          <t>Kommission Hochbau</t>
+          <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>4108</v>
+        <v>4136</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J9" s="0"/>
+      <c r="J9" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-11</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Gössi Alois, Gwerder Thomas </t>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>4106</v>
+        <v>4134</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-06-10</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>4105</v>
+        <v>4133</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+          <t>Balmer Kurt, Felber Michael</t>
         </is>
       </c>
       <c r="N11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>4104</v>
+        <v>4132</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J12" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J12" s="0"/>
       <c r="K12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bildungskommission (BK)</t>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>4103</v>
+        <v>4131</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
+          <t/>
         </is>
       </c>
       <c r="J13" s="0"/>
       <c r="K13" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Gesundheit und Soziales</t>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>4102</v>
+        <v>4130</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
+          <t/>
         </is>
       </c>
       <c r="J14" s="0"/>
       <c r="K14" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Gesundheit und Soziales</t>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>4101</v>
+        <v>4129</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Staatswirtschaftskommission </t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J15" s="0"/>
       <c r="K15" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
+        <v>4127</v>
+      </c>
+      <c r="B16" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C16" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D16" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E16" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
+        </is>
+      </c>
+      <c r="F16" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G16" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H16" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I16" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J16" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K16" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L16" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-07</t>
+        </is>
+      </c>
+      <c r="M16" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N16" s="0"/>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="n">
+        <v>4126</v>
+      </c>
+      <c r="B17" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C17" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D17" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E17" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
+        </is>
+      </c>
+      <c r="F17" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G17" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H17" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I17" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J17" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K17" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L17" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="M17" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N17" s="0"/>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="n">
+        <v>4125</v>
+      </c>
+      <c r="B18" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C18" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D18" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E18" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
+        </is>
+      </c>
+      <c r="F18" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G18" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H18" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I18" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J18" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K18" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L18" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="M18" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N18" s="0"/>
+    </row>
+    <row r="19">
+      <c r="A19" s="0" t="n">
+        <v>4124</v>
+      </c>
+      <c r="B19" s="0" t="inlineStr">
+        <is>
+          <t>Wahlen</t>
+        </is>
+      </c>
+      <c r="C19" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D19" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E19" s="0" t="inlineStr">
+        <is>
+          <t>Wahl eines neuen Richters in die Funktion des Zwangsmassnahmengerichts für die Amtsperiode 2025–2030
+</t>
+        </is>
+      </c>
+      <c r="F19" s="0" t="inlineStr">
+        <is>
+          <t>Obergericht</t>
+        </is>
+      </c>
+      <c r="G19" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-10</t>
+        </is>
+      </c>
+      <c r="H19" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I19" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J19" s="0"/>
+      <c r="K19" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L19" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="M19" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N19" s="0"/>
+    </row>
+    <row r="20">
+      <c r="A20" s="0" t="n">
+        <v>4123</v>
+      </c>
+      <c r="B20" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C20" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D20" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E20" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F20" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G20" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H20" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I20" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J20" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K20" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L20" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-24</t>
+        </is>
+      </c>
+      <c r="M20" s="0" t="inlineStr">
+        <is>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
+        </is>
+      </c>
+      <c r="N20" s="0"/>
+    </row>
+    <row r="21">
+      <c r="A21" s="0" t="n">
+        <v>4122</v>
+      </c>
+      <c r="B21" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C21" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D21" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E21" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
+        </is>
+      </c>
+      <c r="F21" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G21" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H21" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I21" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J21" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K21" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L21" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="M21" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
+        </is>
+      </c>
+      <c r="N21" s="0"/>
+    </row>
+    <row r="22">
+      <c r="A22" s="0" t="n">
+        <v>4121</v>
+      </c>
+      <c r="B22" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C22" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E22" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F22" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G22" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H22" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J22" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L22" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="M22" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N22" s="0"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="0" t="n">
+        <v>4120</v>
+      </c>
+      <c r="B23" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C23" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E23" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
+        </is>
+      </c>
+      <c r="F23" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G23" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H23" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J23" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L23" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="M23" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N23" s="0"/>
+    </row>
+    <row r="24">
+      <c r="A24" s="0" t="n">
+        <v>4119</v>
+      </c>
+      <c r="B24" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C24" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E24" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
+        </is>
+      </c>
+      <c r="F24" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G24" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H24" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J24" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L24" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="M24" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N24" s="0"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="0" t="n">
+        <v>4118</v>
+      </c>
+      <c r="B25" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C25" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E25" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
+        </is>
+      </c>
+      <c r="F25" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G25" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H25" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J25" s="0"/>
+      <c r="K25" s="0" t="inlineStr">
+        <is>
+          <t>ad-hoc Olympische Spiele, 4118</t>
+        </is>
+      </c>
+      <c r="L25" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N25" s="0"/>
+    </row>
+    <row r="26">
+      <c r="A26" s="0" t="n">
+        <v>4117</v>
+      </c>
+      <c r="B26" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C26" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E26" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+        </is>
+      </c>
+      <c r="F26" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G26" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H26" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J26" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L26" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M26" s="0" t="inlineStr">
+        <is>
+          <t>Gwerder Thomas , Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N26" s="0"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="0" t="n">
+        <v>4116</v>
+      </c>
+      <c r="B27" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C27" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E27" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
+        </is>
+      </c>
+      <c r="F27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G27" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H27" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J27" s="0"/>
+      <c r="K27" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L27" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N27" s="0"/>
+    </row>
+    <row r="28">
+      <c r="A28" s="0" t="n">
+        <v>4113</v>
+      </c>
+      <c r="B28" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C28" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E28" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
+        </is>
+      </c>
+      <c r="F28" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G28" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H28" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J28" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
+      <c r="K28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L28" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M28" s="0" t="inlineStr">
+        <is>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
+        </is>
+      </c>
+      <c r="N28" s="0"/>
+    </row>
+    <row r="29">
+      <c r="A29" s="0" t="n">
+        <v>4112</v>
+      </c>
+      <c r="B29" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C29" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E29" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+        </is>
+      </c>
+      <c r="F29" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G29" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H29" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J29" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
+      <c r="K29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L29" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M29" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N29" s="0"/>
+    </row>
+    <row r="30">
+      <c r="A30" s="0" t="n">
+        <v>4111</v>
+      </c>
+      <c r="B30" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C30" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E30" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+        </is>
+      </c>
+      <c r="F30" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G30" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H30" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J30" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L30" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="M30" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N30" s="0"/>
+    </row>
+    <row r="31">
+      <c r="A31" s="0" t="n">
+        <v>4110</v>
+      </c>
+      <c r="B31" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C31" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E31" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+        </is>
+      </c>
+      <c r="F31" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G31" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="H31" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I31" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J31" s="0"/>
+      <c r="K31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L31" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N31" s="0"/>
+    </row>
+    <row r="32">
+      <c r="A32" s="0" t="n">
+        <v>4109</v>
+      </c>
+      <c r="B32" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C32" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E32" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+        </is>
+      </c>
+      <c r="F32" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G32" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H32" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J32" s="0"/>
+      <c r="K32" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Hochbau</t>
+        </is>
+      </c>
+      <c r="L32" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N32" s="0"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="n">
+        <v>4108</v>
+      </c>
+      <c r="B33" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C33" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E33" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+        </is>
+      </c>
+      <c r="F33" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G33" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
+      <c r="H33" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I33" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J33" s="0"/>
+      <c r="K33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L33" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N33" s="0"/>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="n">
+        <v>4106</v>
+      </c>
+      <c r="B34" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C34" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E34" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+        </is>
+      </c>
+      <c r="F34" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G34" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H34" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J34" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L34" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M34" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N34" s="0"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="n">
+        <v>4105</v>
+      </c>
+      <c r="B35" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C35" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E35" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+        </is>
+      </c>
+      <c r="F35" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G35" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H35" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J35" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L35" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M35" s="0" t="inlineStr">
+        <is>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N35" s="0"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="n">
+        <v>4104</v>
+      </c>
+      <c r="B36" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C36" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E36" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+        </is>
+      </c>
+      <c r="F36" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G36" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H36" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J36" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L36" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M36" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N36" s="0"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="0" t="n">
+        <v>4103</v>
+      </c>
+      <c r="B37" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C37" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E37" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+        </is>
+      </c>
+      <c r="F37" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G37" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H37" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I37" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J37" s="0"/>
+      <c r="K37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L37" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N37" s="0"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="0" t="n">
+        <v>4102</v>
+      </c>
+      <c r="B38" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C38" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E38" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+        </is>
+      </c>
+      <c r="F38" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G38" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H38" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I38" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J38" s="0"/>
+      <c r="K38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L38" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N38" s="0"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="0" t="n">
+        <v>4101</v>
+      </c>
+      <c r="B39" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C39" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E39" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+        </is>
+      </c>
+      <c r="F39" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="G39" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H39" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I39" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Staatswirtschaftskommission </t>
+        </is>
+      </c>
+      <c r="J39" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L39" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="M39" s="0" t="inlineStr">
+        <is>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N39" s="0"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="0" t="n">
         <v>4100</v>
       </c>
-      <c r="B16" s="0" t="inlineStr">
+      <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C16" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E16" s="0" t="inlineStr">
+      <c r="C40" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E40" s="0" t="inlineStr">
         <is>
           <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
 </t>
         </is>
       </c>
-      <c r="F16" s="0" t="inlineStr">
+      <c r="F40" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G16" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J16" s="0" t="inlineStr">
+      <c r="G40" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="H40" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I40" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J40" s="0" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
-      <c r="K16" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="0" t="inlineStr">
+      <c r="K40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L40" s="0" t="inlineStr">
         <is>
           <t>2026-04-09</t>
         </is>
       </c>
-      <c r="M16" s="0" t="inlineStr">
+      <c r="M40" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
-        </is>
-[...1546 lines deleted...]
-          <t/>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>4066</v>
+        <v>4099</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>4065</v>
+        <v>4098</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J42" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J42" s="0"/>
       <c r="K42" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>4064</v>
+        <v>4097</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>4061</v>
+        <v>4095</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>4059</v>
+        <v>4094</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>4057</v>
+        <v>4088</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Zwischenbericht zu den per Ende März 2026 zur Berichterstattung fälligen parlamentarischen Vorstössen</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J46" s="0"/>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t/>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>4055</v>
+        <v>4086</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J47" s="0"/>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>4054</v>
+        <v>4084</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>4051</v>
+        <v>4083</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>4050</v>
+        <v>4082</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J50" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J50" s="0"/>
       <c r="K50" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>4048</v>
+        <v>4081</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J51" s="0"/>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>4047</v>
+        <v>4078</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>4046</v>
+        <v>4076</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>4045</v>
+        <v>4075</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>4044</v>
+        <v>4074</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>4043</v>
+        <v>4072</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J56" s="0"/>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>4042</v>
+        <v>4070</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>4041</v>
+        <v>4069</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t/>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>4039</v>
+        <v>4066</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>4038</v>
+        <v>4065</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>4037</v>
+        <v>4064</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>4036</v>
+        <v>4061</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>4035</v>
+        <v>4059</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>4034</v>
+        <v>4057</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J64" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J64" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>4030</v>
+        <v>4055</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>4028</v>
+        <v>4054</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>4027</v>
+        <v>4051</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>4026</v>
+        <v>4050</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>4023</v>
+        <v>4048</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>4021</v>
+        <v>4047</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>4020</v>
+        <v>4045</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>4018</v>
+        <v>4044</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>4016</v>
+        <v>4043</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>4015</v>
+        <v>4042</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>4014</v>
+        <v>4041</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J75" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J75" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>4013</v>
+        <v>4039</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>4012</v>
+        <v>4038</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J77" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J77" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>4011</v>
+        <v>4037</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2029-07-02</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>4008</v>
+        <v>4036</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>4006</v>
+        <v>4035</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>3999</v>
+        <v>4034</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J81" s="0"/>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>3998</v>
+        <v>4030</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>3996</v>
+        <v>4028</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J83" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J83" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-18</t>
+        </is>
+      </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>3994</v>
+        <v>4027</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J84" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J84" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>3993</v>
+        <v>4026</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>3990</v>
+        <v>4023</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3989</v>
+        <v>4021</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>3988</v>
+        <v>4020</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>3985</v>
+        <v>4018</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J89" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3980</v>
+        <v>4016</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J90" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J90" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>3974</v>
+        <v>4015</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>3972</v>
+        <v>4014</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J92" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J92" s="0"/>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
-[...2 lines deleted...]
-      <c r="N92" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="N92" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>3971</v>
+        <v>4013</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>3969</v>
+        <v>4012</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J94" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J94" s="0"/>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>3966</v>
+        <v>4011</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>3965</v>
+        <v>4008</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J96" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>3964</v>
+        <v>4006</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>3963</v>
+        <v>3999</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>3960</v>
+        <v>3998</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>3958</v>
+        <v>3996</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
           <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J100" s="0"/>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>3957</v>
+        <v>3994</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
           <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J101" s="0"/>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>3956</v>
+        <v>3990</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J102" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J102" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>3953</v>
+        <v>3989</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>3950</v>
+        <v>3988</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J104" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J104" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>3949</v>
+        <v>3985</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2025-12-27</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J105" s="0"/>
+      <c r="J105" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>3948</v>
+        <v>3980</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J106" s="0"/>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>3943</v>
+        <v>3974</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>3942</v>
+        <v>3972</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J108" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>3941</v>
+        <v>3971</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J109" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>3939</v>
+        <v>3969</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J110" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J110" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>3938</v>
+        <v>3966</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J111" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>3932</v>
+        <v>3965</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J112" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>3930</v>
+        <v>3964</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>3929</v>
+        <v>3963</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>3923</v>
+        <v>3960</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J115" s="0"/>
+      <c r="J115" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>3921</v>
+        <v>3958</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
+        </is>
+      </c>
+      <c r="J116" s="0"/>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t/>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3911</v>
+        <v>3957</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J117" s="0"/>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3910</v>
+        <v>3956</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J118" s="0"/>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3905</v>
+        <v>3953</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J119" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J119" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3896</v>
+        <v>3950</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Referendumsfrist abgelaufen</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Die Referendumsfrist ist unbenutzt abgelaufen.</t>
+        </is>
+      </c>
+      <c r="J120" s="0"/>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3893</v>
+        <v>3948</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J121" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J121" s="0"/>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t/>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3891</v>
+        <v>3942</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3889</v>
+        <v>3941</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3888</v>
+        <v>3939</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J124" s="0"/>
       <c r="K124" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3887</v>
+        <v>3938</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J125" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J125" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3885</v>
+        <v>3932</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3877</v>
+        <v>3930</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
-[...2 lines deleted...]
-      <c r="N127" s="0"/>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N127" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3872</v>
+        <v>3923</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J128" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J128" s="0"/>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t/>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3869</v>
+        <v>3905</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
+        </is>
+      </c>
+      <c r="J129" s="0"/>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t/>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3867</v>
+        <v>3896</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J130" s="0"/>
+          <t>Frist: 30. Juni 2027</t>
+        </is>
+      </c>
+      <c r="J130" s="0" t="inlineStr">
+        <is>
+          <t>2027-06-30</t>
+        </is>
+      </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3866</v>
+        <v>3893</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
-[...2 lines deleted...]
-      <c r="J131" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J131" s="0" t="inlineStr">
+        <is>
+          <t>2029-04-30</t>
+        </is>
+      </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3864</v>
+        <v>3891</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
           <t>2029-03-26</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3861</v>
+        <v>3889</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3858</v>
+        <v>3888</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J134" s="0"/>
       <c r="K134" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t/>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3827</v>
+        <v>3887</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J135" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J135" s="0"/>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3826</v>
+        <v>3885</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3819</v>
+        <v>3877</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3816</v>
+        <v>3869</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3811</v>
+        <v>3867</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J139" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J139" s="0"/>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3808</v>
+        <v>3866</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
         </is>
       </c>
       <c r="J140" s="0"/>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L140" s="0"/>
+      <c r="L140" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-28</t>
+        </is>
+      </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3802</v>
+        <v>3864</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3799</v>
+        <v>3861</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
-[...2 lines deleted...]
-      <c r="J142" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J142" s="0" t="inlineStr">
+        <is>
+          <t>2028-12-18</t>
+        </is>
+      </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3792</v>
+        <v>3858</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3791</v>
+        <v>3827</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3790</v>
+        <v>3826</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J145" s="0"/>
+      <c r="J145" s="0" t="inlineStr">
+        <is>
+          <t>2028-12-18</t>
+        </is>
+      </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3785</v>
+        <v>3819</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
-          <t>2028-02-20</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3778</v>
+        <v>3816</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3770</v>
+        <v>3811</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J148" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J148" s="0" t="inlineStr">
+        <is>
+          <t>2028-08-28</t>
+        </is>
+      </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3767</v>
+        <v>3808</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J149" s="0"/>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L149" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L149" s="0"/>
       <c r="M149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3765</v>
+        <v>3802</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3759</v>
+        <v>3799</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J151" s="0"/>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3758</v>
+        <v>3792</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
+          <t>2025-11-27</t>
+        </is>
+      </c>
+      <c r="H152" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I152" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J152" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
+      <c r="K152" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L152" s="0" t="inlineStr">
+        <is>
           <t>2024-08-29</t>
         </is>
       </c>
-      <c r="H152" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3755</v>
+        <v>3791</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3743</v>
+        <v>3790</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J154" s="0"/>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3742</v>
+        <v>3785</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J155" s="0"/>
+      <c r="J155" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-20</t>
+        </is>
+      </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3736</v>
+        <v>3778</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3735</v>
+        <v>3770</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J157" s="0"/>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>3734</v>
+        <v>3767</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J158" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J158" s="0"/>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>3733</v>
+        <v>3765</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3732</v>
+        <v>3759</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3727</v>
+        <v>3758</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3726</v>
+        <v>3755</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3725</v>
+        <v>3743</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J163" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J163" s="0"/>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3704</v>
+        <v>3742</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J164" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J164" s="0"/>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3693</v>
+        <v>3736</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Anastas Odermatt, Julia Küng, Martin Zimmermann und Ronahi Yener betreffend Weiterentwicklung der Ertragsverwendung der Kirchensteuern juristischer Personen</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
-          <t>Bericht des Regierungsrats über die Ertragsverwendung der Kirchensteuern juristischer Personen mit Erhebung der Freiwilligenarbeit und Schlussfolgerungen</t>
+          <t/>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>2025-03-21</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2024-03-05</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>Odermatt Anastas, Küng Julia, Zimmermann Martin, Yener Ronahi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+        </is>
+      </c>
+      <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3684</v>
+        <v>3735</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3683</v>
+        <v>3734</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3680</v>
+        <v>3733</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3676</v>
+        <v>3732</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3667</v>
+        <v>3727</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3656</v>
+        <v>3726</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J171" s="0"/>
+      <c r="J171" s="0" t="inlineStr">
+        <is>
+          <t>2028-07-03</t>
+        </is>
+      </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3646</v>
+        <v>3725</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3628</v>
+        <v>3704</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J173" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J173" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>3625</v>
+        <v>3684</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J174" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2025-04-11</t>
         </is>
       </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>3621</v>
+        <v>3683</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-04-11</t>
         </is>
       </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>3617</v>
+        <v>3680</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J176" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>3616</v>
+        <v>3676</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
           <t>2025-01-30</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t/>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
           <t>2028-01-30</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>3613</v>
+        <v>3667</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J178" s="0"/>
+      <c r="J178" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>3602</v>
+        <v>3656</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J179" s="0"/>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t/>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>3595</v>
+        <v>3646</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J180" s="0"/>
+      <c r="J180" s="0" t="inlineStr">
+        <is>
+          <t>2028-04-10</t>
+        </is>
+      </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>3594</v>
+        <v>3628</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-08-26</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
         </is>
       </c>
       <c r="J181" s="0"/>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-10-24</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>3592</v>
+        <v>3625</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J182" s="0"/>
+      <c r="J182" s="0" t="inlineStr">
+        <is>
+          <t>2028-07-03</t>
+        </is>
+      </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>3584</v>
+        <v>3621</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>3579</v>
+        <v>3617</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J184" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>3574</v>
+        <v>3616</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
         </is>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>3569</v>
+        <v>3613</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J186" s="0"/>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2023-08-29</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>3562</v>
+        <v>3602</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2026-12-01</t>
         </is>
       </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2023-08-07</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t>Schweizer Emil, Monney Esther</t>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>3546</v>
+        <v>3595</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J188" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J188" s="0"/>
       <c r="K188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>3544</v>
+        <v>3594</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J189" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J189" s="0"/>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t/>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>3541</v>
+        <v>3592</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J190" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J190" s="0"/>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2023-07-04</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>3535</v>
+        <v>3584</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J191" s="0"/>
+      <c r="J191" s="0" t="inlineStr">
+        <is>
+          <t>2027-09-26</t>
+        </is>
+      </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>3534</v>
+        <v>3579</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J192" s="0"/>
+      <c r="J192" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
+        <v>3574</v>
+      </c>
+      <c r="B193" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C193" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E193" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F193" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G193" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H193" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J193" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L193" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-13</t>
+        </is>
+      </c>
+      <c r="M193" s="0" t="inlineStr">
+        <is>
+          <t>Leuenberger Simon</t>
+        </is>
+      </c>
+      <c r="N193" s="0"/>
+    </row>
+    <row r="194">
+      <c r="A194" s="0" t="n">
+        <v>3569</v>
+      </c>
+      <c r="B194" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C194" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E194" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+        </is>
+      </c>
+      <c r="F194" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G194" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="H194" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J194" s="0"/>
+      <c r="K194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L194" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-02</t>
+        </is>
+      </c>
+      <c r="M194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N194" s="0"/>
+    </row>
+    <row r="195">
+      <c r="A195" s="0" t="n">
+        <v>3562</v>
+      </c>
+      <c r="B195" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C195" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E195" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+        </is>
+      </c>
+      <c r="F195" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G195" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H195" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J195" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L195" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-18</t>
+        </is>
+      </c>
+      <c r="M195" s="0" t="inlineStr">
+        <is>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+        </is>
+      </c>
+      <c r="N195" s="0"/>
+    </row>
+    <row r="196">
+      <c r="A196" s="0" t="n">
+        <v>3546</v>
+      </c>
+      <c r="B196" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C196" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E196" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F196" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G196" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H196" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J196" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L196" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-28</t>
+        </is>
+      </c>
+      <c r="M196" s="0" t="inlineStr">
+        <is>
+          <t>FDP</t>
+        </is>
+      </c>
+      <c r="N196" s="0"/>
+    </row>
+    <row r="197">
+      <c r="A197" s="0" t="n">
+        <v>3544</v>
+      </c>
+      <c r="B197" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C197" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E197" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+        </is>
+      </c>
+      <c r="F197" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G197" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-01</t>
+        </is>
+      </c>
+      <c r="H197" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J197" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
+      <c r="K197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L197" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-27</t>
+        </is>
+      </c>
+      <c r="M197" s="0" t="inlineStr">
+        <is>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+        </is>
+      </c>
+      <c r="N197" s="0"/>
+    </row>
+    <row r="198">
+      <c r="A198" s="0" t="n">
+        <v>3541</v>
+      </c>
+      <c r="B198" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C198" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E198" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+        </is>
+      </c>
+      <c r="F198" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G198" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-21</t>
+        </is>
+      </c>
+      <c r="H198" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J198" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
+      <c r="K198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L198" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-21</t>
+        </is>
+      </c>
+      <c r="M198" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+        </is>
+      </c>
+      <c r="N198" s="0"/>
+    </row>
+    <row r="199">
+      <c r="A199" s="0" t="n">
+        <v>3535</v>
+      </c>
+      <c r="B199" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C199" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E199" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+        </is>
+      </c>
+      <c r="F199" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G199" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H199" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J199" s="0"/>
+      <c r="K199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L199" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N199" s="0"/>
+    </row>
+    <row r="200">
+      <c r="A200" s="0" t="n">
+        <v>3534</v>
+      </c>
+      <c r="B200" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C200" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E200" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+        </is>
+      </c>
+      <c r="F200" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G200" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H200" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J200" s="0"/>
+      <c r="K200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L200" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N200" s="0"/>
+    </row>
+    <row r="201">
+      <c r="A201" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B193" s="0" t="inlineStr">
+      <c r="B201" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C193" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E193" s="0" t="inlineStr">
+      <c r="C201" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E201" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F193" s="0" t="inlineStr">
+      <c r="F201" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G193" s="0" t="inlineStr">
+      <c r="G201" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
-        </is>
-[...514 lines deleted...]
-          <t>2023-08-18</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J201" s="0"/>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>2022-09-20</t>
+          <t>2023-02-21</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
+        <v>3532</v>
+      </c>
+      <c r="B202" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C202" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E202" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F202" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G202" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-21</t>
+        </is>
+      </c>
+      <c r="H202" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J202" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-21</t>
+        </is>
+      </c>
+      <c r="K202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L202" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-16</t>
+        </is>
+      </c>
+      <c r="M202" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N202" s="0"/>
+    </row>
+    <row r="203">
+      <c r="A203" s="0" t="n">
+        <v>3525</v>
+      </c>
+      <c r="B203" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C203" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E203" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
+        </is>
+      </c>
+      <c r="F203" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G203" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-01</t>
+        </is>
+      </c>
+      <c r="H203" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J203" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
+      <c r="K203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L203" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-03</t>
+        </is>
+      </c>
+      <c r="M203" s="0" t="inlineStr">
+        <is>
+          <t>Arnold Mirjam, Balmer Kurt</t>
+        </is>
+      </c>
+      <c r="N203" s="0"/>
+    </row>
+    <row r="204">
+      <c r="A204" s="0" t="n">
+        <v>3512</v>
+      </c>
+      <c r="B204" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C204" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E204" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+        </is>
+      </c>
+      <c r="F204" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G204" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-12</t>
+        </is>
+      </c>
+      <c r="H204" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J204" s="0"/>
+      <c r="K204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L204" s="0" t="inlineStr">
+        <is>
+          <t>2022-12-20</t>
+        </is>
+      </c>
+      <c r="M204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N204" s="0"/>
+    </row>
+    <row r="205">
+      <c r="A205" s="0" t="n">
+        <v>3507</v>
+      </c>
+      <c r="B205" s="0" t="inlineStr">
+        <is>
+          <t>Verschiedenes</t>
+        </is>
+      </c>
+      <c r="C205" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E205" s="0" t="inlineStr">
+        <is>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+        </is>
+      </c>
+      <c r="F205" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G205" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="H205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I205" s="0" t="inlineStr">
+        <is>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+        </is>
+      </c>
+      <c r="J205" s="0"/>
+      <c r="K205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L205" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-24</t>
+        </is>
+      </c>
+      <c r="M205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N205" s="0"/>
+    </row>
+    <row r="206">
+      <c r="A206" s="0" t="n">
+        <v>3502</v>
+      </c>
+      <c r="B206" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C206" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E206" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+        </is>
+      </c>
+      <c r="F206" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G206" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-01</t>
+        </is>
+      </c>
+      <c r="H206" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J206" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
+      <c r="K206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L206" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-20</t>
+        </is>
+      </c>
+      <c r="M206" s="0" t="inlineStr">
+        <is>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+        </is>
+      </c>
+      <c r="N206" s="0"/>
+    </row>
+    <row r="207">
+      <c r="A207" s="0" t="n">
+        <v>3495</v>
+      </c>
+      <c r="B207" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C207" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E207" s="0" t="inlineStr">
+        <is>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+        </is>
+      </c>
+      <c r="F207" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G207" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-05</t>
+        </is>
+      </c>
+      <c r="H207" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J207" s="0" t="inlineStr">
+        <is>
+          <t>2028-06-05</t>
+        </is>
+      </c>
+      <c r="K207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L207" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-08</t>
+        </is>
+      </c>
+      <c r="M207" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N207" s="0"/>
+    </row>
+    <row r="208">
+      <c r="A208" s="0" t="n">
+        <v>3488</v>
+      </c>
+      <c r="B208" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C208" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E208" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+        </is>
+      </c>
+      <c r="F208" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G208" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-29</t>
+        </is>
+      </c>
+      <c r="H208" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J208" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-28</t>
+        </is>
+      </c>
+      <c r="K208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L208" s="0" t="inlineStr">
+        <is>
+          <t>2022-10-25</t>
+        </is>
+      </c>
+      <c r="M208" s="0" t="inlineStr">
+        <is>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+        </is>
+      </c>
+      <c r="N208" s="0"/>
+    </row>
+    <row r="209">
+      <c r="A209" s="0" t="n">
+        <v>3480</v>
+      </c>
+      <c r="B209" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C209" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E209" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+        </is>
+      </c>
+      <c r="F209" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G209" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-18</t>
+        </is>
+      </c>
+      <c r="H209" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J209" s="0"/>
+      <c r="K209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L209" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-20</t>
+        </is>
+      </c>
+      <c r="M209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N209" s="0"/>
+    </row>
+    <row r="210">
+      <c r="A210" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B202" s="0" t="inlineStr">
+      <c r="B210" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C202" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E202" s="0" t="inlineStr">
+      <c r="C210" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E210" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F202" s="0" t="inlineStr">
+      <c r="F210" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G202" s="0" t="inlineStr">
+      <c r="G210" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
         </is>
       </c>
-      <c r="H202" s="0" t="inlineStr">
+      <c r="H210" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I202" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L202" s="0" t="inlineStr">
+      <c r="I210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J210" s="0"/>
+      <c r="K210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L210" s="0" t="inlineStr">
         <is>
           <t>2022-09-13</t>
         </is>
       </c>
-      <c r="M202" s="0" t="inlineStr">
-[...514 lines deleted...]
-      </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+          <t/>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>3286</v>
+        <v>3471</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2023-09-08</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J211" s="0"/>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2022-08-23</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>3285</v>
+        <v>3453</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J212" s="0"/>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2022-06-28</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>3283</v>
+        <v>3443</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J213" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-12-14</t>
         </is>
       </c>
       <c r="K213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2022-06-13</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
       <c r="N213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>3281</v>
+        <v>3439</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J214" s="0"/>
       <c r="K214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>2021-08-17</t>
+          <t>2022-06-07</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>3268</v>
+        <v>3364</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
         </is>
       </c>
       <c r="J215" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2026-09-27</t>
         </is>
       </c>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2021-06-24</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>3262</v>
+        <v>3354</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J216" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2026-06-28</t>
         </is>
       </c>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2021-06-09</t>
+          <t>2021-12-20</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+          <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
-        <v>3260</v>
+        <v>3350</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J217" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2025-11-24</t>
         </is>
       </c>
       <c r="K217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2021-12-16</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0" t="n">
-        <v>3248</v>
+        <v>3320</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J218" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2021-11-02</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
       <c r="N218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0" t="n">
+        <v>3286</v>
+      </c>
+      <c r="B219" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C219" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E219" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+        </is>
+      </c>
+      <c r="F219" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G219" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-08</t>
+        </is>
+      </c>
+      <c r="H219" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J219" s="0"/>
+      <c r="K219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L219" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-24</t>
+        </is>
+      </c>
+      <c r="M219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N219" s="0"/>
+    </row>
+    <row r="220">
+      <c r="A220" s="0" t="n">
+        <v>3285</v>
+      </c>
+      <c r="B220" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C220" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E220" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+        </is>
+      </c>
+      <c r="F220" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G220" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-08</t>
+        </is>
+      </c>
+      <c r="H220" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J220" s="0"/>
+      <c r="K220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L220" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-24</t>
+        </is>
+      </c>
+      <c r="M220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N220" s="0"/>
+    </row>
+    <row r="221">
+      <c r="A221" s="0" t="n">
+        <v>3283</v>
+      </c>
+      <c r="B221" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C221" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E221" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+        </is>
+      </c>
+      <c r="F221" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G221" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-29</t>
+        </is>
+      </c>
+      <c r="H221" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J221" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-28</t>
+        </is>
+      </c>
+      <c r="K221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L221" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-23</t>
+        </is>
+      </c>
+      <c r="M221" s="0" t="inlineStr">
+        <is>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+        </is>
+      </c>
+      <c r="N221" s="0"/>
+    </row>
+    <row r="222">
+      <c r="A222" s="0" t="n">
+        <v>3281</v>
+      </c>
+      <c r="B222" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C222" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E222" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+        </is>
+      </c>
+      <c r="F222" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G222" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-05</t>
+        </is>
+      </c>
+      <c r="H222" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J222" s="0"/>
+      <c r="K222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L222" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-17</t>
+        </is>
+      </c>
+      <c r="M222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N222" s="0"/>
+    </row>
+    <row r="223">
+      <c r="A223" s="0" t="n">
+        <v>3268</v>
+      </c>
+      <c r="B223" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C223" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E223" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+        </is>
+      </c>
+      <c r="F223" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G223" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H223" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J223" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L223" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-24</t>
+        </is>
+      </c>
+      <c r="M223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N223" s="0"/>
+    </row>
+    <row r="224">
+      <c r="A224" s="0" t="n">
+        <v>3262</v>
+      </c>
+      <c r="B224" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C224" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E224" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+        </is>
+      </c>
+      <c r="F224" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G224" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H224" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J224" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L224" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-09</t>
+        </is>
+      </c>
+      <c r="M224" s="0" t="inlineStr">
+        <is>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+        </is>
+      </c>
+      <c r="N224" s="0"/>
+    </row>
+    <row r="225">
+      <c r="A225" s="0" t="n">
+        <v>3260</v>
+      </c>
+      <c r="B225" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C225" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E225" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+        </is>
+      </c>
+      <c r="F225" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G225" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H225" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J225" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L225" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-08</t>
+        </is>
+      </c>
+      <c r="M225" s="0" t="inlineStr">
+        <is>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N225" s="0"/>
+    </row>
+    <row r="226">
+      <c r="A226" s="0" t="n">
+        <v>3248</v>
+      </c>
+      <c r="B226" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C226" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E226" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+        </is>
+      </c>
+      <c r="F226" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G226" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-29</t>
+        </is>
+      </c>
+      <c r="H226" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J226" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-28</t>
+        </is>
+      </c>
+      <c r="K226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L226" s="0" t="inlineStr">
+        <is>
+          <t>2021-05-11</t>
+        </is>
+      </c>
+      <c r="M226" s="0" t="inlineStr">
+        <is>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N226" s="0"/>
+    </row>
+    <row r="227">
+      <c r="A227" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B219" s="0" t="inlineStr">
+      <c r="B227" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C219" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E219" s="0" t="inlineStr">
+      <c r="C227" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E227" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F219" s="0" t="inlineStr">
+      <c r="F227" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G219" s="0" t="inlineStr">
+      <c r="G227" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H219" s="0" t="inlineStr">
+      <c r="H227" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I219" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L219" s="0" t="inlineStr">
+      <c r="I227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J227" s="0"/>
+      <c r="K227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L227" s="0" t="inlineStr">
         <is>
           <t>2021-04-13</t>
         </is>
       </c>
-      <c r="M219" s="0" t="inlineStr">
-[...499 lines deleted...]
-      </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>2940</v>
+        <v>3218</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2019-07-01</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J228" s="0"/>
       <c r="K228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
-          <t>2019-02-19</t>
+          <t>2021-03-23</t>
         </is>
       </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>2897</v>
+        <v>3185</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2019-05-18</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J229" s="0"/>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L229" s="0" t="inlineStr">
         <is>
-          <t>2018-09-18</t>
+          <t>2020-12-15</t>
         </is>
       </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
-        <v>2885</v>
+        <v>3165</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2019-02-20</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J230" s="0"/>
       <c r="K230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L230" s="0" t="inlineStr">
         <is>
-          <t>2018-07-03</t>
+          <t>2020-11-03</t>
         </is>
       </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N230" s="0"/>
     </row>
     <row r="231">
       <c r="A231" s="0" t="n">
-        <v>2855</v>
+        <v>3151</v>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
-          <t>2019-05-16</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J231" s="0"/>
       <c r="K231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L231" s="0" t="inlineStr">
         <is>
-          <t>2018-03-27</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N231" s="0"/>
     </row>
     <row r="232">
       <c r="A232" s="0" t="n">
-        <v>2850</v>
+        <v>3148</v>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
-          <t>2018-11-06</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J232" s="0"/>
       <c r="K232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L232" s="0" t="inlineStr">
         <is>
-          <t>2018-03-20</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N232" s="0"/>
     </row>
     <row r="233">
       <c r="A233" s="0" t="n">
-        <v>2766</v>
+        <v>3129</v>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
-          <t>2018-01-25</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J233" s="0"/>
       <c r="K233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L233" s="0" t="inlineStr">
         <is>
-          <t>2017-07-11</t>
+          <t>2020-08-18</t>
         </is>
       </c>
       <c r="M233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N233" s="0"/>
     </row>
     <row r="234">
       <c r="A234" s="0" t="n">
-        <v>2655</v>
+        <v>3102</v>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
       <c r="F234" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
-          <t>2018-01-20</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I234" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J234" s="0"/>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
+        </is>
+      </c>
+      <c r="J234" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-31</t>
+        </is>
+      </c>
       <c r="K234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L234" s="0" t="inlineStr">
         <is>
-          <t>2016-08-23</t>
+          <t>2020-05-12</t>
         </is>
       </c>
       <c r="M234" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N234" s="0"/>
     </row>
     <row r="235">
       <c r="A235" s="0" t="n">
-        <v>2640</v>
+        <v>2885</v>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
-          <t>2017-03-30</t>
+          <t>2019-02-20</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J235" s="0"/>
       <c r="K235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L235" s="0" t="inlineStr">
         <is>
-          <t>2016-06-21</t>
+          <t>2018-07-03</t>
         </is>
       </c>
       <c r="M235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N235" s="0"/>
     </row>
     <row r="236">
       <c r="A236" s="0" t="n">
-        <v>2635</v>
+        <v>2855</v>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
-          <t>2017-03-10</t>
+          <t>2019-05-16</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J236" s="0"/>
       <c r="K236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L236" s="0" t="inlineStr">
         <is>
-          <t>2016-06-07</t>
+          <t>2018-03-27</t>
         </is>
       </c>
       <c r="M236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N236" s="0"/>
     </row>
     <row r="237">
       <c r="A237" s="0" t="n">
-        <v>2501</v>
+        <v>2655</v>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
-          <t>2016-04-09</t>
+          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H237" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J237" s="0"/>
       <c r="K237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L237" s="0" t="inlineStr">
         <is>
-          <t>2015-03-31</t>
+          <t>2016-08-23</t>
         </is>
       </c>
       <c r="M237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N237" s="0"/>
     </row>
     <row r="238">
       <c r="A238" s="0" t="n">
-        <v>2336</v>
+        <v>2640</v>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F238" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J238" s="0"/>
       <c r="K238" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
-          <t>2013-12-17</t>
+          <t>2016-06-21</t>
         </is>
       </c>
       <c r="M238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N238" s="0"/>
     </row>
     <row r="239">
       <c r="A239" s="0" t="n">
-        <v>2310</v>
+        <v>2635</v>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F239" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
-          <t>2014-11-04</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I239" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J239" s="0"/>
       <c r="K239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L239" s="0" t="inlineStr">
         <is>
-          <t>2013-10-22</t>
+          <t>2016-06-07</t>
         </is>
       </c>
       <c r="M239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N239" s="0"/>
     </row>
     <row r="240">
       <c r="A240" s="0" t="n">
-        <v>2291</v>
+        <v>2501</v>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
       <c r="F240" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2016-04-09</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J240" s="0"/>
       <c r="K240" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
-          <t>2013-09-10</t>
+          <t>2015-03-31</t>
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N240" s="0"/>
     </row>
     <row r="241">
       <c r="A241" s="0" t="n">
-        <v>2212</v>
+        <v>2336</v>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>2013-08-29</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J241" s="0"/>
       <c r="K241" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="L241" s="0"/>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="L241" s="0" t="inlineStr">
+        <is>
+          <t>2013-12-17</t>
+        </is>
+      </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N241" s="0"/>
     </row>
     <row r="242">
       <c r="A242" s="0" t="n">
-        <v>2050</v>
+        <v>2310</v>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
         </is>
       </c>
       <c r="F242" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>2012-05-03</t>
+          <t>2014-11-04</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
       <c r="J242" s="0"/>
       <c r="K242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L242" s="0"/>
+      <c r="L242" s="0" t="inlineStr">
+        <is>
+          <t>2013-10-22</t>
+        </is>
+      </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N242" s="0"/>
     </row>
     <row r="243">
       <c r="A243" s="0" t="n">
-        <v>2024</v>
+        <v>2291</v>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F243" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2013-09-26</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J243" s="0"/>
       <c r="K243" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="L243" s="0"/>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L243" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-10</t>
+        </is>
+      </c>
       <c r="M243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N243" s="0"/>
     </row>
     <row r="244">
       <c r="A244" s="0" t="n">
-        <v>1977</v>
+        <v>2212</v>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
         </is>
       </c>
       <c r="F244" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2013-08-29</t>
         </is>
       </c>
       <c r="H244" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J244" s="0"/>
       <c r="K244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L244" s="0"/>
       <c r="M244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N244" s="0"/>
     </row>
     <row r="245">
       <c r="A245" s="0" t="n">
-        <v>1901</v>
+        <v>2108</v>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
-      <c r="D245" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D245" s="0"/>
       <c r="E245" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
         </is>
       </c>
       <c r="F245" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2000-01-01</t>
         </is>
       </c>
       <c r="H245" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
-[...6 lines deleted...]
-      </c>
+          <t>Datenmigration</t>
+        </is>
+      </c>
+      <c r="I245" s="0"/>
       <c r="J245" s="0"/>
       <c r="K245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L245" s="0"/>
       <c r="M245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N245" s="0"/>
     </row>
     <row r="246">
       <c r="A246" s="0" t="n">
-        <v>1775</v>
+        <v>2050</v>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
         </is>
       </c>
       <c r="F246" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
-          <t>2010-05-06</t>
+          <t>2012-05-03</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J246" s="0"/>
       <c r="K246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L246" s="0"/>
       <c r="M246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N246" s="0"/>
     </row>
     <row r="247">
       <c r="A247" s="0" t="n">
-        <v>1693</v>
+        <v>2024</v>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2011-07-07</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I247" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J247" s="0"/>
       <c r="K247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L247" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L247" s="0"/>
       <c r="M247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N247" s="0"/>
     </row>
     <row r="248">
       <c r="A248" s="0" t="n">
+        <v>1977</v>
+      </c>
+      <c r="B248" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C248" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E248" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+        </is>
+      </c>
+      <c r="F248" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G248" s="0" t="inlineStr">
+        <is>
+          <t>2011-03-31</t>
+        </is>
+      </c>
+      <c r="H248" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J248" s="0"/>
+      <c r="K248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L248" s="0"/>
+      <c r="M248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N248" s="0"/>
+    </row>
+    <row r="249">
+      <c r="A249" s="0" t="n">
+        <v>1901</v>
+      </c>
+      <c r="B249" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C249" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E249" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+        </is>
+      </c>
+      <c r="F249" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G249" s="0" t="inlineStr">
+        <is>
+          <t>2010-09-30</t>
+        </is>
+      </c>
+      <c r="H249" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J249" s="0"/>
+      <c r="K249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L249" s="0"/>
+      <c r="M249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N249" s="0"/>
+    </row>
+    <row r="250">
+      <c r="A250" s="0" t="n">
+        <v>1775</v>
+      </c>
+      <c r="B250" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C250" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E250" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+        </is>
+      </c>
+      <c r="F250" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G250" s="0" t="inlineStr">
+        <is>
+          <t>2010-05-06</t>
+        </is>
+      </c>
+      <c r="H250" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J250" s="0"/>
+      <c r="K250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L250" s="0"/>
+      <c r="M250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N250" s="0"/>
+    </row>
+    <row r="251">
+      <c r="A251" s="0" t="n">
+        <v>1693</v>
+      </c>
+      <c r="B251" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C251" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E251" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+        </is>
+      </c>
+      <c r="F251" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G251" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I251" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J251" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-30</t>
+        </is>
+      </c>
+      <c r="K251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L251" s="0" t="inlineStr">
+        <is>
+          <t>2008-06-13</t>
+        </is>
+      </c>
+      <c r="M251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N251" s="0"/>
+    </row>
+    <row r="252">
+      <c r="A252" s="0" t="n">
         <v>1646</v>
       </c>
-      <c r="B248" s="0" t="inlineStr">
+      <c r="B252" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C248" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E248" s="0" t="inlineStr">
+      <c r="C252" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E252" s="0" t="inlineStr">
         <is>
           <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
 2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
-      <c r="F248" s="0" t="inlineStr">
+      <c r="F252" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G248" s="0" t="inlineStr">
+      <c r="G252" s="0" t="inlineStr">
         <is>
           <t>2009-05-28</t>
         </is>
       </c>
-      <c r="H248" s="0" t="inlineStr">
+      <c r="H252" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I248" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A249" s="0" t="n">
+      <c r="I252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J252" s="0"/>
+      <c r="K252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L252" s="0"/>
+      <c r="M252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N252" s="0"/>
+    </row>
+    <row r="253">
+      <c r="A253" s="0" t="n">
         <v>1393</v>
       </c>
-      <c r="B249" s="0" t="inlineStr">
+      <c r="B253" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C249" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E249" s="0" t="inlineStr">
+      <c r="C253" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E253" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
-      <c r="F249" s="0" t="inlineStr">
+      <c r="F253" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G249" s="0" t="inlineStr">
+      <c r="G253" s="0" t="inlineStr">
         <is>
           <t>2006-06-01</t>
         </is>
       </c>
-      <c r="H249" s="0" t="inlineStr">
+      <c r="H253" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I249" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A250" s="0" t="n">
+      <c r="I253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J253" s="0"/>
+      <c r="K253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L253" s="0"/>
+      <c r="M253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N253" s="0"/>
+    </row>
+    <row r="254">
+      <c r="A254" s="0" t="n">
         <v>1251</v>
       </c>
-      <c r="B250" s="0" t="inlineStr">
+      <c r="B254" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C250" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E250" s="0" t="inlineStr">
+      <c r="C254" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E254" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
-      <c r="F250" s="0" t="inlineStr">
+      <c r="F254" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G250" s="0" t="inlineStr">
+      <c r="G254" s="0" t="inlineStr">
         <is>
           <t>2005-02-24</t>
         </is>
       </c>
-      <c r="H250" s="0" t="inlineStr">
+      <c r="H254" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I250" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A251" s="0" t="n">
+      <c r="I254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J254" s="0"/>
+      <c r="K254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L254" s="0"/>
+      <c r="M254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N254" s="0"/>
+    </row>
+    <row r="255">
+      <c r="A255" s="0" t="n">
         <v>1000</v>
       </c>
-      <c r="B251" s="0" t="inlineStr">
+      <c r="B255" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
-      <c r="C251" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E251" s="0" t="inlineStr">
+      <c r="C255" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E255" s="0" t="inlineStr">
         <is>
           <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
-      <c r="F251" s="0" t="inlineStr">
+      <c r="F255" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G251" s="0" t="inlineStr">
+      <c r="G255" s="0" t="inlineStr">
         <is>
           <t>2003-01-30</t>
         </is>
       </c>
-      <c r="H251" s="0" t="inlineStr">
+      <c r="H255" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I251" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A252" s="0" t="n">
+      <c r="I255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J255" s="0"/>
+      <c r="K255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L255" s="0"/>
+      <c r="M255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N255" s="0"/>
+    </row>
+    <row r="256">
+      <c r="A256" s="0" t="n">
         <v>282</v>
       </c>
-      <c r="B252" s="0" t="inlineStr">
+      <c r="B256" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C252" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E252" s="0" t="inlineStr">
+      <c r="C256" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E256" s="0" t="inlineStr">
         <is>
           <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
-      <c r="F252" s="0" t="inlineStr">
+      <c r="F256" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G252" s="0" t="inlineStr">
+      <c r="G256" s="0" t="inlineStr">
         <is>
           <t>2024-07-03</t>
         </is>
       </c>
-      <c r="H252" s="0" t="inlineStr">
+      <c r="H256" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt</t>
         </is>
       </c>
-      <c r="I252" s="0" t="inlineStr">
+      <c r="I256" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt bis 31. Dezember 2030</t>
         </is>
       </c>
-      <c r="J252" s="0" t="inlineStr">
+      <c r="J256" s="0" t="inlineStr">
         <is>
           <t>2030-12-31</t>
         </is>
       </c>
-      <c r="K252" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L252" s="0" t="inlineStr">
+      <c r="K256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L256" s="0" t="inlineStr">
         <is>
           <t>1995-08-07</t>
         </is>
       </c>
-      <c r="M252" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N252" s="0"/>
+      <c r="M256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N256" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>